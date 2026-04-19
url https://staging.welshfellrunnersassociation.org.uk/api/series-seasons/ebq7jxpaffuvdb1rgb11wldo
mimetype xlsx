--- v1 (2026-03-05)
+++ v2 (2026-04-19)
@@ -4445,51 +4445,51 @@
       </c>
       <c r="O61" t="s">
         <v>20</v>
       </c>
       <c r="P61" t="s">
         <v>20</v>
       </c>
       <c r="Q61" t="s">
         <v>20</v>
       </c>
       <c r="R61">
         <v>105.5</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>148</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62">
-        <v>578</v>
+        <v>2424</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>5</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>75</v>
       </c>
       <c r="K62">
         <v>1</v>
       </c>
       <c r="L62" t="s">
         <v>20</v>
       </c>