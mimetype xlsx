--- v2 (2026-04-19)
+++ v3 (2026-06-08)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1275" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="240">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -1196,614 +1196,614 @@
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L2">
         <v>108.23</v>
       </c>
-      <c r="M2">
-        <v>140.77</v>
+      <c r="M2" t="s">
+        <v>20</v>
       </c>
       <c r="N2" t="s">
         <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>20</v>
       </c>
       <c r="Q2">
         <v>147.09</v>
       </c>
       <c r="R2">
         <v>431.93</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
         <v>2259</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L3">
         <v>105.48</v>
       </c>
-      <c r="M3">
-        <v>119.5</v>
+      <c r="M3" t="s">
+        <v>20</v>
       </c>
       <c r="N3" t="s">
         <v>20</v>
       </c>
       <c r="O3">
         <v>144.35</v>
       </c>
       <c r="P3" t="s">
         <v>20</v>
       </c>
       <c r="Q3">
         <v>132.96</v>
       </c>
       <c r="R3">
         <v>396.81</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>2440</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L4">
         <v>174.51</v>
       </c>
-      <c r="M4">
-        <v>106.72</v>
+      <c r="M4" t="s">
+        <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>20</v>
       </c>
       <c r="Q4">
         <v>114.05</v>
       </c>
       <c r="R4">
         <v>395.28</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5">
         <v>2469</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L5" t="s">
         <v>20</v>
       </c>
-      <c r="M5">
-        <v>125.75</v>
+      <c r="M5" t="s">
+        <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>20</v>
       </c>
       <c r="O5" t="s">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>20</v>
       </c>
       <c r="Q5">
         <v>132.81</v>
       </c>
       <c r="R5">
         <v>387.58</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6">
         <v>2450</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L6">
         <v>120.19</v>
       </c>
-      <c r="M6">
-        <v>104.44</v>
+      <c r="M6" t="s">
+        <v>20</v>
       </c>
       <c r="N6" t="s">
         <v>20</v>
       </c>
       <c r="O6">
         <v>107.61</v>
       </c>
       <c r="P6" t="s">
         <v>20</v>
       </c>
       <c r="Q6">
         <v>104.69</v>
       </c>
       <c r="R6">
         <v>348.36</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
         <v>2425</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L7">
         <v>115.78</v>
       </c>
-      <c r="M7">
-        <v>109.04</v>
+      <c r="M7" t="s">
+        <v>20</v>
       </c>
       <c r="N7" t="s">
         <v>20</v>
       </c>
       <c r="O7" t="s">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>20</v>
       </c>
       <c r="Q7">
         <v>118.43</v>
       </c>
       <c r="R7">
         <v>343.25</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>2262</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>20</v>
       </c>
       <c r="K8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L8" t="s">
         <v>20</v>
       </c>
-      <c r="M8">
-        <v>106.08</v>
+      <c r="M8" t="s">
+        <v>20</v>
       </c>
       <c r="N8" t="s">
         <v>20</v>
       </c>
       <c r="O8">
         <v>115.79</v>
       </c>
       <c r="P8" t="s">
         <v>20</v>
       </c>
       <c r="Q8" t="s">
         <v>20</v>
       </c>
       <c r="R8">
         <v>338.01</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
         <v>2381</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" t="s">
         <v>35</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>20</v>
       </c>
       <c r="K9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L9">
         <v>113.46</v>
       </c>
-      <c r="M9">
-        <v>107.54</v>
+      <c r="M9" t="s">
+        <v>20</v>
       </c>
       <c r="N9" t="s">
         <v>20</v>
       </c>
       <c r="O9" t="s">
         <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>20</v>
       </c>
       <c r="Q9" t="s">
         <v>20</v>
       </c>
       <c r="R9">
         <v>337.22</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
       <c r="K10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L10">
         <v>105.31</v>
       </c>
-      <c r="M10">
-        <v>115.33</v>
+      <c r="M10" t="s">
+        <v>20</v>
       </c>
       <c r="N10" t="s">
         <v>20</v>
       </c>
       <c r="O10">
         <v>111.69</v>
       </c>
       <c r="P10" t="s">
         <v>20</v>
       </c>
       <c r="Q10">
         <v>109.92</v>
       </c>
       <c r="R10">
         <v>336.94</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11">
         <v>2473</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>35</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L11" t="s">
         <v>20</v>
       </c>
-      <c r="M11">
-        <v>100</v>
+      <c r="M11" t="s">
+        <v>20</v>
       </c>
       <c r="N11" t="s">
         <v>20</v>
       </c>
       <c r="O11">
         <v>94.94</v>
       </c>
       <c r="P11" t="s">
         <v>20</v>
       </c>
       <c r="Q11">
         <v>110.69</v>
       </c>
       <c r="R11">
         <v>335.99</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12">
         <v>2352</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L12">
         <v>104.61</v>
       </c>
-      <c r="M12">
-        <v>109.58</v>
+      <c r="M12" t="s">
+        <v>20</v>
       </c>
       <c r="N12" t="s">
         <v>20</v>
       </c>
       <c r="O12">
         <v>106.46</v>
       </c>
       <c r="P12" t="s">
         <v>20</v>
       </c>
       <c r="Q12">
         <v>102.82</v>
       </c>
       <c r="R12">
         <v>320.65</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
@@ -1865,219 +1865,219 @@
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14">
         <v>2430</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L14">
         <v>112.11</v>
       </c>
-      <c r="M14">
-        <v>109.22</v>
+      <c r="M14" t="s">
+        <v>20</v>
       </c>
       <c r="N14" t="s">
         <v>20</v>
       </c>
       <c r="O14">
         <v>86.66</v>
       </c>
       <c r="P14" t="s">
         <v>20</v>
       </c>
       <c r="Q14" t="s">
         <v>20</v>
       </c>
       <c r="R14">
         <v>315.02</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15">
         <v>2234</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>35</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L15">
         <v>112.36</v>
       </c>
-      <c r="M15">
-        <v>97.48</v>
+      <c r="M15" t="s">
+        <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>20</v>
       </c>
       <c r="O15" t="s">
         <v>20</v>
       </c>
       <c r="P15" t="s">
         <v>20</v>
       </c>
       <c r="Q15">
         <v>90.03</v>
       </c>
       <c r="R15">
         <v>314.4</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>20</v>
       </c>
       <c r="K16">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L16" t="s">
         <v>20</v>
       </c>
-      <c r="M16">
-        <v>110.4</v>
+      <c r="M16" t="s">
+        <v>20</v>
       </c>
       <c r="N16" t="s">
         <v>20</v>
       </c>
       <c r="O16">
         <v>100</v>
       </c>
       <c r="P16" t="s">
         <v>20</v>
       </c>
       <c r="Q16" t="s">
         <v>20</v>
       </c>
       <c r="R16">
         <v>312.4</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>44</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>20</v>
       </c>
       <c r="K17">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L17" t="s">
         <v>20</v>
       </c>
-      <c r="M17">
-        <v>108.28</v>
+      <c r="M17" t="s">
+        <v>20</v>
       </c>
       <c r="N17" t="s">
         <v>20</v>
       </c>
       <c r="O17">
         <v>107.55</v>
       </c>
       <c r="P17" t="s">
         <v>20</v>
       </c>
       <c r="Q17" t="s">
         <v>20</v>
       </c>
       <c r="R17">
         <v>310.67</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
@@ -2139,278 +2139,278 @@
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
         <v>2250</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
       <c r="G19" t="s">
         <v>35</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L19">
         <v>109.51</v>
       </c>
-      <c r="M19">
-        <v>95.13</v>
+      <c r="M19" t="s">
+        <v>20</v>
       </c>
       <c r="N19" t="s">
         <v>20</v>
       </c>
       <c r="O19">
         <v>100</v>
       </c>
       <c r="P19" t="s">
         <v>20</v>
       </c>
       <c r="Q19">
         <v>100</v>
       </c>
       <c r="R19">
         <v>309.51</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>3</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>20</v>
       </c>
       <c r="K20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L20">
         <v>110.62</v>
       </c>
-      <c r="M20">
-        <v>99.13</v>
+      <c r="M20" t="s">
+        <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>20</v>
       </c>
       <c r="O20" t="s">
         <v>20</v>
       </c>
       <c r="P20" t="s">
         <v>20</v>
       </c>
       <c r="Q20" t="s">
         <v>20</v>
       </c>
       <c r="R20">
         <v>308.11</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
       <c r="C21" t="s">
         <v>67</v>
       </c>
       <c r="D21">
         <v>2055</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>4</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>20</v>
       </c>
       <c r="K21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L21">
         <v>108.38</v>
       </c>
-      <c r="M21">
-        <v>101.42</v>
+      <c r="M21" t="s">
+        <v>20</v>
       </c>
       <c r="N21" t="s">
         <v>20</v>
       </c>
       <c r="O21" t="s">
         <v>20</v>
       </c>
       <c r="P21" t="s">
         <v>20</v>
       </c>
       <c r="Q21" t="s">
         <v>20</v>
       </c>
       <c r="R21">
         <v>304.99</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22">
         <v>2439</v>
       </c>
       <c r="E22" t="s">
         <v>69</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
       <c r="G22" t="s">
         <v>35</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>20</v>
       </c>
       <c r="K22">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L22">
         <v>100</v>
       </c>
-      <c r="M22">
-        <v>98.13</v>
+      <c r="M22" t="s">
+        <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>20</v>
       </c>
       <c r="O22" t="s">
         <v>20</v>
       </c>
       <c r="P22" t="s">
         <v>20</v>
       </c>
       <c r="Q22">
         <v>100</v>
       </c>
       <c r="R22">
         <v>300.76</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23">
         <v>2463</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>35</v>
       </c>
       <c r="H23">
         <v>5</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>20</v>
       </c>
       <c r="K23">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L23">
         <v>97.03</v>
       </c>
-      <c r="M23">
-        <v>97.71</v>
+      <c r="M23" t="s">
+        <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>20</v>
       </c>
       <c r="O23">
         <v>100.4</v>
       </c>
       <c r="P23" t="s">
         <v>20</v>
       </c>
       <c r="Q23" t="s">
         <v>20</v>
       </c>
       <c r="R23">
         <v>295.14</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s">
@@ -2469,57 +2469,57 @@
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>4</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>20</v>
       </c>
       <c r="K25">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L25" t="s">
         <v>20</v>
       </c>
-      <c r="M25">
-        <v>60.33</v>
+      <c r="M25" t="s">
+        <v>20</v>
       </c>
       <c r="N25" t="s">
         <v>20</v>
       </c>
       <c r="O25" t="s">
         <v>20</v>
       </c>
       <c r="P25" t="s">
         <v>20</v>
       </c>
       <c r="Q25">
         <v>54.65</v>
       </c>
       <c r="R25">
         <v>175.01</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>36</v>
       </c>
       <c r="C26" t="s">
@@ -2681,163 +2681,163 @@
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="E29" t="s">
         <v>82</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>5</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>75</v>
       </c>
       <c r="K29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L29" t="s">
         <v>20</v>
       </c>
-      <c r="M29">
-        <v>104.14</v>
+      <c r="M29" t="s">
+        <v>20</v>
       </c>
       <c r="N29" t="s">
         <v>20</v>
       </c>
       <c r="O29" t="s">
         <v>20</v>
       </c>
       <c r="P29" t="s">
         <v>20</v>
       </c>
       <c r="Q29" t="s">
         <v>20</v>
       </c>
       <c r="R29">
         <v>208.23</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="E30" t="s">
         <v>82</v>
       </c>
       <c r="F30" t="s">
         <v>44</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>5</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>75</v>
       </c>
       <c r="K30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L30" t="s">
         <v>20</v>
       </c>
-      <c r="M30">
-        <v>108.18</v>
+      <c r="M30" t="s">
+        <v>20</v>
       </c>
       <c r="N30" t="s">
         <v>20</v>
       </c>
       <c r="O30">
         <v>99.33</v>
       </c>
       <c r="P30" t="s">
         <v>20</v>
       </c>
       <c r="Q30" t="s">
         <v>20</v>
       </c>
       <c r="R30">
         <v>207.51</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" t="s">
         <v>86</v>
       </c>
       <c r="E31" t="s">
         <v>82</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
       <c r="G31" t="s">
         <v>35</v>
       </c>
       <c r="H31">
         <v>3</v>
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>75</v>
       </c>
       <c r="K31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L31" t="s">
         <v>20</v>
       </c>
-      <c r="M31">
-        <v>99.93</v>
+      <c r="M31" t="s">
+        <v>20</v>
       </c>
       <c r="N31" t="s">
         <v>20</v>
       </c>
       <c r="O31" t="s">
         <v>20</v>
       </c>
       <c r="P31" t="s">
         <v>20</v>
       </c>
       <c r="Q31" t="s">
         <v>20</v>
       </c>
       <c r="R31">
         <v>200.65</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
@@ -2896,110 +2896,110 @@
       <c r="B33" t="s">
         <v>47</v>
       </c>
       <c r="C33" t="s">
         <v>91</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>44</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>6</v>
       </c>
       <c r="I33" t="b">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>75</v>
       </c>
       <c r="K33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L33" t="s">
         <v>20</v>
       </c>
-      <c r="M33">
-        <v>94.32</v>
+      <c r="M33" t="s">
+        <v>20</v>
       </c>
       <c r="N33" t="s">
         <v>20</v>
       </c>
       <c r="O33">
         <v>98.69</v>
       </c>
       <c r="P33" t="s">
         <v>20</v>
       </c>
       <c r="Q33" t="s">
         <v>20</v>
       </c>
       <c r="R33">
         <v>193.01</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
       <c r="C34" t="s">
         <v>91</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34" t="s">
         <v>35</v>
       </c>
       <c r="H34">
         <v>6</v>
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>75</v>
       </c>
       <c r="K34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L34" t="s">
         <v>20</v>
       </c>
-      <c r="M34">
-        <v>93.64</v>
+      <c r="M34" t="s">
+        <v>20</v>
       </c>
       <c r="N34" t="s">
         <v>20</v>
       </c>
       <c r="O34">
         <v>98.86</v>
       </c>
       <c r="P34" t="s">
         <v>20</v>
       </c>
       <c r="Q34" t="s">
         <v>20</v>
       </c>
       <c r="R34">
         <v>192.5</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
@@ -3111,57 +3111,57 @@
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" t="s">
         <v>96</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>44</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>7</v>
       </c>
       <c r="I37" t="b">
         <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>75</v>
       </c>
       <c r="K37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L37">
         <v>85.34</v>
       </c>
-      <c r="M37">
-        <v>90.64</v>
+      <c r="M37" t="s">
+        <v>20</v>
       </c>
       <c r="N37" t="s">
         <v>20</v>
       </c>
       <c r="O37" t="s">
         <v>20</v>
       </c>
       <c r="P37" t="s">
         <v>20</v>
       </c>
       <c r="Q37" t="s">
         <v>20</v>
       </c>
       <c r="R37">
         <v>175.98</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" t="s">
@@ -3273,57 +3273,57 @@
       <c r="C40" t="s">
         <v>91</v>
       </c>
       <c r="D40">
         <v>1933</v>
       </c>
       <c r="E40" t="s">
         <v>102</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>6</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>75</v>
       </c>
       <c r="K40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L40" t="s">
         <v>20</v>
       </c>
-      <c r="M40">
-        <v>127.41</v>
+      <c r="M40" t="s">
+        <v>20</v>
       </c>
       <c r="N40" t="s">
         <v>20</v>
       </c>
       <c r="O40" t="s">
         <v>20</v>
       </c>
       <c r="P40" t="s">
         <v>20</v>
       </c>
       <c r="Q40" t="s">
         <v>20</v>
       </c>
       <c r="R40">
         <v>127.41</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" t="s">
@@ -3438,57 +3438,57 @@
       <c r="C43" t="s">
         <v>110</v>
       </c>
       <c r="D43">
         <v>1987</v>
       </c>
       <c r="E43" t="s">
         <v>111</v>
       </c>
       <c r="F43" t="s">
         <v>44</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>8</v>
       </c>
       <c r="I43" t="b">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>75</v>
       </c>
       <c r="K43">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L43" t="s">
         <v>20</v>
       </c>
-      <c r="M43">
-        <v>118.92</v>
+      <c r="M43" t="s">
+        <v>20</v>
       </c>
       <c r="N43" t="s">
         <v>20</v>
       </c>
       <c r="O43" t="s">
         <v>20</v>
       </c>
       <c r="P43" t="s">
         <v>20</v>
       </c>
       <c r="Q43" t="s">
         <v>20</v>
       </c>
       <c r="R43">
         <v>118.92</v>
       </c>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
@@ -3600,166 +3600,166 @@
       <c r="C46" t="s">
         <v>116</v>
       </c>
       <c r="D46">
         <v>1830</v>
       </c>
       <c r="E46" t="s">
         <v>117</v>
       </c>
       <c r="F46" t="s">
         <v>44</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>9</v>
       </c>
       <c r="I46" t="b">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>75</v>
       </c>
       <c r="K46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L46" t="s">
         <v>20</v>
       </c>
-      <c r="M46">
-        <v>117.39</v>
+      <c r="M46" t="s">
+        <v>20</v>
       </c>
       <c r="N46" t="s">
         <v>20</v>
       </c>
       <c r="O46" t="s">
         <v>20</v>
       </c>
       <c r="P46" t="s">
         <v>20</v>
       </c>
       <c r="Q46" t="s">
         <v>20</v>
       </c>
       <c r="R46">
         <v>117.39</v>
       </c>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47">
         <v>2235</v>
       </c>
       <c r="E47" t="s">
         <v>120</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47" t="s">
         <v>35</v>
       </c>
       <c r="H47">
         <v>7</v>
       </c>
       <c r="I47" t="b">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>75</v>
       </c>
       <c r="K47">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L47" t="s">
         <v>20</v>
       </c>
-      <c r="M47">
-        <v>116.4</v>
+      <c r="M47" t="s">
+        <v>20</v>
       </c>
       <c r="N47" t="s">
         <v>20</v>
       </c>
       <c r="O47" t="s">
         <v>20</v>
       </c>
       <c r="P47" t="s">
         <v>20</v>
       </c>
       <c r="Q47" t="s">
         <v>20</v>
       </c>
       <c r="R47">
         <v>116.4</v>
       </c>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="E48" t="s">
         <v>123</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>10</v>
       </c>
       <c r="I48" t="b">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>75</v>
       </c>
       <c r="K48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L48" t="s">
         <v>20</v>
       </c>
-      <c r="M48">
-        <v>113.38</v>
+      <c r="M48" t="s">
+        <v>20</v>
       </c>
       <c r="N48" t="s">
         <v>20</v>
       </c>
       <c r="O48" t="s">
         <v>20</v>
       </c>
       <c r="P48" t="s">
         <v>20</v>
       </c>
       <c r="Q48" t="s">
         <v>20</v>
       </c>
       <c r="R48">
         <v>113.38</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" t="s">
@@ -3818,57 +3818,57 @@
       <c r="C50" t="s">
         <v>110</v>
       </c>
       <c r="D50">
         <v>1988</v>
       </c>
       <c r="E50" t="s">
         <v>111</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>11</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>75</v>
       </c>
       <c r="K50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L50" t="s">
         <v>20</v>
       </c>
-      <c r="M50">
-        <v>112.18</v>
+      <c r="M50" t="s">
+        <v>20</v>
       </c>
       <c r="N50" t="s">
         <v>20</v>
       </c>
       <c r="O50" t="s">
         <v>20</v>
       </c>
       <c r="P50" t="s">
         <v>20</v>
       </c>
       <c r="Q50" t="s">
         <v>20</v>
       </c>
       <c r="R50">
         <v>112.18</v>
       </c>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" t="s">
@@ -3927,57 +3927,57 @@
       <c r="C52" t="s">
         <v>131</v>
       </c>
       <c r="D52">
         <v>2423</v>
       </c>
       <c r="E52" t="s">
         <v>120</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52" t="s">
         <v>35</v>
       </c>
       <c r="H52">
         <v>8</v>
       </c>
       <c r="I52" t="b">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>75</v>
       </c>
       <c r="K52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L52" t="s">
         <v>20</v>
       </c>
-      <c r="M52">
-        <v>110.98</v>
+      <c r="M52" t="s">
+        <v>20</v>
       </c>
       <c r="N52" t="s">
         <v>20</v>
       </c>
       <c r="O52" t="s">
         <v>20</v>
       </c>
       <c r="P52" t="s">
         <v>20</v>
       </c>
       <c r="Q52" t="s">
         <v>20</v>
       </c>
       <c r="R52">
         <v>110.98</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
@@ -4033,57 +4033,57 @@
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" t="s">
         <v>122</v>
       </c>
       <c r="E54" t="s">
         <v>123</v>
       </c>
       <c r="F54" t="s">
         <v>44</v>
       </c>
       <c r="G54" t="s">
         <v>35</v>
       </c>
       <c r="H54">
         <v>2</v>
       </c>
       <c r="I54" t="b">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>75</v>
       </c>
       <c r="K54">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L54" t="s">
         <v>20</v>
       </c>
-      <c r="M54">
-        <v>110.03</v>
+      <c r="M54" t="s">
+        <v>20</v>
       </c>
       <c r="N54" t="s">
         <v>20</v>
       </c>
       <c r="O54" t="s">
         <v>20</v>
       </c>
       <c r="P54" t="s">
         <v>20</v>
       </c>
       <c r="Q54" t="s">
         <v>20</v>
       </c>
       <c r="R54">
         <v>110.03</v>
       </c>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
@@ -4251,57 +4251,57 @@
       <c r="C58" t="s">
         <v>141</v>
       </c>
       <c r="D58">
         <v>2034</v>
       </c>
       <c r="E58" t="s">
         <v>142</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58" t="s">
         <v>35</v>
       </c>
       <c r="H58">
         <v>10</v>
       </c>
       <c r="I58" t="b">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>75</v>
       </c>
       <c r="K58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L58" t="s">
         <v>20</v>
       </c>
-      <c r="M58">
-        <v>106.44</v>
+      <c r="M58" t="s">
+        <v>20</v>
       </c>
       <c r="N58" t="s">
         <v>20</v>
       </c>
       <c r="O58" t="s">
         <v>20</v>
       </c>
       <c r="P58" t="s">
         <v>20</v>
       </c>
       <c r="Q58" t="s">
         <v>20</v>
       </c>
       <c r="R58">
         <v>106.44</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" t="s">
@@ -4410,275 +4410,275 @@
       <c r="B61" t="s">
         <v>146</v>
       </c>
       <c r="C61" t="s">
         <v>147</v>
       </c>
       <c r="E61" t="s">
         <v>82</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61" t="s">
         <v>35</v>
       </c>
       <c r="H61">
         <v>11</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>75</v>
       </c>
       <c r="K61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L61" t="s">
         <v>20</v>
       </c>
-      <c r="M61">
-        <v>105.5</v>
+      <c r="M61" t="s">
+        <v>20</v>
       </c>
       <c r="N61" t="s">
         <v>20</v>
       </c>
       <c r="O61" t="s">
         <v>20</v>
       </c>
       <c r="P61" t="s">
         <v>20</v>
       </c>
       <c r="Q61" t="s">
         <v>20</v>
       </c>
       <c r="R61">
         <v>105.5</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>148</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62">
         <v>2424</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>5</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>75</v>
       </c>
       <c r="K62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L62" t="s">
         <v>20</v>
       </c>
-      <c r="M62">
-        <v>104.84</v>
+      <c r="M62" t="s">
+        <v>20</v>
       </c>
       <c r="N62" t="s">
         <v>20</v>
       </c>
       <c r="O62" t="s">
         <v>20</v>
       </c>
       <c r="P62" t="s">
         <v>20</v>
       </c>
       <c r="Q62" t="s">
         <v>20</v>
       </c>
       <c r="R62">
         <v>104.84</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
       <c r="C63" t="s">
         <v>141</v>
       </c>
       <c r="E63" t="s">
         <v>82</v>
       </c>
       <c r="F63" t="s">
         <v>29</v>
       </c>
       <c r="G63" t="s">
         <v>35</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
       <c r="I63" t="b">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>75</v>
       </c>
       <c r="K63">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L63" t="s">
         <v>20</v>
       </c>
-      <c r="M63">
-        <v>104.7</v>
+      <c r="M63" t="s">
+        <v>20</v>
       </c>
       <c r="N63" t="s">
         <v>20</v>
       </c>
       <c r="O63" t="s">
         <v>20</v>
       </c>
       <c r="P63" t="s">
         <v>20</v>
       </c>
       <c r="Q63" t="s">
         <v>20</v>
       </c>
       <c r="R63">
         <v>104.7</v>
       </c>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>150</v>
       </c>
       <c r="C64" t="s">
         <v>151</v>
       </c>
       <c r="E64" t="s">
         <v>82</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64" t="s">
         <v>35</v>
       </c>
       <c r="H64">
         <v>12</v>
       </c>
       <c r="I64" t="b">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>75</v>
       </c>
       <c r="K64">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L64" t="s">
         <v>20</v>
       </c>
-      <c r="M64">
-        <v>104.57</v>
+      <c r="M64" t="s">
+        <v>20</v>
       </c>
       <c r="N64" t="s">
         <v>20</v>
       </c>
       <c r="O64" t="s">
         <v>20</v>
       </c>
       <c r="P64" t="s">
         <v>20</v>
       </c>
       <c r="Q64" t="s">
         <v>20</v>
       </c>
       <c r="R64">
         <v>104.57</v>
       </c>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>152</v>
       </c>
       <c r="C65" t="s">
         <v>153</v>
       </c>
       <c r="D65">
         <v>1901</v>
       </c>
       <c r="E65" t="s">
         <v>111</v>
       </c>
       <c r="F65" t="s">
         <v>55</v>
       </c>
       <c r="G65" t="s">
         <v>35</v>
       </c>
       <c r="H65">
         <v>2</v>
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>75</v>
       </c>
       <c r="K65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L65" t="s">
         <v>20</v>
       </c>
-      <c r="M65">
-        <v>103.12</v>
+      <c r="M65" t="s">
+        <v>20</v>
       </c>
       <c r="N65" t="s">
         <v>20</v>
       </c>
       <c r="O65" t="s">
         <v>20</v>
       </c>
       <c r="P65" t="s">
         <v>20</v>
       </c>
       <c r="Q65" t="s">
         <v>20</v>
       </c>
       <c r="R65">
         <v>103.12</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>72</v>
       </c>
       <c r="C66" t="s">
@@ -4790,113 +4790,113 @@
       <c r="C68" t="s">
         <v>158</v>
       </c>
       <c r="D68">
         <v>2069</v>
       </c>
       <c r="E68" t="s">
         <v>159</v>
       </c>
       <c r="F68" t="s">
         <v>29</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>6</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>75</v>
       </c>
       <c r="K68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L68" t="s">
         <v>20</v>
       </c>
-      <c r="M68">
-        <v>102.51</v>
+      <c r="M68" t="s">
+        <v>20</v>
       </c>
       <c r="N68" t="s">
         <v>20</v>
       </c>
       <c r="O68" t="s">
         <v>20</v>
       </c>
       <c r="P68" t="s">
         <v>20</v>
       </c>
       <c r="Q68" t="s">
         <v>20</v>
       </c>
       <c r="R68">
         <v>102.51</v>
       </c>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>160</v>
       </c>
       <c r="C69" t="s">
         <v>91</v>
       </c>
       <c r="D69">
         <v>1935</v>
       </c>
       <c r="E69" t="s">
         <v>102</v>
       </c>
       <c r="F69" t="s">
         <v>55</v>
       </c>
       <c r="G69" t="s">
         <v>35</v>
       </c>
       <c r="H69">
         <v>3</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>75</v>
       </c>
       <c r="K69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L69" t="s">
         <v>20</v>
       </c>
-      <c r="M69">
-        <v>102.31</v>
+      <c r="M69" t="s">
+        <v>20</v>
       </c>
       <c r="N69" t="s">
         <v>20</v>
       </c>
       <c r="O69" t="s">
         <v>20</v>
       </c>
       <c r="P69" t="s">
         <v>20</v>
       </c>
       <c r="Q69" t="s">
         <v>20</v>
       </c>
       <c r="R69">
         <v>102.31</v>
       </c>
     </row>
     <row r="70" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>161</v>
       </c>
       <c r="C70" t="s">
@@ -4955,110 +4955,110 @@
       <c r="C71" t="s">
         <v>165</v>
       </c>
       <c r="D71">
         <v>1764</v>
       </c>
       <c r="E71" t="s">
         <v>123</v>
       </c>
       <c r="F71" t="s">
         <v>166</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>75</v>
       </c>
       <c r="K71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L71" t="s">
         <v>20</v>
       </c>
-      <c r="M71">
-        <v>101.4</v>
+      <c r="M71" t="s">
+        <v>20</v>
       </c>
       <c r="N71" t="s">
         <v>20</v>
       </c>
       <c r="O71" t="s">
         <v>20</v>
       </c>
       <c r="P71" t="s">
         <v>20</v>
       </c>
       <c r="Q71" t="s">
         <v>20</v>
       </c>
       <c r="R71">
         <v>101.4</v>
       </c>
     </row>
     <row r="72" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>167</v>
       </c>
       <c r="C72" t="s">
         <v>168</v>
       </c>
       <c r="E72" t="s">
         <v>82</v>
       </c>
       <c r="F72" t="s">
         <v>166</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>75</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L72" t="s">
         <v>20</v>
       </c>
-      <c r="M72">
-        <v>100.91</v>
+      <c r="M72" t="s">
+        <v>20</v>
       </c>
       <c r="N72" t="s">
         <v>20</v>
       </c>
       <c r="O72" t="s">
         <v>20</v>
       </c>
       <c r="P72" t="s">
         <v>20</v>
       </c>
       <c r="Q72" t="s">
         <v>20</v>
       </c>
       <c r="R72">
         <v>100.91</v>
       </c>
     </row>
     <row r="73" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" t="s">
@@ -5170,110 +5170,110 @@
       <c r="C75" t="s">
         <v>91</v>
       </c>
       <c r="D75">
         <v>1934</v>
       </c>
       <c r="E75" t="s">
         <v>102</v>
       </c>
       <c r="F75" t="s">
         <v>90</v>
       </c>
       <c r="G75" t="s">
         <v>35</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>75</v>
       </c>
       <c r="K75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L75" t="s">
         <v>20</v>
       </c>
-      <c r="M75">
-        <v>100</v>
+      <c r="M75" t="s">
+        <v>20</v>
       </c>
       <c r="N75" t="s">
         <v>20</v>
       </c>
       <c r="O75" t="s">
         <v>20</v>
       </c>
       <c r="P75" t="s">
         <v>20</v>
       </c>
       <c r="Q75" t="s">
         <v>20</v>
       </c>
       <c r="R75">
         <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>76</v>
       </c>
       <c r="C76" t="s">
         <v>173</v>
       </c>
       <c r="E76" t="s">
         <v>174</v>
       </c>
       <c r="F76" t="s">
         <v>90</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
         <v>3</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>75</v>
       </c>
       <c r="K76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L76" t="s">
         <v>20</v>
       </c>
-      <c r="M76">
-        <v>100</v>
+      <c r="M76" t="s">
+        <v>20</v>
       </c>
       <c r="N76" t="s">
         <v>20</v>
       </c>
       <c r="O76" t="s">
         <v>20</v>
       </c>
       <c r="P76" t="s">
         <v>20</v>
       </c>
       <c r="Q76" t="s">
         <v>20</v>
       </c>
       <c r="R76">
         <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>175</v>
       </c>
       <c r="C77" t="s">
@@ -5332,57 +5332,57 @@
       <c r="C78" t="s">
         <v>179</v>
       </c>
       <c r="D78">
         <v>2025</v>
       </c>
       <c r="E78" t="s">
         <v>180</v>
       </c>
       <c r="F78" t="s">
         <v>166</v>
       </c>
       <c r="G78" t="s">
         <v>35</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>75</v>
       </c>
       <c r="K78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L78" t="s">
         <v>20</v>
       </c>
-      <c r="M78">
-        <v>100</v>
+      <c r="M78" t="s">
+        <v>20</v>
       </c>
       <c r="N78" t="s">
         <v>20</v>
       </c>
       <c r="O78" t="s">
         <v>20</v>
       </c>
       <c r="P78" t="s">
         <v>20</v>
       </c>
       <c r="Q78" t="s">
         <v>20</v>
       </c>
       <c r="R78">
         <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>93</v>
       </c>
       <c r="C79" t="s">
@@ -5441,57 +5441,57 @@
       <c r="C80" t="s">
         <v>184</v>
       </c>
       <c r="D80">
         <v>1938</v>
       </c>
       <c r="E80" t="s">
         <v>185</v>
       </c>
       <c r="F80" t="s">
         <v>55</v>
       </c>
       <c r="G80" t="s">
         <v>35</v>
       </c>
       <c r="H80">
         <v>4</v>
       </c>
       <c r="I80" t="b">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>75</v>
       </c>
       <c r="K80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L80" t="s">
         <v>20</v>
       </c>
-      <c r="M80">
-        <v>99.84</v>
+      <c r="M80" t="s">
+        <v>20</v>
       </c>
       <c r="N80" t="s">
         <v>20</v>
       </c>
       <c r="O80" t="s">
         <v>20</v>
       </c>
       <c r="P80" t="s">
         <v>20</v>
       </c>
       <c r="Q80" t="s">
         <v>20</v>
       </c>
       <c r="R80">
         <v>99.84</v>
       </c>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>186</v>
       </c>
       <c r="C81" t="s">
@@ -5656,163 +5656,163 @@
       <c r="B84" t="s">
         <v>190</v>
       </c>
       <c r="C84" t="s">
         <v>191</v>
       </c>
       <c r="E84" t="s">
         <v>82</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84" t="s">
         <v>35</v>
       </c>
       <c r="H84">
         <v>15</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>75</v>
       </c>
       <c r="K84">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L84" t="s">
         <v>20</v>
       </c>
-      <c r="M84">
-        <v>99.1</v>
+      <c r="M84" t="s">
+        <v>20</v>
       </c>
       <c r="N84" t="s">
         <v>20</v>
       </c>
       <c r="O84" t="s">
         <v>20</v>
       </c>
       <c r="P84" t="s">
         <v>20</v>
       </c>
       <c r="Q84" t="s">
         <v>20</v>
       </c>
       <c r="R84">
         <v>99.1</v>
       </c>
     </row>
     <row r="85" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>192</v>
       </c>
       <c r="C85" t="s">
         <v>193</v>
       </c>
       <c r="E85" t="s">
         <v>82</v>
       </c>
       <c r="F85" t="s">
         <v>34</v>
       </c>
       <c r="G85" t="s">
         <v>35</v>
       </c>
       <c r="H85">
         <v>16</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>75</v>
       </c>
       <c r="K85">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L85" t="s">
         <v>20</v>
       </c>
-      <c r="M85">
-        <v>97.94</v>
+      <c r="M85" t="s">
+        <v>20</v>
       </c>
       <c r="N85" t="s">
         <v>20</v>
       </c>
       <c r="O85" t="s">
         <v>20</v>
       </c>
       <c r="P85" t="s">
         <v>20</v>
       </c>
       <c r="Q85" t="s">
         <v>20</v>
       </c>
       <c r="R85">
         <v>97.94</v>
       </c>
     </row>
     <row r="86" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>194</v>
       </c>
       <c r="C86" t="s">
         <v>195</v>
       </c>
       <c r="E86" t="s">
         <v>196</v>
       </c>
       <c r="F86" t="s">
         <v>166</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>4</v>
       </c>
       <c r="I86" t="b">
         <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>75</v>
       </c>
       <c r="K86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L86" t="s">
         <v>20</v>
       </c>
-      <c r="M86">
-        <v>97.76</v>
+      <c r="M86" t="s">
+        <v>20</v>
       </c>
       <c r="N86" t="s">
         <v>20</v>
       </c>
       <c r="O86" t="s">
         <v>20</v>
       </c>
       <c r="P86" t="s">
         <v>20</v>
       </c>
       <c r="Q86" t="s">
         <v>20</v>
       </c>
       <c r="R86">
         <v>97.76</v>
       </c>
     </row>
     <row r="87" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>70</v>
       </c>
       <c r="C87" t="s">
@@ -5927,57 +5927,57 @@
       <c r="C89" t="s">
         <v>116</v>
       </c>
       <c r="D89">
         <v>2422</v>
       </c>
       <c r="E89" t="s">
         <v>117</v>
       </c>
       <c r="F89" t="s">
         <v>29</v>
       </c>
       <c r="G89" t="s">
         <v>35</v>
       </c>
       <c r="H89">
         <v>6</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>75</v>
       </c>
       <c r="K89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L89" t="s">
         <v>20</v>
       </c>
-      <c r="M89">
-        <v>95.77</v>
+      <c r="M89" t="s">
+        <v>20</v>
       </c>
       <c r="N89" t="s">
         <v>20</v>
       </c>
       <c r="O89" t="s">
         <v>20</v>
       </c>
       <c r="P89" t="s">
         <v>20</v>
       </c>
       <c r="Q89" t="s">
         <v>20</v>
       </c>
       <c r="R89">
         <v>95.77</v>
       </c>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>126</v>
       </c>
       <c r="C90" t="s">
@@ -6033,57 +6033,57 @@
       <c r="B91" t="s">
         <v>201</v>
       </c>
       <c r="C91" t="s">
         <v>162</v>
       </c>
       <c r="E91" t="s">
         <v>163</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91" t="s">
         <v>35</v>
       </c>
       <c r="H91">
         <v>17</v>
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>75</v>
       </c>
       <c r="K91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L91" t="s">
         <v>20</v>
       </c>
-      <c r="M91">
-        <v>93.64</v>
+      <c r="M91" t="s">
+        <v>20</v>
       </c>
       <c r="N91" t="s">
         <v>20</v>
       </c>
       <c r="O91" t="s">
         <v>20</v>
       </c>
       <c r="P91" t="s">
         <v>20</v>
       </c>
       <c r="Q91" t="s">
         <v>20</v>
       </c>
       <c r="R91">
         <v>93.64</v>
       </c>
     </row>
     <row r="92" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>202</v>
       </c>
       <c r="C92" t="s">
@@ -6142,57 +6142,57 @@
       <c r="C93" t="s">
         <v>184</v>
       </c>
       <c r="D93">
         <v>1939</v>
       </c>
       <c r="E93" t="s">
         <v>185</v>
       </c>
       <c r="F93" t="s">
         <v>44</v>
       </c>
       <c r="G93" t="s">
         <v>35</v>
       </c>
       <c r="H93">
         <v>4</v>
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>75</v>
       </c>
       <c r="K93">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L93" t="s">
         <v>20</v>
       </c>
-      <c r="M93">
-        <v>93.28</v>
+      <c r="M93" t="s">
+        <v>20</v>
       </c>
       <c r="N93" t="s">
         <v>20</v>
       </c>
       <c r="O93" t="s">
         <v>20</v>
       </c>
       <c r="P93" t="s">
         <v>20</v>
       </c>
       <c r="Q93" t="s">
         <v>20</v>
       </c>
       <c r="R93">
         <v>93.28</v>
       </c>
     </row>
     <row r="94" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>204</v>
       </c>
       <c r="C94" t="s">
@@ -6248,57 +6248,57 @@
       <c r="B95" t="s">
         <v>205</v>
       </c>
       <c r="C95" t="s">
         <v>206</v>
       </c>
       <c r="E95" t="s">
         <v>207</v>
       </c>
       <c r="F95" t="s">
         <v>55</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
         <v>10</v>
       </c>
       <c r="I95" t="b">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>75</v>
       </c>
       <c r="K95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L95" t="s">
         <v>20</v>
       </c>
-      <c r="M95">
-        <v>92.21</v>
+      <c r="M95" t="s">
+        <v>20</v>
       </c>
       <c r="N95" t="s">
         <v>20</v>
       </c>
       <c r="O95" t="s">
         <v>20</v>
       </c>
       <c r="P95" t="s">
         <v>20</v>
       </c>
       <c r="Q95" t="s">
         <v>20</v>
       </c>
       <c r="R95">
         <v>92.21</v>
       </c>
     </row>
     <row r="96" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>70</v>
       </c>
       <c r="C96" t="s">
@@ -6725,57 +6725,57 @@
       <c r="B104" t="s">
         <v>175</v>
       </c>
       <c r="C104" t="s">
         <v>220</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>44</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
         <v>12</v>
       </c>
       <c r="I104" t="b">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>75</v>
       </c>
       <c r="K104">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L104" t="s">
         <v>20</v>
       </c>
-      <c r="M104">
-        <v>85.05</v>
+      <c r="M104" t="s">
+        <v>20</v>
       </c>
       <c r="N104" t="s">
         <v>20</v>
       </c>
       <c r="O104" t="s">
         <v>20</v>
       </c>
       <c r="P104" t="s">
         <v>20</v>
       </c>
       <c r="Q104" t="s">
         <v>20</v>
       </c>
       <c r="R104">
         <v>85.05</v>
       </c>
     </row>
     <row r="105" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>221</v>
       </c>
       <c r="C105" t="s">
@@ -7046,110 +7046,110 @@
       <c r="B110" t="s">
         <v>228</v>
       </c>
       <c r="C110" t="s">
         <v>133</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>29</v>
       </c>
       <c r="G110" t="s">
         <v>22</v>
       </c>
       <c r="H110">
         <v>8</v>
       </c>
       <c r="I110" t="b">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>75</v>
       </c>
       <c r="K110">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L110" t="s">
         <v>20</v>
       </c>
-      <c r="M110">
-        <v>81.45</v>
+      <c r="M110" t="s">
+        <v>20</v>
       </c>
       <c r="N110" t="s">
         <v>20</v>
       </c>
       <c r="O110" t="s">
         <v>20</v>
       </c>
       <c r="P110" t="s">
         <v>20</v>
       </c>
       <c r="Q110" t="s">
         <v>20</v>
       </c>
       <c r="R110">
         <v>81.45</v>
       </c>
     </row>
     <row r="111" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>229</v>
       </c>
       <c r="C111" t="s">
         <v>193</v>
       </c>
       <c r="E111" t="s">
         <v>82</v>
       </c>
       <c r="F111" t="s">
         <v>34</v>
       </c>
       <c r="G111" t="s">
         <v>35</v>
       </c>
       <c r="H111">
         <v>22</v>
       </c>
       <c r="I111" t="b">
         <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>75</v>
       </c>
       <c r="K111">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L111" t="s">
         <v>20</v>
       </c>
-      <c r="M111">
-        <v>77.31</v>
+      <c r="M111" t="s">
+        <v>20</v>
       </c>
       <c r="N111" t="s">
         <v>20</v>
       </c>
       <c r="O111" t="s">
         <v>20</v>
       </c>
       <c r="P111" t="s">
         <v>20</v>
       </c>
       <c r="Q111" t="s">
         <v>20</v>
       </c>
       <c r="R111">
         <v>77.31</v>
       </c>
     </row>
     <row r="112" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>230</v>
       </c>
       <c r="C112" t="s">
@@ -7258,57 +7258,57 @@
       <c r="B114" t="s">
         <v>232</v>
       </c>
       <c r="C114" t="s">
         <v>173</v>
       </c>
       <c r="E114" t="s">
         <v>174</v>
       </c>
       <c r="F114" t="s">
         <v>44</v>
       </c>
       <c r="G114" t="s">
         <v>22</v>
       </c>
       <c r="H114">
         <v>14</v>
       </c>
       <c r="I114" t="b">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>75</v>
       </c>
       <c r="K114">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L114" t="s">
         <v>20</v>
       </c>
-      <c r="M114">
-        <v>73.83</v>
+      <c r="M114" t="s">
+        <v>20</v>
       </c>
       <c r="N114" t="s">
         <v>20</v>
       </c>
       <c r="O114" t="s">
         <v>20</v>
       </c>
       <c r="P114" t="s">
         <v>20</v>
       </c>
       <c r="Q114" t="s">
         <v>20</v>
       </c>
       <c r="R114">
         <v>73.83</v>
       </c>
     </row>
     <row r="115" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>233</v>
       </c>
       <c r="C115" t="s">
@@ -7529,57 +7529,57 @@
       <c r="B119" t="s">
         <v>239</v>
       </c>
       <c r="C119" t="s">
         <v>220</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>34</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
       <c r="H119">
         <v>19</v>
       </c>
       <c r="I119" t="b">
         <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>75</v>
       </c>
       <c r="K119">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L119" t="s">
         <v>20</v>
       </c>
-      <c r="M119">
-        <v>62</v>
+      <c r="M119" t="s">
+        <v>20</v>
       </c>
       <c r="N119" t="s">
         <v>20</v>
       </c>
       <c r="O119" t="s">
         <v>20</v>
       </c>
       <c r="P119" t="s">
         <v>20</v>
       </c>
       <c r="Q119" t="s">
         <v>20</v>
       </c>
       <c r="R119">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">