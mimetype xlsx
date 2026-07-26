--- v3 (2026-06-08)
+++ v4 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1240" uniqueCount="240">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -1196,1439 +1196,1439 @@
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L2">
         <v>108.23</v>
       </c>
-      <c r="M2" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M2">
+        <v>140.77</v>
+      </c>
+      <c r="N2">
+        <v>144.07</v>
       </c>
       <c r="O2" t="s">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>20</v>
       </c>
       <c r="Q2">
         <v>147.09</v>
       </c>
       <c r="R2">
         <v>431.93</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
         <v>2259</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>20</v>
       </c>
       <c r="K3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L3">
         <v>105.48</v>
       </c>
-      <c r="M3" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M3">
+        <v>119.5</v>
+      </c>
+      <c r="N3">
+        <v>116.03</v>
       </c>
       <c r="O3">
         <v>144.35</v>
       </c>
       <c r="P3" t="s">
         <v>20</v>
       </c>
       <c r="Q3">
         <v>132.96</v>
       </c>
       <c r="R3">
         <v>396.81</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4">
         <v>2440</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L4">
         <v>174.51</v>
       </c>
-      <c r="M4" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M4">
+        <v>106.72</v>
+      </c>
+      <c r="N4">
+        <v>98.08</v>
       </c>
       <c r="O4" t="s">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>20</v>
       </c>
       <c r="Q4">
         <v>114.05</v>
       </c>
       <c r="R4">
         <v>395.28</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5">
         <v>2469</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>20</v>
       </c>
       <c r="K5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L5" t="s">
         <v>20</v>
       </c>
-      <c r="M5" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M5">
+        <v>125.75</v>
+      </c>
+      <c r="N5">
+        <v>129.02</v>
       </c>
       <c r="O5" t="s">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>20</v>
       </c>
       <c r="Q5">
         <v>132.81</v>
       </c>
       <c r="R5">
         <v>387.58</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6">
         <v>2450</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>20</v>
       </c>
       <c r="K6">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L6">
         <v>120.19</v>
       </c>
-      <c r="M6" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M6">
+        <v>104.44</v>
+      </c>
+      <c r="N6">
+        <v>120.56</v>
       </c>
       <c r="O6">
         <v>107.61</v>
       </c>
       <c r="P6" t="s">
         <v>20</v>
       </c>
       <c r="Q6">
         <v>104.69</v>
       </c>
       <c r="R6">
         <v>348.36</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
         <v>2425</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L7">
         <v>115.78</v>
       </c>
-      <c r="M7" t="s">
-        <v>20</v>
+      <c r="M7">
+        <v>109.04</v>
       </c>
       <c r="N7" t="s">
         <v>20</v>
       </c>
       <c r="O7" t="s">
         <v>20</v>
       </c>
       <c r="P7" t="s">
         <v>20</v>
       </c>
       <c r="Q7">
         <v>118.43</v>
       </c>
       <c r="R7">
         <v>343.25</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>38</v>
       </c>
       <c r="C8" t="s">
         <v>39</v>
       </c>
       <c r="D8">
         <v>2262</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>20</v>
       </c>
       <c r="K8">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L8" t="s">
         <v>20</v>
       </c>
-      <c r="M8" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M8">
+        <v>106.08</v>
+      </c>
+      <c r="N8">
+        <v>116.14</v>
       </c>
       <c r="O8">
         <v>115.79</v>
       </c>
       <c r="P8" t="s">
         <v>20</v>
       </c>
       <c r="Q8" t="s">
         <v>20</v>
       </c>
       <c r="R8">
         <v>338.01</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>41</v>
       </c>
       <c r="D9">
         <v>2381</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" t="s">
         <v>35</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>20</v>
       </c>
       <c r="K9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L9">
         <v>113.46</v>
       </c>
-      <c r="M9" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M9">
+        <v>107.54</v>
+      </c>
+      <c r="N9">
+        <v>116.22</v>
       </c>
       <c r="O9" t="s">
         <v>20</v>
       </c>
       <c r="P9" t="s">
         <v>20</v>
       </c>
       <c r="Q9" t="s">
         <v>20</v>
       </c>
       <c r="R9">
         <v>337.22</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>44</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
       <c r="K10">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L10">
         <v>105.31</v>
       </c>
-      <c r="M10" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M10">
+        <v>115.33</v>
+      </c>
+      <c r="N10">
+        <v>108.06</v>
       </c>
       <c r="O10">
         <v>111.69</v>
       </c>
       <c r="P10" t="s">
         <v>20</v>
       </c>
       <c r="Q10">
         <v>109.92</v>
       </c>
       <c r="R10">
         <v>336.94</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11">
         <v>2473</v>
       </c>
       <c r="E11" t="s">
         <v>25</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>35</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L11" t="s">
         <v>20</v>
       </c>
-      <c r="M11" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M11">
+        <v>100</v>
+      </c>
+      <c r="N11">
+        <v>125.3</v>
       </c>
       <c r="O11">
         <v>94.94</v>
       </c>
       <c r="P11" t="s">
         <v>20</v>
       </c>
       <c r="Q11">
         <v>110.69</v>
       </c>
       <c r="R11">
         <v>335.99</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>48</v>
       </c>
       <c r="D12">
         <v>2352</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>44</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L12">
         <v>104.61</v>
       </c>
-      <c r="M12" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M12">
+        <v>109.58</v>
+      </c>
+      <c r="N12">
+        <v>103.13</v>
       </c>
       <c r="O12">
         <v>106.46</v>
       </c>
       <c r="P12" t="s">
         <v>20</v>
       </c>
       <c r="Q12">
         <v>102.82</v>
       </c>
       <c r="R12">
         <v>320.65</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13">
         <v>2266</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>35</v>
       </c>
       <c r="H13">
         <v>3</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>20</v>
       </c>
       <c r="K13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L13">
         <v>106.21</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
-      <c r="N13" t="s">
-        <v>20</v>
+      <c r="N13">
+        <v>112.48</v>
       </c>
       <c r="O13" t="s">
         <v>20</v>
       </c>
       <c r="P13" t="s">
         <v>20</v>
       </c>
       <c r="Q13">
         <v>99.3</v>
       </c>
       <c r="R13">
         <v>317.99</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14">
         <v>2430</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>20</v>
       </c>
       <c r="K14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L14">
         <v>112.11</v>
       </c>
-      <c r="M14" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M14">
+        <v>109.22</v>
+      </c>
+      <c r="N14">
+        <v>93.69</v>
       </c>
       <c r="O14">
         <v>86.66</v>
       </c>
       <c r="P14" t="s">
         <v>20</v>
       </c>
       <c r="Q14" t="s">
         <v>20</v>
       </c>
       <c r="R14">
         <v>315.02</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15">
         <v>2234</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>35</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>20</v>
       </c>
       <c r="K15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L15">
         <v>112.36</v>
       </c>
-      <c r="M15" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M15">
+        <v>97.48</v>
+      </c>
+      <c r="N15">
+        <v>104.56</v>
       </c>
       <c r="O15" t="s">
         <v>20</v>
       </c>
       <c r="P15" t="s">
         <v>20</v>
       </c>
       <c r="Q15">
         <v>90.03</v>
       </c>
       <c r="R15">
         <v>314.4</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>20</v>
       </c>
       <c r="K16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L16" t="s">
         <v>20</v>
       </c>
-      <c r="M16" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M16">
+        <v>110.4</v>
+      </c>
+      <c r="N16">
+        <v>102</v>
       </c>
       <c r="O16">
         <v>100</v>
       </c>
       <c r="P16" t="s">
         <v>20</v>
       </c>
       <c r="Q16" t="s">
         <v>20</v>
       </c>
       <c r="R16">
         <v>312.4</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>58</v>
       </c>
       <c r="E17" t="s">
         <v>25</v>
       </c>
       <c r="F17" t="s">
         <v>44</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>3</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>20</v>
       </c>
       <c r="K17">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L17" t="s">
         <v>20</v>
       </c>
-      <c r="M17" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M17">
+        <v>108.28</v>
+      </c>
+      <c r="N17">
+        <v>94.84</v>
       </c>
       <c r="O17">
         <v>107.55</v>
       </c>
       <c r="P17" t="s">
         <v>20</v>
       </c>
       <c r="Q17" t="s">
         <v>20</v>
       </c>
       <c r="R17">
         <v>310.67</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
         <v>2472</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
       <c r="G18" t="s">
         <v>35</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>20</v>
       </c>
       <c r="K18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L18">
         <v>111.01</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
-      <c r="N18" t="s">
-        <v>20</v>
+      <c r="N18">
+        <v>99.29</v>
       </c>
       <c r="O18" t="s">
         <v>20</v>
       </c>
       <c r="P18" t="s">
         <v>20</v>
       </c>
       <c r="Q18">
         <v>100</v>
       </c>
       <c r="R18">
         <v>310.3</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19">
         <v>2250</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
       <c r="G19" t="s">
         <v>35</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>20</v>
       </c>
       <c r="K19">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L19">
         <v>109.51</v>
       </c>
-      <c r="M19" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M19">
+        <v>95.13</v>
+      </c>
+      <c r="N19">
+        <v>100</v>
       </c>
       <c r="O19">
         <v>100</v>
       </c>
       <c r="P19" t="s">
         <v>20</v>
       </c>
       <c r="Q19">
         <v>100</v>
       </c>
       <c r="R19">
         <v>309.51</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>3</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>20</v>
       </c>
       <c r="K20">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L20">
         <v>110.62</v>
       </c>
-      <c r="M20" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M20">
+        <v>99.13</v>
+      </c>
+      <c r="N20">
+        <v>98.36</v>
       </c>
       <c r="O20" t="s">
         <v>20</v>
       </c>
       <c r="P20" t="s">
         <v>20</v>
       </c>
       <c r="Q20" t="s">
         <v>20</v>
       </c>
       <c r="R20">
         <v>308.11</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
       <c r="C21" t="s">
         <v>67</v>
       </c>
       <c r="D21">
         <v>2055</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
       <c r="G21" t="s">
         <v>22</v>
       </c>
       <c r="H21">
         <v>4</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>20</v>
       </c>
       <c r="K21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L21">
         <v>108.38</v>
       </c>
-      <c r="M21" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M21">
+        <v>101.42</v>
+      </c>
+      <c r="N21">
+        <v>95.19</v>
       </c>
       <c r="O21" t="s">
         <v>20</v>
       </c>
       <c r="P21" t="s">
         <v>20</v>
       </c>
       <c r="Q21" t="s">
         <v>20</v>
       </c>
       <c r="R21">
         <v>304.99</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>27</v>
       </c>
       <c r="D22">
         <v>2439</v>
       </c>
       <c r="E22" t="s">
         <v>69</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
       <c r="G22" t="s">
         <v>35</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>20</v>
       </c>
       <c r="K22">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L22">
         <v>100</v>
       </c>
-      <c r="M22" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M22">
+        <v>98.13</v>
+      </c>
+      <c r="N22">
+        <v>100.76</v>
       </c>
       <c r="O22" t="s">
         <v>20</v>
       </c>
       <c r="P22" t="s">
         <v>20</v>
       </c>
       <c r="Q22">
         <v>100</v>
       </c>
       <c r="R22">
         <v>300.76</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23">
         <v>2463</v>
       </c>
       <c r="E23" t="s">
         <v>25</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>35</v>
       </c>
       <c r="H23">
         <v>5</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>20</v>
       </c>
       <c r="K23">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L23">
         <v>97.03</v>
       </c>
-      <c r="M23" t="s">
-        <v>20</v>
+      <c r="M23">
+        <v>97.71</v>
       </c>
       <c r="N23" t="s">
         <v>20</v>
       </c>
       <c r="O23">
         <v>100.4</v>
       </c>
       <c r="P23" t="s">
         <v>20</v>
       </c>
       <c r="Q23" t="s">
         <v>20</v>
       </c>
       <c r="R23">
         <v>295.14</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24">
         <v>2471</v>
       </c>
       <c r="E24" t="s">
         <v>62</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>4</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>20</v>
       </c>
       <c r="K24">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L24">
         <v>90.38</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
-      <c r="N24" t="s">
-        <v>20</v>
+      <c r="N24">
+        <v>90.48</v>
       </c>
       <c r="O24" t="s">
         <v>20</v>
       </c>
       <c r="P24" t="s">
         <v>20</v>
       </c>
       <c r="Q24">
         <v>86.53</v>
       </c>
       <c r="R24">
         <v>267.39</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>4</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>20</v>
       </c>
       <c r="K25">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L25" t="s">
         <v>20</v>
       </c>
-      <c r="M25" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M25">
+        <v>60.33</v>
+      </c>
+      <c r="N25">
+        <v>60.03</v>
       </c>
       <c r="O25" t="s">
         <v>20</v>
       </c>
       <c r="P25" t="s">
         <v>20</v>
       </c>
       <c r="Q25">
         <v>54.65</v>
       </c>
       <c r="R25">
         <v>175.01</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>36</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="E26" t="s">
         <v>20</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>5</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>75</v>
       </c>
       <c r="K26">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L26" t="s">
         <v>20</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
-      <c r="N26" t="s">
-        <v>20</v>
+      <c r="N26">
+        <v>124.08</v>
       </c>
       <c r="O26" t="s">
         <v>20</v>
       </c>
       <c r="P26" t="s">
         <v>20</v>
       </c>
       <c r="Q26">
         <v>101.48</v>
       </c>
       <c r="R26">
         <v>225.56</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27">
         <v>2</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27" t="s">
         <v>75</v>
       </c>
       <c r="K27">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27" t="s">
         <v>20</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
-      <c r="N27" t="s">
-        <v>20</v>
+      <c r="N27">
+        <v>107.23</v>
       </c>
       <c r="O27">
         <v>113.05</v>
       </c>
       <c r="P27" t="s">
         <v>20</v>
       </c>
       <c r="Q27" t="s">
         <v>20</v>
       </c>
       <c r="R27">
         <v>220.28</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>78</v>
       </c>
       <c r="C28" t="s">
         <v>79</v>
       </c>
       <c r="E28" t="s">
@@ -2681,381 +2681,381 @@
       <c r="B29" t="s">
         <v>80</v>
       </c>
       <c r="C29" t="s">
         <v>81</v>
       </c>
       <c r="E29" t="s">
         <v>82</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" t="s">
         <v>22</v>
       </c>
       <c r="H29">
         <v>5</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29" t="s">
         <v>75</v>
       </c>
       <c r="K29">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L29" t="s">
         <v>20</v>
       </c>
-      <c r="M29" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M29">
+        <v>104.14</v>
+      </c>
+      <c r="N29">
+        <v>104.09</v>
       </c>
       <c r="O29" t="s">
         <v>20</v>
       </c>
       <c r="P29" t="s">
         <v>20</v>
       </c>
       <c r="Q29" t="s">
         <v>20</v>
       </c>
       <c r="R29">
         <v>208.23</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="E30" t="s">
         <v>82</v>
       </c>
       <c r="F30" t="s">
         <v>44</v>
       </c>
       <c r="G30" t="s">
         <v>22</v>
       </c>
       <c r="H30">
         <v>5</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30" t="s">
         <v>75</v>
       </c>
       <c r="K30">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L30" t="s">
         <v>20</v>
       </c>
-      <c r="M30" t="s">
-        <v>20</v>
+      <c r="M30">
+        <v>108.18</v>
       </c>
       <c r="N30" t="s">
         <v>20</v>
       </c>
       <c r="O30">
         <v>99.33</v>
       </c>
       <c r="P30" t="s">
         <v>20</v>
       </c>
       <c r="Q30" t="s">
         <v>20</v>
       </c>
       <c r="R30">
         <v>207.51</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" t="s">
         <v>86</v>
       </c>
       <c r="E31" t="s">
         <v>82</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
       <c r="G31" t="s">
         <v>35</v>
       </c>
       <c r="H31">
         <v>3</v>
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>75</v>
       </c>
       <c r="K31">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="L31" t="s">
         <v>20</v>
       </c>
-      <c r="M31" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="M31">
+        <v>99.93</v>
+      </c>
+      <c r="N31">
+        <v>100.72</v>
       </c>
       <c r="O31" t="s">
         <v>20</v>
       </c>
       <c r="P31" t="s">
         <v>20</v>
       </c>
       <c r="Q31" t="s">
         <v>20</v>
       </c>
       <c r="R31">
         <v>200.65</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32">
         <v>2470</v>
       </c>
       <c r="E32" t="s">
         <v>89</v>
       </c>
       <c r="F32" t="s">
         <v>90</v>
       </c>
       <c r="G32" t="s">
         <v>22</v>
       </c>
       <c r="H32">
         <v>1</v>
       </c>
       <c r="I32" t="b">
         <v>0</v>
       </c>
       <c r="J32" t="s">
         <v>75</v>
       </c>
       <c r="K32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L32">
         <v>94.5</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
-      <c r="N32" t="s">
-        <v>20</v>
+      <c r="N32">
+        <v>100</v>
       </c>
       <c r="O32" t="s">
         <v>20</v>
       </c>
       <c r="P32" t="s">
         <v>20</v>
       </c>
       <c r="Q32" t="s">
         <v>20</v>
       </c>
       <c r="R32">
         <v>194.5</v>
       </c>
     </row>
     <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>47</v>
       </c>
       <c r="C33" t="s">
         <v>91</v>
       </c>
       <c r="E33" t="s">
         <v>25</v>
       </c>
       <c r="F33" t="s">
         <v>44</v>
       </c>
       <c r="G33" t="s">
         <v>22</v>
       </c>
       <c r="H33">
         <v>6</v>
       </c>
       <c r="I33" t="b">
         <v>0</v>
       </c>
       <c r="J33" t="s">
         <v>75</v>
       </c>
       <c r="K33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L33" t="s">
         <v>20</v>
       </c>
-      <c r="M33" t="s">
-        <v>20</v>
+      <c r="M33">
+        <v>94.32</v>
       </c>
       <c r="N33" t="s">
         <v>20</v>
       </c>
       <c r="O33">
         <v>98.69</v>
       </c>
       <c r="P33" t="s">
         <v>20</v>
       </c>
       <c r="Q33" t="s">
         <v>20</v>
       </c>
       <c r="R33">
         <v>193.01</v>
       </c>
     </row>
     <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>92</v>
       </c>
       <c r="C34" t="s">
         <v>91</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34" t="s">
         <v>35</v>
       </c>
       <c r="H34">
         <v>6</v>
       </c>
       <c r="I34" t="b">
         <v>0</v>
       </c>
       <c r="J34" t="s">
         <v>75</v>
       </c>
       <c r="K34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L34" t="s">
         <v>20</v>
       </c>
-      <c r="M34" t="s">
-        <v>20</v>
+      <c r="M34">
+        <v>93.64</v>
       </c>
       <c r="N34" t="s">
         <v>20</v>
       </c>
       <c r="O34">
         <v>98.86</v>
       </c>
       <c r="P34" t="s">
         <v>20</v>
       </c>
       <c r="Q34" t="s">
         <v>20</v>
       </c>
       <c r="R34">
         <v>192.5</v>
       </c>
     </row>
     <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>21</v>
       </c>
       <c r="G35" t="s">
         <v>35</v>
       </c>
       <c r="H35">
         <v>2</v>
       </c>
       <c r="I35" t="b">
         <v>0</v>
       </c>
       <c r="J35" t="s">
         <v>75</v>
       </c>
       <c r="K35">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L35" t="s">
         <v>20</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
-      <c r="N35" t="s">
-        <v>20</v>
+      <c r="N35">
+        <v>100.19</v>
       </c>
       <c r="O35" t="s">
         <v>20</v>
       </c>
       <c r="P35" t="s">
         <v>20</v>
       </c>
       <c r="Q35">
         <v>91.2</v>
       </c>
       <c r="R35">
         <v>191.39</v>
       </c>
     </row>
     <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
@@ -3111,57 +3111,57 @@
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" t="s">
         <v>96</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>44</v>
       </c>
       <c r="G37" t="s">
         <v>22</v>
       </c>
       <c r="H37">
         <v>7</v>
       </c>
       <c r="I37" t="b">
         <v>0</v>
       </c>
       <c r="J37" t="s">
         <v>75</v>
       </c>
       <c r="K37">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L37">
         <v>85.34</v>
       </c>
-      <c r="M37" t="s">
-        <v>20</v>
+      <c r="M37">
+        <v>90.64</v>
       </c>
       <c r="N37" t="s">
         <v>20</v>
       </c>
       <c r="O37" t="s">
         <v>20</v>
       </c>
       <c r="P37" t="s">
         <v>20</v>
       </c>
       <c r="Q37" t="s">
         <v>20</v>
       </c>
       <c r="R37">
         <v>175.98</v>
       </c>
     </row>
     <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" t="s">
@@ -3273,57 +3273,57 @@
       <c r="C40" t="s">
         <v>91</v>
       </c>
       <c r="D40">
         <v>1933</v>
       </c>
       <c r="E40" t="s">
         <v>102</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>6</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>75</v>
       </c>
       <c r="K40">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L40" t="s">
         <v>20</v>
       </c>
-      <c r="M40" t="s">
-        <v>20</v>
+      <c r="M40">
+        <v>127.41</v>
       </c>
       <c r="N40" t="s">
         <v>20</v>
       </c>
       <c r="O40" t="s">
         <v>20</v>
       </c>
       <c r="P40" t="s">
         <v>20</v>
       </c>
       <c r="Q40" t="s">
         <v>20</v>
       </c>
       <c r="R40">
         <v>127.41</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>103</v>
       </c>
       <c r="C41" t="s">
@@ -3438,57 +3438,57 @@
       <c r="C43" t="s">
         <v>110</v>
       </c>
       <c r="D43">
         <v>1987</v>
       </c>
       <c r="E43" t="s">
         <v>111</v>
       </c>
       <c r="F43" t="s">
         <v>44</v>
       </c>
       <c r="G43" t="s">
         <v>22</v>
       </c>
       <c r="H43">
         <v>8</v>
       </c>
       <c r="I43" t="b">
         <v>0</v>
       </c>
       <c r="J43" t="s">
         <v>75</v>
       </c>
       <c r="K43">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L43" t="s">
         <v>20</v>
       </c>
-      <c r="M43" t="s">
-        <v>20</v>
+      <c r="M43">
+        <v>118.92</v>
       </c>
       <c r="N43" t="s">
         <v>20</v>
       </c>
       <c r="O43" t="s">
         <v>20</v>
       </c>
       <c r="P43" t="s">
         <v>20</v>
       </c>
       <c r="Q43" t="s">
         <v>20</v>
       </c>
       <c r="R43">
         <v>118.92</v>
       </c>
     </row>
     <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
@@ -3600,166 +3600,166 @@
       <c r="C46" t="s">
         <v>116</v>
       </c>
       <c r="D46">
         <v>1830</v>
       </c>
       <c r="E46" t="s">
         <v>117</v>
       </c>
       <c r="F46" t="s">
         <v>44</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>9</v>
       </c>
       <c r="I46" t="b">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>75</v>
       </c>
       <c r="K46">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L46" t="s">
         <v>20</v>
       </c>
-      <c r="M46" t="s">
-        <v>20</v>
+      <c r="M46">
+        <v>117.39</v>
       </c>
       <c r="N46" t="s">
         <v>20</v>
       </c>
       <c r="O46" t="s">
         <v>20</v>
       </c>
       <c r="P46" t="s">
         <v>20</v>
       </c>
       <c r="Q46" t="s">
         <v>20</v>
       </c>
       <c r="R46">
         <v>117.39</v>
       </c>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47">
         <v>2235</v>
       </c>
       <c r="E47" t="s">
         <v>120</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47" t="s">
         <v>35</v>
       </c>
       <c r="H47">
         <v>7</v>
       </c>
       <c r="I47" t="b">
         <v>0</v>
       </c>
       <c r="J47" t="s">
         <v>75</v>
       </c>
       <c r="K47">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L47" t="s">
         <v>20</v>
       </c>
-      <c r="M47" t="s">
-        <v>20</v>
+      <c r="M47">
+        <v>116.4</v>
       </c>
       <c r="N47" t="s">
         <v>20</v>
       </c>
       <c r="O47" t="s">
         <v>20</v>
       </c>
       <c r="P47" t="s">
         <v>20</v>
       </c>
       <c r="Q47" t="s">
         <v>20</v>
       </c>
       <c r="R47">
         <v>116.4</v>
       </c>
     </row>
     <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>121</v>
       </c>
       <c r="C48" t="s">
         <v>122</v>
       </c>
       <c r="E48" t="s">
         <v>123</v>
       </c>
       <c r="F48" t="s">
         <v>34</v>
       </c>
       <c r="G48" t="s">
         <v>22</v>
       </c>
       <c r="H48">
         <v>10</v>
       </c>
       <c r="I48" t="b">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>75</v>
       </c>
       <c r="K48">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L48" t="s">
         <v>20</v>
       </c>
-      <c r="M48" t="s">
-        <v>20</v>
+      <c r="M48">
+        <v>113.38</v>
       </c>
       <c r="N48" t="s">
         <v>20</v>
       </c>
       <c r="O48" t="s">
         <v>20</v>
       </c>
       <c r="P48" t="s">
         <v>20</v>
       </c>
       <c r="Q48" t="s">
         <v>20</v>
       </c>
       <c r="R48">
         <v>113.38</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" t="s">
@@ -3818,57 +3818,57 @@
       <c r="C50" t="s">
         <v>110</v>
       </c>
       <c r="D50">
         <v>1988</v>
       </c>
       <c r="E50" t="s">
         <v>111</v>
       </c>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50" t="s">
         <v>22</v>
       </c>
       <c r="H50">
         <v>11</v>
       </c>
       <c r="I50" t="b">
         <v>0</v>
       </c>
       <c r="J50" t="s">
         <v>75</v>
       </c>
       <c r="K50">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L50" t="s">
         <v>20</v>
       </c>
-      <c r="M50" t="s">
-        <v>20</v>
+      <c r="M50">
+        <v>112.18</v>
       </c>
       <c r="N50" t="s">
         <v>20</v>
       </c>
       <c r="O50" t="s">
         <v>20</v>
       </c>
       <c r="P50" t="s">
         <v>20</v>
       </c>
       <c r="Q50" t="s">
         <v>20</v>
       </c>
       <c r="R50">
         <v>112.18</v>
       </c>
     </row>
     <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>127</v>
       </c>
       <c r="C51" t="s">
@@ -3927,57 +3927,57 @@
       <c r="C52" t="s">
         <v>131</v>
       </c>
       <c r="D52">
         <v>2423</v>
       </c>
       <c r="E52" t="s">
         <v>120</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52" t="s">
         <v>35</v>
       </c>
       <c r="H52">
         <v>8</v>
       </c>
       <c r="I52" t="b">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>75</v>
       </c>
       <c r="K52">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L52" t="s">
         <v>20</v>
       </c>
-      <c r="M52" t="s">
-        <v>20</v>
+      <c r="M52">
+        <v>110.98</v>
       </c>
       <c r="N52" t="s">
         <v>20</v>
       </c>
       <c r="O52" t="s">
         <v>20</v>
       </c>
       <c r="P52" t="s">
         <v>20</v>
       </c>
       <c r="Q52" t="s">
         <v>20</v>
       </c>
       <c r="R52">
         <v>110.98</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
@@ -4033,57 +4033,57 @@
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" t="s">
         <v>122</v>
       </c>
       <c r="E54" t="s">
         <v>123</v>
       </c>
       <c r="F54" t="s">
         <v>44</v>
       </c>
       <c r="G54" t="s">
         <v>35</v>
       </c>
       <c r="H54">
         <v>2</v>
       </c>
       <c r="I54" t="b">
         <v>0</v>
       </c>
       <c r="J54" t="s">
         <v>75</v>
       </c>
       <c r="K54">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L54" t="s">
         <v>20</v>
       </c>
-      <c r="M54" t="s">
-        <v>20</v>
+      <c r="M54">
+        <v>110.03</v>
       </c>
       <c r="N54" t="s">
         <v>20</v>
       </c>
       <c r="O54" t="s">
         <v>20</v>
       </c>
       <c r="P54" t="s">
         <v>20</v>
       </c>
       <c r="Q54" t="s">
         <v>20</v>
       </c>
       <c r="R54">
         <v>110.03</v>
       </c>
     </row>
     <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
@@ -4251,57 +4251,57 @@
       <c r="C58" t="s">
         <v>141</v>
       </c>
       <c r="D58">
         <v>2034</v>
       </c>
       <c r="E58" t="s">
         <v>142</v>
       </c>
       <c r="F58" t="s">
         <v>34</v>
       </c>
       <c r="G58" t="s">
         <v>35</v>
       </c>
       <c r="H58">
         <v>10</v>
       </c>
       <c r="I58" t="b">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>75</v>
       </c>
       <c r="K58">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L58" t="s">
         <v>20</v>
       </c>
-      <c r="M58" t="s">
-        <v>20</v>
+      <c r="M58">
+        <v>106.44</v>
       </c>
       <c r="N58" t="s">
         <v>20</v>
       </c>
       <c r="O58" t="s">
         <v>20</v>
       </c>
       <c r="P58" t="s">
         <v>20</v>
       </c>
       <c r="Q58" t="s">
         <v>20</v>
       </c>
       <c r="R58">
         <v>106.44</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" t="s">
@@ -4410,493 +4410,493 @@
       <c r="B61" t="s">
         <v>146</v>
       </c>
       <c r="C61" t="s">
         <v>147</v>
       </c>
       <c r="E61" t="s">
         <v>82</v>
       </c>
       <c r="F61" t="s">
         <v>34</v>
       </c>
       <c r="G61" t="s">
         <v>35</v>
       </c>
       <c r="H61">
         <v>11</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>75</v>
       </c>
       <c r="K61">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L61" t="s">
         <v>20</v>
       </c>
-      <c r="M61" t="s">
-        <v>20</v>
+      <c r="M61">
+        <v>105.5</v>
       </c>
       <c r="N61" t="s">
         <v>20</v>
       </c>
       <c r="O61" t="s">
         <v>20</v>
       </c>
       <c r="P61" t="s">
         <v>20</v>
       </c>
       <c r="Q61" t="s">
         <v>20</v>
       </c>
       <c r="R61">
         <v>105.5</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>148</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62">
         <v>2424</v>
       </c>
       <c r="E62" t="s">
         <v>120</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>5</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>75</v>
       </c>
       <c r="K62">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L62" t="s">
         <v>20</v>
       </c>
-      <c r="M62" t="s">
-        <v>20</v>
+      <c r="M62">
+        <v>104.84</v>
       </c>
       <c r="N62" t="s">
         <v>20</v>
       </c>
       <c r="O62" t="s">
         <v>20</v>
       </c>
       <c r="P62" t="s">
         <v>20</v>
       </c>
       <c r="Q62" t="s">
         <v>20</v>
       </c>
       <c r="R62">
         <v>104.84</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
       <c r="C63" t="s">
         <v>141</v>
       </c>
       <c r="E63" t="s">
         <v>82</v>
       </c>
       <c r="F63" t="s">
         <v>29</v>
       </c>
       <c r="G63" t="s">
         <v>35</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
       <c r="I63" t="b">
         <v>0</v>
       </c>
       <c r="J63" t="s">
         <v>75</v>
       </c>
       <c r="K63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L63" t="s">
         <v>20</v>
       </c>
-      <c r="M63" t="s">
-        <v>20</v>
+      <c r="M63">
+        <v>104.7</v>
       </c>
       <c r="N63" t="s">
         <v>20</v>
       </c>
       <c r="O63" t="s">
         <v>20</v>
       </c>
       <c r="P63" t="s">
         <v>20</v>
       </c>
       <c r="Q63" t="s">
         <v>20</v>
       </c>
       <c r="R63">
         <v>104.7</v>
       </c>
     </row>
     <row r="64" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>150</v>
       </c>
       <c r="C64" t="s">
         <v>151</v>
       </c>
       <c r="E64" t="s">
         <v>82</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64" t="s">
         <v>35</v>
       </c>
       <c r="H64">
         <v>12</v>
       </c>
       <c r="I64" t="b">
         <v>0</v>
       </c>
       <c r="J64" t="s">
         <v>75</v>
       </c>
       <c r="K64">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L64" t="s">
         <v>20</v>
       </c>
-      <c r="M64" t="s">
-        <v>20</v>
+      <c r="M64">
+        <v>104.57</v>
       </c>
       <c r="N64" t="s">
         <v>20</v>
       </c>
       <c r="O64" t="s">
         <v>20</v>
       </c>
       <c r="P64" t="s">
         <v>20</v>
       </c>
       <c r="Q64" t="s">
         <v>20</v>
       </c>
       <c r="R64">
         <v>104.57</v>
       </c>
     </row>
     <row r="65" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>152</v>
       </c>
       <c r="C65" t="s">
         <v>153</v>
       </c>
       <c r="D65">
         <v>1901</v>
       </c>
       <c r="E65" t="s">
         <v>111</v>
       </c>
       <c r="F65" t="s">
         <v>55</v>
       </c>
       <c r="G65" t="s">
         <v>35</v>
       </c>
       <c r="H65">
         <v>2</v>
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>75</v>
       </c>
       <c r="K65">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L65" t="s">
         <v>20</v>
       </c>
-      <c r="M65" t="s">
-        <v>20</v>
+      <c r="M65">
+        <v>103.12</v>
       </c>
       <c r="N65" t="s">
         <v>20</v>
       </c>
       <c r="O65" t="s">
         <v>20</v>
       </c>
       <c r="P65" t="s">
         <v>20</v>
       </c>
       <c r="Q65" t="s">
         <v>20</v>
       </c>
       <c r="R65">
         <v>103.12</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>72</v>
       </c>
       <c r="C66" t="s">
         <v>154</v>
       </c>
       <c r="E66" t="s">
         <v>155</v>
       </c>
       <c r="F66" t="s">
         <v>34</v>
       </c>
       <c r="G66" t="s">
         <v>22</v>
       </c>
       <c r="H66">
         <v>12</v>
       </c>
       <c r="I66" t="b">
         <v>0</v>
       </c>
       <c r="J66" t="s">
         <v>75</v>
       </c>
       <c r="K66">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L66" t="s">
         <v>20</v>
       </c>
       <c r="M66" t="s">
         <v>20</v>
       </c>
-      <c r="N66" t="s">
-        <v>20</v>
+      <c r="N66">
+        <v>102.89</v>
       </c>
       <c r="O66" t="s">
         <v>20</v>
       </c>
       <c r="P66" t="s">
         <v>20</v>
       </c>
       <c r="Q66" t="s">
         <v>20</v>
       </c>
       <c r="R66">
         <v>102.89</v>
       </c>
     </row>
     <row r="67" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>156</v>
       </c>
       <c r="C67" t="s">
         <v>86</v>
       </c>
       <c r="E67" t="s">
         <v>155</v>
       </c>
       <c r="F67" t="s">
         <v>34</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>13</v>
       </c>
       <c r="I67" t="b">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>75</v>
       </c>
       <c r="K67">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L67" t="s">
         <v>20</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
-      <c r="N67" t="s">
-        <v>20</v>
+      <c r="N67">
+        <v>102.89</v>
       </c>
       <c r="O67" t="s">
         <v>20</v>
       </c>
       <c r="P67" t="s">
         <v>20</v>
       </c>
       <c r="Q67" t="s">
         <v>20</v>
       </c>
       <c r="R67">
         <v>102.89</v>
       </c>
     </row>
     <row r="68" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68" t="s">
         <v>158</v>
       </c>
       <c r="D68">
         <v>2069</v>
       </c>
       <c r="E68" t="s">
         <v>159</v>
       </c>
       <c r="F68" t="s">
         <v>29</v>
       </c>
       <c r="G68" t="s">
         <v>22</v>
       </c>
       <c r="H68">
         <v>6</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>75</v>
       </c>
       <c r="K68">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L68" t="s">
         <v>20</v>
       </c>
-      <c r="M68" t="s">
-        <v>20</v>
+      <c r="M68">
+        <v>102.51</v>
       </c>
       <c r="N68" t="s">
         <v>20</v>
       </c>
       <c r="O68" t="s">
         <v>20</v>
       </c>
       <c r="P68" t="s">
         <v>20</v>
       </c>
       <c r="Q68" t="s">
         <v>20</v>
       </c>
       <c r="R68">
         <v>102.51</v>
       </c>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>160</v>
       </c>
       <c r="C69" t="s">
         <v>91</v>
       </c>
       <c r="D69">
         <v>1935</v>
       </c>
       <c r="E69" t="s">
         <v>102</v>
       </c>
       <c r="F69" t="s">
         <v>55</v>
       </c>
       <c r="G69" t="s">
         <v>35</v>
       </c>
       <c r="H69">
         <v>3</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>75</v>
       </c>
       <c r="K69">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L69" t="s">
         <v>20</v>
       </c>
-      <c r="M69" t="s">
-        <v>20</v>
+      <c r="M69">
+        <v>102.31</v>
       </c>
       <c r="N69" t="s">
         <v>20</v>
       </c>
       <c r="O69" t="s">
         <v>20</v>
       </c>
       <c r="P69" t="s">
         <v>20</v>
       </c>
       <c r="Q69" t="s">
         <v>20</v>
       </c>
       <c r="R69">
         <v>102.31</v>
       </c>
     </row>
     <row r="70" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>161</v>
       </c>
       <c r="C70" t="s">
@@ -4955,110 +4955,110 @@
       <c r="C71" t="s">
         <v>165</v>
       </c>
       <c r="D71">
         <v>1764</v>
       </c>
       <c r="E71" t="s">
         <v>123</v>
       </c>
       <c r="F71" t="s">
         <v>166</v>
       </c>
       <c r="G71" t="s">
         <v>22</v>
       </c>
       <c r="H71">
         <v>1</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>75</v>
       </c>
       <c r="K71">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L71" t="s">
         <v>20</v>
       </c>
-      <c r="M71" t="s">
-        <v>20</v>
+      <c r="M71">
+        <v>101.4</v>
       </c>
       <c r="N71" t="s">
         <v>20</v>
       </c>
       <c r="O71" t="s">
         <v>20</v>
       </c>
       <c r="P71" t="s">
         <v>20</v>
       </c>
       <c r="Q71" t="s">
         <v>20</v>
       </c>
       <c r="R71">
         <v>101.4</v>
       </c>
     </row>
     <row r="72" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>167</v>
       </c>
       <c r="C72" t="s">
         <v>168</v>
       </c>
       <c r="E72" t="s">
         <v>82</v>
       </c>
       <c r="F72" t="s">
         <v>166</v>
       </c>
       <c r="G72" t="s">
         <v>22</v>
       </c>
       <c r="H72">
         <v>2</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>75</v>
       </c>
       <c r="K72">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L72" t="s">
         <v>20</v>
       </c>
-      <c r="M72" t="s">
-        <v>20</v>
+      <c r="M72">
+        <v>100.91</v>
       </c>
       <c r="N72" t="s">
         <v>20</v>
       </c>
       <c r="O72" t="s">
         <v>20</v>
       </c>
       <c r="P72" t="s">
         <v>20</v>
       </c>
       <c r="Q72" t="s">
         <v>20</v>
       </c>
       <c r="R72">
         <v>100.91</v>
       </c>
     </row>
     <row r="73" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" t="s">
@@ -5170,110 +5170,110 @@
       <c r="C75" t="s">
         <v>91</v>
       </c>
       <c r="D75">
         <v>1934</v>
       </c>
       <c r="E75" t="s">
         <v>102</v>
       </c>
       <c r="F75" t="s">
         <v>90</v>
       </c>
       <c r="G75" t="s">
         <v>35</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>75</v>
       </c>
       <c r="K75">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L75" t="s">
         <v>20</v>
       </c>
-      <c r="M75" t="s">
-        <v>20</v>
+      <c r="M75">
+        <v>100</v>
       </c>
       <c r="N75" t="s">
         <v>20</v>
       </c>
       <c r="O75" t="s">
         <v>20</v>
       </c>
       <c r="P75" t="s">
         <v>20</v>
       </c>
       <c r="Q75" t="s">
         <v>20</v>
       </c>
       <c r="R75">
         <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>76</v>
       </c>
       <c r="C76" t="s">
         <v>173</v>
       </c>
       <c r="E76" t="s">
         <v>174</v>
       </c>
       <c r="F76" t="s">
         <v>90</v>
       </c>
       <c r="G76" t="s">
         <v>22</v>
       </c>
       <c r="H76">
         <v>3</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>75</v>
       </c>
       <c r="K76">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L76" t="s">
         <v>20</v>
       </c>
-      <c r="M76" t="s">
-        <v>20</v>
+      <c r="M76">
+        <v>100</v>
       </c>
       <c r="N76" t="s">
         <v>20</v>
       </c>
       <c r="O76" t="s">
         <v>20</v>
       </c>
       <c r="P76" t="s">
         <v>20</v>
       </c>
       <c r="Q76" t="s">
         <v>20</v>
       </c>
       <c r="R76">
         <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>175</v>
       </c>
       <c r="C77" t="s">
@@ -5332,57 +5332,57 @@
       <c r="C78" t="s">
         <v>179</v>
       </c>
       <c r="D78">
         <v>2025</v>
       </c>
       <c r="E78" t="s">
         <v>180</v>
       </c>
       <c r="F78" t="s">
         <v>166</v>
       </c>
       <c r="G78" t="s">
         <v>35</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>75</v>
       </c>
       <c r="K78">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L78" t="s">
         <v>20</v>
       </c>
-      <c r="M78" t="s">
-        <v>20</v>
+      <c r="M78">
+        <v>100</v>
       </c>
       <c r="N78" t="s">
         <v>20</v>
       </c>
       <c r="O78" t="s">
         <v>20</v>
       </c>
       <c r="P78" t="s">
         <v>20</v>
       </c>
       <c r="Q78" t="s">
         <v>20</v>
       </c>
       <c r="R78">
         <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>93</v>
       </c>
       <c r="C79" t="s">
@@ -5441,57 +5441,57 @@
       <c r="C80" t="s">
         <v>184</v>
       </c>
       <c r="D80">
         <v>1938</v>
       </c>
       <c r="E80" t="s">
         <v>185</v>
       </c>
       <c r="F80" t="s">
         <v>55</v>
       </c>
       <c r="G80" t="s">
         <v>35</v>
       </c>
       <c r="H80">
         <v>4</v>
       </c>
       <c r="I80" t="b">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>75</v>
       </c>
       <c r="K80">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L80" t="s">
         <v>20</v>
       </c>
-      <c r="M80" t="s">
-        <v>20</v>
+      <c r="M80">
+        <v>99.84</v>
       </c>
       <c r="N80" t="s">
         <v>20</v>
       </c>
       <c r="O80" t="s">
         <v>20</v>
       </c>
       <c r="P80" t="s">
         <v>20</v>
       </c>
       <c r="Q80" t="s">
         <v>20</v>
       </c>
       <c r="R80">
         <v>99.84</v>
       </c>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>186</v>
       </c>
       <c r="C81" t="s">
@@ -5603,216 +5603,216 @@
       <c r="B83" t="s">
         <v>138</v>
       </c>
       <c r="C83" t="s">
         <v>189</v>
       </c>
       <c r="E83" t="s">
         <v>155</v>
       </c>
       <c r="F83" t="s">
         <v>44</v>
       </c>
       <c r="G83" t="s">
         <v>35</v>
       </c>
       <c r="H83">
         <v>3</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>75</v>
       </c>
       <c r="K83">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L83" t="s">
         <v>20</v>
       </c>
       <c r="M83" t="s">
         <v>20</v>
       </c>
-      <c r="N83" t="s">
-        <v>20</v>
+      <c r="N83">
+        <v>99.26</v>
       </c>
       <c r="O83" t="s">
         <v>20</v>
       </c>
       <c r="P83" t="s">
         <v>20</v>
       </c>
       <c r="Q83" t="s">
         <v>20</v>
       </c>
       <c r="R83">
         <v>99.26</v>
       </c>
     </row>
     <row r="84" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>190</v>
       </c>
       <c r="C84" t="s">
         <v>191</v>
       </c>
       <c r="E84" t="s">
         <v>82</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
       <c r="G84" t="s">
         <v>35</v>
       </c>
       <c r="H84">
         <v>15</v>
       </c>
       <c r="I84" t="b">
         <v>0</v>
       </c>
       <c r="J84" t="s">
         <v>75</v>
       </c>
       <c r="K84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L84" t="s">
         <v>20</v>
       </c>
-      <c r="M84" t="s">
-        <v>20</v>
+      <c r="M84">
+        <v>99.1</v>
       </c>
       <c r="N84" t="s">
         <v>20</v>
       </c>
       <c r="O84" t="s">
         <v>20</v>
       </c>
       <c r="P84" t="s">
         <v>20</v>
       </c>
       <c r="Q84" t="s">
         <v>20</v>
       </c>
       <c r="R84">
         <v>99.1</v>
       </c>
     </row>
     <row r="85" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>192</v>
       </c>
       <c r="C85" t="s">
         <v>193</v>
       </c>
       <c r="E85" t="s">
         <v>82</v>
       </c>
       <c r="F85" t="s">
         <v>34</v>
       </c>
       <c r="G85" t="s">
         <v>35</v>
       </c>
       <c r="H85">
         <v>16</v>
       </c>
       <c r="I85" t="b">
         <v>0</v>
       </c>
       <c r="J85" t="s">
         <v>75</v>
       </c>
       <c r="K85">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L85" t="s">
         <v>20</v>
       </c>
-      <c r="M85" t="s">
-        <v>20</v>
+      <c r="M85">
+        <v>97.94</v>
       </c>
       <c r="N85" t="s">
         <v>20</v>
       </c>
       <c r="O85" t="s">
         <v>20</v>
       </c>
       <c r="P85" t="s">
         <v>20</v>
       </c>
       <c r="Q85" t="s">
         <v>20</v>
       </c>
       <c r="R85">
         <v>97.94</v>
       </c>
     </row>
     <row r="86" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>194</v>
       </c>
       <c r="C86" t="s">
         <v>195</v>
       </c>
       <c r="E86" t="s">
         <v>196</v>
       </c>
       <c r="F86" t="s">
         <v>166</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>4</v>
       </c>
       <c r="I86" t="b">
         <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>75</v>
       </c>
       <c r="K86">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L86" t="s">
         <v>20</v>
       </c>
-      <c r="M86" t="s">
-        <v>20</v>
+      <c r="M86">
+        <v>97.76</v>
       </c>
       <c r="N86" t="s">
         <v>20</v>
       </c>
       <c r="O86" t="s">
         <v>20</v>
       </c>
       <c r="P86" t="s">
         <v>20</v>
       </c>
       <c r="Q86" t="s">
         <v>20</v>
       </c>
       <c r="R86">
         <v>97.76</v>
       </c>
     </row>
     <row r="87" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>70</v>
       </c>
       <c r="C87" t="s">
@@ -5927,57 +5927,57 @@
       <c r="C89" t="s">
         <v>116</v>
       </c>
       <c r="D89">
         <v>2422</v>
       </c>
       <c r="E89" t="s">
         <v>117</v>
       </c>
       <c r="F89" t="s">
         <v>29</v>
       </c>
       <c r="G89" t="s">
         <v>35</v>
       </c>
       <c r="H89">
         <v>6</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>75</v>
       </c>
       <c r="K89">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L89" t="s">
         <v>20</v>
       </c>
-      <c r="M89" t="s">
-        <v>20</v>
+      <c r="M89">
+        <v>95.77</v>
       </c>
       <c r="N89" t="s">
         <v>20</v>
       </c>
       <c r="O89" t="s">
         <v>20</v>
       </c>
       <c r="P89" t="s">
         <v>20</v>
       </c>
       <c r="Q89" t="s">
         <v>20</v>
       </c>
       <c r="R89">
         <v>95.77</v>
       </c>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>126</v>
       </c>
       <c r="C90" t="s">
@@ -6033,57 +6033,57 @@
       <c r="B91" t="s">
         <v>201</v>
       </c>
       <c r="C91" t="s">
         <v>162</v>
       </c>
       <c r="E91" t="s">
         <v>163</v>
       </c>
       <c r="F91" t="s">
         <v>34</v>
       </c>
       <c r="G91" t="s">
         <v>35</v>
       </c>
       <c r="H91">
         <v>17</v>
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>75</v>
       </c>
       <c r="K91">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L91" t="s">
         <v>20</v>
       </c>
-      <c r="M91" t="s">
-        <v>20</v>
+      <c r="M91">
+        <v>93.64</v>
       </c>
       <c r="N91" t="s">
         <v>20</v>
       </c>
       <c r="O91" t="s">
         <v>20</v>
       </c>
       <c r="P91" t="s">
         <v>20</v>
       </c>
       <c r="Q91" t="s">
         <v>20</v>
       </c>
       <c r="R91">
         <v>93.64</v>
       </c>
     </row>
     <row r="92" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>202</v>
       </c>
       <c r="C92" t="s">
@@ -6142,57 +6142,57 @@
       <c r="C93" t="s">
         <v>184</v>
       </c>
       <c r="D93">
         <v>1939</v>
       </c>
       <c r="E93" t="s">
         <v>185</v>
       </c>
       <c r="F93" t="s">
         <v>44</v>
       </c>
       <c r="G93" t="s">
         <v>35</v>
       </c>
       <c r="H93">
         <v>4</v>
       </c>
       <c r="I93" t="b">
         <v>0</v>
       </c>
       <c r="J93" t="s">
         <v>75</v>
       </c>
       <c r="K93">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L93" t="s">
         <v>20</v>
       </c>
-      <c r="M93" t="s">
-        <v>20</v>
+      <c r="M93">
+        <v>93.28</v>
       </c>
       <c r="N93" t="s">
         <v>20</v>
       </c>
       <c r="O93" t="s">
         <v>20</v>
       </c>
       <c r="P93" t="s">
         <v>20</v>
       </c>
       <c r="Q93" t="s">
         <v>20</v>
       </c>
       <c r="R93">
         <v>93.28</v>
       </c>
     </row>
     <row r="94" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>204</v>
       </c>
       <c r="C94" t="s">
@@ -6248,57 +6248,57 @@
       <c r="B95" t="s">
         <v>205</v>
       </c>
       <c r="C95" t="s">
         <v>206</v>
       </c>
       <c r="E95" t="s">
         <v>207</v>
       </c>
       <c r="F95" t="s">
         <v>55</v>
       </c>
       <c r="G95" t="s">
         <v>22</v>
       </c>
       <c r="H95">
         <v>10</v>
       </c>
       <c r="I95" t="b">
         <v>0</v>
       </c>
       <c r="J95" t="s">
         <v>75</v>
       </c>
       <c r="K95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L95" t="s">
         <v>20</v>
       </c>
-      <c r="M95" t="s">
-        <v>20</v>
+      <c r="M95">
+        <v>92.21</v>
       </c>
       <c r="N95" t="s">
         <v>20</v>
       </c>
       <c r="O95" t="s">
         <v>20</v>
       </c>
       <c r="P95" t="s">
         <v>20</v>
       </c>
       <c r="Q95" t="s">
         <v>20</v>
       </c>
       <c r="R95">
         <v>92.21</v>
       </c>
     </row>
     <row r="96" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>70</v>
       </c>
       <c r="C96" t="s">
@@ -6407,60 +6407,60 @@
       <c r="B98" t="s">
         <v>212</v>
       </c>
       <c r="C98" t="s">
         <v>189</v>
       </c>
       <c r="E98" t="s">
         <v>155</v>
       </c>
       <c r="F98" t="s">
         <v>34</v>
       </c>
       <c r="G98" t="s">
         <v>22</v>
       </c>
       <c r="H98">
         <v>16</v>
       </c>
       <c r="I98" t="b">
         <v>0</v>
       </c>
       <c r="J98" t="s">
         <v>75</v>
       </c>
       <c r="K98">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L98" t="s">
         <v>20</v>
       </c>
       <c r="M98" t="s">
         <v>20</v>
       </c>
-      <c r="N98" t="s">
-        <v>20</v>
+      <c r="N98">
+        <v>89.88</v>
       </c>
       <c r="O98" t="s">
         <v>20</v>
       </c>
       <c r="P98" t="s">
         <v>20</v>
       </c>
       <c r="Q98" t="s">
         <v>20</v>
       </c>
       <c r="R98">
         <v>89.88</v>
       </c>
     </row>
     <row r="99" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>213</v>
       </c>
       <c r="C99" t="s">
         <v>46</v>
       </c>
       <c r="E99" t="s">
@@ -6725,57 +6725,57 @@
       <c r="B104" t="s">
         <v>175</v>
       </c>
       <c r="C104" t="s">
         <v>220</v>
       </c>
       <c r="E104" t="s">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>44</v>
       </c>
       <c r="G104" t="s">
         <v>22</v>
       </c>
       <c r="H104">
         <v>12</v>
       </c>
       <c r="I104" t="b">
         <v>0</v>
       </c>
       <c r="J104" t="s">
         <v>75</v>
       </c>
       <c r="K104">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L104" t="s">
         <v>20</v>
       </c>
-      <c r="M104" t="s">
-        <v>20</v>
+      <c r="M104">
+        <v>85.05</v>
       </c>
       <c r="N104" t="s">
         <v>20</v>
       </c>
       <c r="O104" t="s">
         <v>20</v>
       </c>
       <c r="P104" t="s">
         <v>20</v>
       </c>
       <c r="Q104" t="s">
         <v>20</v>
       </c>
       <c r="R104">
         <v>85.05</v>
       </c>
     </row>
     <row r="105" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>221</v>
       </c>
       <c r="C105" t="s">
@@ -6831,113 +6831,113 @@
       <c r="B106" t="s">
         <v>222</v>
       </c>
       <c r="C106" t="s">
         <v>223</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>21</v>
       </c>
       <c r="G106" t="s">
         <v>22</v>
       </c>
       <c r="H106">
         <v>10</v>
       </c>
       <c r="I106" t="b">
         <v>0</v>
       </c>
       <c r="J106" t="s">
         <v>75</v>
       </c>
       <c r="K106">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L106" t="s">
         <v>20</v>
       </c>
       <c r="M106" t="s">
         <v>20</v>
       </c>
-      <c r="N106" t="s">
-        <v>20</v>
+      <c r="N106">
+        <v>83.52</v>
       </c>
       <c r="O106" t="s">
         <v>20</v>
       </c>
       <c r="P106" t="s">
         <v>20</v>
       </c>
       <c r="Q106" t="s">
         <v>20</v>
       </c>
       <c r="R106">
         <v>83.52</v>
       </c>
     </row>
     <row r="107" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>224</v>
       </c>
       <c r="C107" t="s">
         <v>223</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>21</v>
       </c>
       <c r="G107" t="s">
         <v>35</v>
       </c>
       <c r="H107">
         <v>4</v>
       </c>
       <c r="I107" t="b">
         <v>0</v>
       </c>
       <c r="J107" t="s">
         <v>75</v>
       </c>
       <c r="K107">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L107" t="s">
         <v>20</v>
       </c>
       <c r="M107" t="s">
         <v>20</v>
       </c>
-      <c r="N107" t="s">
-        <v>20</v>
+      <c r="N107">
+        <v>83.06</v>
       </c>
       <c r="O107" t="s">
         <v>20</v>
       </c>
       <c r="P107" t="s">
         <v>20</v>
       </c>
       <c r="Q107" t="s">
         <v>20</v>
       </c>
       <c r="R107">
         <v>83.06</v>
       </c>
     </row>
     <row r="108" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>132</v>
       </c>
       <c r="C108" t="s">
         <v>225</v>
       </c>
       <c r="E108" t="s">
@@ -7046,110 +7046,110 @@
       <c r="B110" t="s">
         <v>228</v>
       </c>
       <c r="C110" t="s">
         <v>133</v>
       </c>
       <c r="E110" t="s">
         <v>20</v>
       </c>
       <c r="F110" t="s">
         <v>29</v>
       </c>
       <c r="G110" t="s">
         <v>22</v>
       </c>
       <c r="H110">
         <v>8</v>
       </c>
       <c r="I110" t="b">
         <v>0</v>
       </c>
       <c r="J110" t="s">
         <v>75</v>
       </c>
       <c r="K110">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L110" t="s">
         <v>20</v>
       </c>
-      <c r="M110" t="s">
-        <v>20</v>
+      <c r="M110">
+        <v>81.45</v>
       </c>
       <c r="N110" t="s">
         <v>20</v>
       </c>
       <c r="O110" t="s">
         <v>20</v>
       </c>
       <c r="P110" t="s">
         <v>20</v>
       </c>
       <c r="Q110" t="s">
         <v>20</v>
       </c>
       <c r="R110">
         <v>81.45</v>
       </c>
     </row>
     <row r="111" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>229</v>
       </c>
       <c r="C111" t="s">
         <v>193</v>
       </c>
       <c r="E111" t="s">
         <v>82</v>
       </c>
       <c r="F111" t="s">
         <v>34</v>
       </c>
       <c r="G111" t="s">
         <v>35</v>
       </c>
       <c r="H111">
         <v>22</v>
       </c>
       <c r="I111" t="b">
         <v>0</v>
       </c>
       <c r="J111" t="s">
         <v>75</v>
       </c>
       <c r="K111">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L111" t="s">
         <v>20</v>
       </c>
-      <c r="M111" t="s">
-        <v>20</v>
+      <c r="M111">
+        <v>77.31</v>
       </c>
       <c r="N111" t="s">
         <v>20</v>
       </c>
       <c r="O111" t="s">
         <v>20</v>
       </c>
       <c r="P111" t="s">
         <v>20</v>
       </c>
       <c r="Q111" t="s">
         <v>20</v>
       </c>
       <c r="R111">
         <v>77.31</v>
       </c>
     </row>
     <row r="112" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>230</v>
       </c>
       <c r="C112" t="s">
@@ -7258,57 +7258,57 @@
       <c r="B114" t="s">
         <v>232</v>
       </c>
       <c r="C114" t="s">
         <v>173</v>
       </c>
       <c r="E114" t="s">
         <v>174</v>
       </c>
       <c r="F114" t="s">
         <v>44</v>
       </c>
       <c r="G114" t="s">
         <v>22</v>
       </c>
       <c r="H114">
         <v>14</v>
       </c>
       <c r="I114" t="b">
         <v>0</v>
       </c>
       <c r="J114" t="s">
         <v>75</v>
       </c>
       <c r="K114">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L114" t="s">
         <v>20</v>
       </c>
-      <c r="M114" t="s">
-        <v>20</v>
+      <c r="M114">
+        <v>73.83</v>
       </c>
       <c r="N114" t="s">
         <v>20</v>
       </c>
       <c r="O114" t="s">
         <v>20</v>
       </c>
       <c r="P114" t="s">
         <v>20</v>
       </c>
       <c r="Q114" t="s">
         <v>20</v>
       </c>
       <c r="R114">
         <v>73.83</v>
       </c>
     </row>
     <row r="115" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>233</v>
       </c>
       <c r="C115" t="s">
@@ -7367,60 +7367,60 @@
       <c r="B116" t="s">
         <v>235</v>
       </c>
       <c r="C116" t="s">
         <v>236</v>
       </c>
       <c r="E116" t="s">
         <v>155</v>
       </c>
       <c r="F116" t="s">
         <v>34</v>
       </c>
       <c r="G116" t="s">
         <v>35</v>
       </c>
       <c r="H116">
         <v>23</v>
       </c>
       <c r="I116" t="b">
         <v>0</v>
       </c>
       <c r="J116" t="s">
         <v>75</v>
       </c>
       <c r="K116">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L116" t="s">
         <v>20</v>
       </c>
       <c r="M116" t="s">
         <v>20</v>
       </c>
-      <c r="N116" t="s">
-        <v>20</v>
+      <c r="N116">
+        <v>68.27</v>
       </c>
       <c r="O116" t="s">
         <v>20</v>
       </c>
       <c r="P116" t="s">
         <v>20</v>
       </c>
       <c r="Q116" t="s">
         <v>20</v>
       </c>
       <c r="R116">
         <v>68.27</v>
       </c>
     </row>
     <row r="117" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>237</v>
       </c>
       <c r="C117" t="s">
         <v>170</v>
       </c>
       <c r="E117" t="s">
@@ -7529,57 +7529,57 @@
       <c r="B119" t="s">
         <v>239</v>
       </c>
       <c r="C119" t="s">
         <v>220</v>
       </c>
       <c r="E119" t="s">
         <v>20</v>
       </c>
       <c r="F119" t="s">
         <v>34</v>
       </c>
       <c r="G119" t="s">
         <v>22</v>
       </c>
       <c r="H119">
         <v>19</v>
       </c>
       <c r="I119" t="b">
         <v>0</v>
       </c>
       <c r="J119" t="s">
         <v>75</v>
       </c>
       <c r="K119">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L119" t="s">
         <v>20</v>
       </c>
-      <c r="M119" t="s">
-        <v>20</v>
+      <c r="M119">
+        <v>62</v>
       </c>
       <c r="N119" t="s">
         <v>20</v>
       </c>
       <c r="O119" t="s">
         <v>20</v>
       </c>
       <c r="P119" t="s">
         <v>20</v>
       </c>
       <c r="Q119" t="s">
         <v>20</v>
       </c>
       <c r="R119">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">