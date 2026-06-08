--- v0 (2026-04-19)
+++ v1 (2026-06-08)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="677" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="90">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -64,405 +64,264 @@
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Allt Wen Juniors</t>
   </si>
   <si>
     <t>Ras Moel Wnion Juniors</t>
   </si>
   <si>
     <t>Moel-y-Gamelin Junior races</t>
   </si>
   <si>
     <t>Moel Eilio Juniors</t>
   </si>
   <si>
     <t>Rasys Cedris /Wales Junior Champs</t>
   </si>
   <si>
     <t>Mynydd Twr/Holyhead Mountain Juniors</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
-    <t>George</t>
+    <t>Finn</t>
+  </si>
+  <si>
+    <t>Shanahan</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>U8</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>Enya</t>
+  </si>
+  <si>
+    <t>Maguire</t>
+  </si>
+  <si>
+    <t>GOG Triathlon</t>
+  </si>
+  <si>
+    <t>U12</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>Preston-Marriot</t>
+  </si>
+  <si>
+    <t>Denbigh Harriers</t>
+  </si>
+  <si>
+    <t>Hugo</t>
+  </si>
+  <si>
+    <t>Lamberton</t>
+  </si>
+  <si>
+    <t>Rhedwyr Eryri Harriers</t>
+  </si>
+  <si>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>Elliott</t>
+  </si>
+  <si>
+    <t>Steele-Jones</t>
+  </si>
+  <si>
+    <t>Menai T&amp;F</t>
+  </si>
+  <si>
+    <t>Heidi</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Reid</t>
+  </si>
+  <si>
+    <t>Madeleine</t>
+  </si>
+  <si>
+    <t>Fata</t>
+  </si>
+  <si>
+    <t>Colwyn Bay</t>
+  </si>
+  <si>
+    <t>Denny</t>
+  </si>
+  <si>
+    <t>Tecwyn</t>
+  </si>
+  <si>
+    <t>U10</t>
+  </si>
+  <si>
+    <t>Sky</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Seren</t>
+  </si>
+  <si>
+    <t>Hunnisett</t>
+  </si>
+  <si>
+    <t>Mari</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>Bethan</t>
+  </si>
+  <si>
+    <t>Billington</t>
+  </si>
+  <si>
+    <t>U20</t>
+  </si>
+  <si>
+    <t>Lexi</t>
+  </si>
+  <si>
+    <t>Finley</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>West Cheshire</t>
+  </si>
+  <si>
+    <t>U16</t>
+  </si>
+  <si>
+    <t>Hamish</t>
+  </si>
+  <si>
+    <t>Loffill</t>
+  </si>
+  <si>
+    <t>Clwydian Range Runners</t>
+  </si>
+  <si>
+    <t>Casi</t>
+  </si>
+  <si>
+    <t>Duller</t>
+  </si>
+  <si>
+    <t>Colwyn Bay Athletics club</t>
+  </si>
+  <si>
+    <t>U18</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Bissett</t>
+  </si>
+  <si>
+    <t>Annabelle</t>
+  </si>
+  <si>
+    <t>Watson</t>
+  </si>
+  <si>
+    <t>Gwen</t>
+  </si>
+  <si>
+    <t>Blanford-Elliott</t>
+  </si>
+  <si>
+    <t>Iwan</t>
+  </si>
+  <si>
+    <t>Platts</t>
+  </si>
+  <si>
+    <t>Warriors</t>
+  </si>
+  <si>
+    <t>Tegid</t>
+  </si>
+  <si>
+    <t>Usherwood-Gaffey</t>
+  </si>
+  <si>
+    <t>Elin</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Aneia</t>
+  </si>
+  <si>
+    <t>Tomas</t>
+  </si>
+  <si>
+    <t>Booth</t>
+  </si>
+  <si>
+    <t>Kestin</t>
+  </si>
+  <si>
+    <t>Esme</t>
   </si>
   <si>
     <t>Hughes</t>
   </si>
   <si>
-    <t>Wrexham AAC</t>
-[...94 lines deleted...]
-  <si>
     <t>Jacob</t>
-  </si>
-[...250 lines deleted...]
-    <t>Thomas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -799,51 +658,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:R31"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -860,3390 +719,1666 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
-        <v>1933</v>
+        <v>2505</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L2">
-        <v>132.6</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>93.66</v>
+      </c>
+      <c r="M2">
+        <v>78.32</v>
       </c>
       <c r="N2">
-        <v>117.4</v>
+        <v>106.65</v>
       </c>
       <c r="O2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q2" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R2">
-        <v>250</v>
+        <v>278.63</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3">
+        <v>2235</v>
+      </c>
+      <c r="E3" t="s">
         <v>25</v>
       </c>
-      <c r="C3" t="s">
+      <c r="F3" t="s">
         <v>26</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>0</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K3">
         <v>2</v>
       </c>
-      <c r="L3">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="L3" t="s">
+        <v>20</v>
+      </c>
+      <c r="M3">
+        <v>102.35</v>
       </c>
       <c r="N3">
-        <v>107.92</v>
+        <v>100</v>
       </c>
       <c r="O3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q3" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R3">
-        <v>229.98</v>
+        <v>202.35</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>1935</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G4" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I4" t="b">
         <v>0</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K4">
         <v>2</v>
       </c>
       <c r="L4">
-        <v>114.75</v>
-[...5 lines deleted...]
-        <v>114.86</v>
+        <v>85.41</v>
+      </c>
+      <c r="M4">
+        <v>90.07</v>
+      </c>
+      <c r="N4" t="s">
+        <v>20</v>
       </c>
       <c r="O4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q4" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R4">
-        <v>229.61</v>
+        <v>175.48</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C5" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>0</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K5">
         <v>2</v>
       </c>
       <c r="L5">
-        <v>98.41</v>
-[...5 lines deleted...]
-        <v>118.32</v>
+        <v>88.73</v>
+      </c>
+      <c r="M5">
+        <v>78.07</v>
+      </c>
+      <c r="N5" t="s">
+        <v>20</v>
       </c>
       <c r="O5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q5" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R5">
-        <v>216.73</v>
+        <v>166.8</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>2069</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I6" t="b">
         <v>0</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L6">
-        <v>106.56</v>
+        <v>112.2</v>
       </c>
       <c r="M6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>106.37</v>
+        <v>20</v>
+      </c>
+      <c r="N6" t="s">
+        <v>20</v>
       </c>
       <c r="O6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R6">
-        <v>212.93</v>
+        <v>112.2</v>
       </c>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>6</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I7" t="b">
         <v>0</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L7">
-        <v>96.33</v>
+        <v>110.34</v>
       </c>
       <c r="M7" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>106.18</v>
+        <v>20</v>
+      </c>
+      <c r="N7" t="s">
+        <v>20</v>
       </c>
       <c r="O7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R7">
-        <v>202.51</v>
+        <v>110.34</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>7</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G8" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H8">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I8" t="b">
         <v>0</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K8">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L8">
-        <v>101.83</v>
+        <v>109.26</v>
       </c>
       <c r="M8" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>20</v>
+      </c>
+      <c r="N8" t="s">
+        <v>20</v>
       </c>
       <c r="O8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R8">
-        <v>201.83</v>
+        <v>109.26</v>
       </c>
     </row>
     <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9">
-        <v>2434</v>
+        <v>2515</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H9">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I9" t="b">
         <v>0</v>
       </c>
       <c r="J9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L9">
-        <v>100.97</v>
+        <v>108.47</v>
       </c>
       <c r="M9" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>20</v>
+      </c>
+      <c r="N9" t="s">
+        <v>20</v>
       </c>
       <c r="O9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R9">
-        <v>199.97</v>
+        <v>108.47</v>
       </c>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>1988</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I10" t="b">
         <v>0</v>
       </c>
       <c r="J10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L10">
-        <v>97.76</v>
+        <v>107.26</v>
       </c>
       <c r="M10" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>100.72</v>
+        <v>20</v>
+      </c>
+      <c r="N10" t="s">
+        <v>20</v>
       </c>
       <c r="O10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R10">
-        <v>198.48</v>
+        <v>107.26</v>
       </c>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>2422</v>
+        <v>40</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="G11" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="b">
         <v>0</v>
       </c>
       <c r="J11" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L11">
-        <v>97.9</v>
+        <v>103.34</v>
       </c>
       <c r="M11" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>94.5</v>
+        <v>20</v>
+      </c>
+      <c r="N11" t="s">
+        <v>20</v>
       </c>
       <c r="O11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q11" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R11">
-        <v>192.4</v>
+        <v>103.34</v>
       </c>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
         <v>50</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="G12" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H12">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I12" t="b">
         <v>0</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K12">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L12">
-        <v>92.27</v>
+        <v>103.05</v>
       </c>
       <c r="M12" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>20</v>
+      </c>
+      <c r="N12" t="s">
+        <v>20</v>
       </c>
       <c r="O12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R12">
-        <v>192.27</v>
+        <v>103.05</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" t="s">
         <v>52</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H13">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I13" t="b">
         <v>0</v>
       </c>
       <c r="J13" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K13">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>93.04</v>
+        <v>1</v>
+      </c>
+      <c r="L13" t="s">
+        <v>20</v>
+      </c>
+      <c r="M13">
+        <v>102.92</v>
+      </c>
+      <c r="N13" t="s">
+        <v>20</v>
       </c>
       <c r="O13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R13">
-        <v>172.17</v>
+        <v>102.92</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14">
-        <v>2390</v>
+        <v>2422</v>
       </c>
       <c r="E14" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" t="s">
         <v>27</v>
       </c>
-      <c r="F14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I14" t="b">
         <v>0</v>
       </c>
       <c r="J14" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K14">
         <v>1</v>
       </c>
       <c r="L14">
-        <v>129.25</v>
+        <v>102.48</v>
       </c>
       <c r="M14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R14">
-        <v>129.25</v>
+        <v>102.48</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="D15">
-        <v>1987</v>
+        <v>2025</v>
       </c>
       <c r="E15" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>0</v>
       </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K15">
         <v>1</v>
       </c>
-      <c r="L15" t="s">
-        <v>24</v>
+      <c r="L15">
+        <v>100</v>
       </c>
       <c r="M15" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>127.47</v>
+        <v>20</v>
+      </c>
+      <c r="N15" t="s">
+        <v>20</v>
       </c>
       <c r="O15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q15" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R15">
-        <v>127.47</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H16">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I16" t="b">
         <v>0</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K16">
         <v>1</v>
       </c>
       <c r="L16">
-        <v>120.02</v>
+        <v>100</v>
       </c>
       <c r="M16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q16" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R16">
-        <v>120.02</v>
+        <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
-      <c r="D17">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>61</v>
       </c>
       <c r="F17" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="b">
         <v>0</v>
       </c>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K17">
         <v>1</v>
       </c>
-      <c r="L17">
-        <v>119.06</v>
+      <c r="L17" t="s">
+        <v>20</v>
       </c>
       <c r="M17" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="N17">
+        <v>100</v>
       </c>
       <c r="O17" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P17" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q17" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R17">
-        <v>119.06</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18">
-        <v>1978</v>
+        <v>2069</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G18" t="s">
         <v>22</v>
       </c>
       <c r="H18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I18" t="b">
         <v>0</v>
       </c>
       <c r="J18" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K18">
         <v>1</v>
       </c>
       <c r="L18">
-        <v>118.75</v>
+        <v>98.26</v>
       </c>
       <c r="M18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q18" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R18">
-        <v>118.75</v>
+        <v>98.26</v>
       </c>
     </row>
     <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>69</v>
       </c>
       <c r="G19" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H19">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="I19" t="b">
         <v>0</v>
       </c>
       <c r="J19" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K19">
         <v>1</v>
       </c>
       <c r="L19">
-        <v>116</v>
+        <v>97.13</v>
       </c>
       <c r="M19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q19" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R19">
-        <v>116</v>
+        <v>97.13</v>
       </c>
     </row>
     <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="D20">
-        <v>1991</v>
+        <v>2557</v>
       </c>
       <c r="E20" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I20" t="b">
         <v>0</v>
       </c>
       <c r="J20" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K20">
         <v>1</v>
       </c>
-      <c r="L20">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="L20" t="s">
+        <v>20</v>
+      </c>
+      <c r="M20">
+        <v>97.06</v>
       </c>
       <c r="N20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q20" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R20">
-        <v>113.82</v>
+        <v>97.06</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
+        <v>20</v>
+      </c>
+      <c r="F21" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" t="s">
         <v>27</v>
       </c>
-      <c r="F21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H21">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I21" t="b">
         <v>0</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K21">
         <v>1</v>
       </c>
       <c r="L21">
-        <v>112.89</v>
+        <v>96.5</v>
       </c>
       <c r="M21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q21" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R21">
-        <v>112.89</v>
+        <v>96.5</v>
       </c>
     </row>
     <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22">
+        <v>49</v>
+      </c>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" t="s">
         <v>21</v>
       </c>
-      <c r="B22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H22">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I22" t="b">
         <v>0</v>
       </c>
       <c r="J22" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K22">
         <v>1</v>
       </c>
       <c r="L22" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>112.53</v>
+        <v>20</v>
+      </c>
+      <c r="M22">
+        <v>94.92</v>
+      </c>
+      <c r="N22" t="s">
+        <v>20</v>
       </c>
       <c r="O22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q22" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R22">
-        <v>112.53</v>
+        <v>94.92</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C23" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="E23" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F23" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I23" t="b">
         <v>0</v>
       </c>
       <c r="J23" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K23">
         <v>1</v>
       </c>
-      <c r="L23">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="L23" t="s">
+        <v>20</v>
+      </c>
+      <c r="M23">
+        <v>94.7</v>
       </c>
       <c r="N23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q23" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R23">
-        <v>112.07</v>
+        <v>94.7</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
-        <v>75</v>
+        <v>50</v>
       </c>
       <c r="C24" t="s">
-        <v>76</v>
+        <v>77</v>
+      </c>
+      <c r="D24">
+        <v>2434</v>
       </c>
       <c r="E24" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="F24" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I24" t="b">
         <v>0</v>
       </c>
       <c r="J24" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24">
-        <v>110.18</v>
+        <v>94.4</v>
       </c>
       <c r="M24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R24">
-        <v>110.18</v>
+        <v>94.4</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="B25" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="C25" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F25" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K25">
         <v>1</v>
       </c>
-      <c r="L25">
-        <v>110.04</v>
+      <c r="L25" t="s">
+        <v>20</v>
       </c>
       <c r="M25" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="N25">
+        <v>94.13</v>
       </c>
       <c r="O25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R25">
-        <v>110.04</v>
+        <v>94.13</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>74</v>
+        <v>82</v>
+      </c>
+      <c r="D26">
+        <v>2511</v>
       </c>
       <c r="E26" t="s">
+        <v>45</v>
+      </c>
+      <c r="F26" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" t="s">
         <v>27</v>
       </c>
-      <c r="F26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26">
-        <v>107.71</v>
+        <v>94.07</v>
       </c>
       <c r="M26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q26" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R26">
-        <v>107.71</v>
+        <v>94.07</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="B27" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>1950</v>
+        <v>67</v>
       </c>
       <c r="E27" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="G27" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H27">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="I27" t="b">
         <v>0</v>
       </c>
       <c r="J27" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K27">
         <v>1</v>
       </c>
-      <c r="L27" t="s">
-        <v>24</v>
+      <c r="L27">
+        <v>90.7</v>
       </c>
       <c r="M27" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>107.35</v>
+        <v>20</v>
+      </c>
+      <c r="N27" t="s">
+        <v>20</v>
       </c>
       <c r="O27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q27" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R27">
-        <v>107.35</v>
+        <v>90.7</v>
       </c>
     </row>
     <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="F28" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
-      <c r="L28">
-        <v>106.88</v>
+      <c r="L28" t="s">
+        <v>20</v>
       </c>
       <c r="M28" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>20</v>
+      </c>
+      <c r="N28">
+        <v>84.99</v>
       </c>
       <c r="O28" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P28" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q28" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R28">
-        <v>106.88</v>
+        <v>84.99</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="B29" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>1938</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="F29" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G29" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H29">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I29" t="b">
         <v>0</v>
       </c>
       <c r="J29" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K29">
         <v>1</v>
       </c>
       <c r="L29">
-        <v>106.23</v>
+        <v>84.86</v>
       </c>
       <c r="M29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q29" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R29">
-        <v>106.23</v>
+        <v>84.86</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="B30" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>1901</v>
+        <v>88</v>
       </c>
       <c r="E30" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G30" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H30">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I30" t="b">
         <v>0</v>
       </c>
       <c r="J30" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30">
-        <v>104.24</v>
+        <v>84.8</v>
       </c>
       <c r="M30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R30">
-        <v>104.24</v>
+        <v>84.8</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="B31" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C31" t="s">
-        <v>69</v>
+        <v>77</v>
+      </c>
+      <c r="D31">
+        <v>2435</v>
       </c>
       <c r="E31" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31">
-        <v>104.21</v>
+        <v>73.98</v>
       </c>
       <c r="M31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="N31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="O31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="P31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="Q31" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="R31">
-        <v>104.21</v>
-[...1693 lines deleted...]
-        <v>77.11</v>
+        <v>73.98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">