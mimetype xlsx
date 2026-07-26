--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="343" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="90">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -1450,66 +1450,66 @@
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15">
         <v>2025</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>57</v>
       </c>
       <c r="G15" t="s">
         <v>27</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>28</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15">
         <v>100</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15" t="s">
         <v>20</v>
       </c>
       <c r="O15" t="s">
         <v>20</v>
       </c>
-      <c r="P15" t="s">
-        <v>20</v>
+      <c r="P15">
+        <v>100</v>
       </c>
       <c r="Q15" t="s">
         <v>20</v>
       </c>
       <c r="R15">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">