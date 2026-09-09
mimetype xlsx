--- v2 (2026-07-26)
+++ v3 (2026-09-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="90">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -749,219 +749,219 @@
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
         <v>2505</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L2">
         <v>93.66</v>
       </c>
-      <c r="M2">
-[...3 lines deleted...]
-        <v>106.65</v>
+      <c r="M2" t="s">
+        <v>20</v>
+      </c>
+      <c r="N2" t="s">
+        <v>20</v>
       </c>
       <c r="O2" t="s">
         <v>20</v>
       </c>
       <c r="P2" t="s">
         <v>20</v>
       </c>
       <c r="Q2" t="s">
         <v>20</v>
       </c>
       <c r="R2">
         <v>278.63</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
         <v>2235</v>
       </c>
       <c r="E3" t="s">
         <v>25</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="b">
         <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L3" t="s">
         <v>20</v>
       </c>
-      <c r="M3">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="M3" t="s">
+        <v>20</v>
+      </c>
+      <c r="N3" t="s">
+        <v>20</v>
       </c>
       <c r="O3" t="s">
         <v>20</v>
       </c>
       <c r="P3" t="s">
         <v>20</v>
       </c>
       <c r="Q3" t="s">
         <v>20</v>
       </c>
       <c r="R3">
         <v>202.35</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4">
         <v>6</v>
       </c>
       <c r="I4" t="b">
         <v>0</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L4">
         <v>85.41</v>
       </c>
-      <c r="M4">
-        <v>90.07</v>
+      <c r="M4" t="s">
+        <v>20</v>
       </c>
       <c r="N4" t="s">
         <v>20</v>
       </c>
       <c r="O4" t="s">
         <v>20</v>
       </c>
       <c r="P4" t="s">
         <v>20</v>
       </c>
       <c r="Q4" t="s">
         <v>20</v>
       </c>
       <c r="R4">
         <v>175.48</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>29</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L5">
         <v>88.73</v>
       </c>
-      <c r="M5">
-        <v>78.07</v>
+      <c r="M5" t="s">
+        <v>20</v>
       </c>
       <c r="N5" t="s">
         <v>20</v>
       </c>
       <c r="O5" t="s">
         <v>20</v>
       </c>
       <c r="P5" t="s">
         <v>20</v>
       </c>
       <c r="Q5" t="s">
         <v>20</v>
       </c>
       <c r="R5">
         <v>166.8</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
@@ -1338,57 +1338,57 @@
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>20</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>27</v>
       </c>
       <c r="H13">
         <v>3</v>
       </c>
       <c r="I13" t="b">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>28</v>
       </c>
       <c r="K13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L13" t="s">
         <v>20</v>
       </c>
-      <c r="M13">
-        <v>102.92</v>
+      <c r="M13" t="s">
+        <v>20</v>
       </c>
       <c r="N13" t="s">
         <v>20</v>
       </c>
       <c r="O13" t="s">
         <v>20</v>
       </c>
       <c r="P13" t="s">
         <v>20</v>
       </c>
       <c r="Q13" t="s">
         <v>20</v>
       </c>
       <c r="R13">
         <v>102.92</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
@@ -1556,60 +1556,60 @@
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="E17" t="s">
         <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>62</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
       <c r="I17" t="b">
         <v>0</v>
       </c>
       <c r="J17" t="s">
         <v>28</v>
       </c>
       <c r="K17">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L17" t="s">
         <v>20</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
-      <c r="N17">
-        <v>100</v>
+      <c r="N17" t="s">
+        <v>20</v>
       </c>
       <c r="O17" t="s">
         <v>20</v>
       </c>
       <c r="P17" t="s">
         <v>20</v>
       </c>
       <c r="Q17" t="s">
         <v>20</v>
       </c>
       <c r="R17">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>45</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18">
@@ -1721,57 +1721,57 @@
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20">
         <v>2557</v>
       </c>
       <c r="E20" t="s">
         <v>45</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>6</v>
       </c>
       <c r="I20" t="b">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>28</v>
       </c>
       <c r="K20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L20" t="s">
         <v>20</v>
       </c>
-      <c r="M20">
-        <v>97.06</v>
+      <c r="M20" t="s">
+        <v>20</v>
       </c>
       <c r="N20" t="s">
         <v>20</v>
       </c>
       <c r="O20" t="s">
         <v>20</v>
       </c>
       <c r="P20" t="s">
         <v>20</v>
       </c>
       <c r="Q20" t="s">
         <v>20</v>
       </c>
       <c r="R20">
         <v>97.06</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>48</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" t="s">
@@ -1827,110 +1827,110 @@
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>27</v>
       </c>
       <c r="H22">
         <v>5</v>
       </c>
       <c r="I22" t="b">
         <v>0</v>
       </c>
       <c r="J22" t="s">
         <v>28</v>
       </c>
       <c r="K22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L22" t="s">
         <v>20</v>
       </c>
-      <c r="M22">
-        <v>94.92</v>
+      <c r="M22" t="s">
+        <v>20</v>
       </c>
       <c r="N22" t="s">
         <v>20</v>
       </c>
       <c r="O22" t="s">
         <v>20</v>
       </c>
       <c r="P22" t="s">
         <v>20</v>
       </c>
       <c r="Q22" t="s">
         <v>20</v>
       </c>
       <c r="R22">
         <v>94.92</v>
       </c>
     </row>
     <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="E23" t="s">
         <v>20</v>
       </c>
       <c r="F23" t="s">
         <v>35</v>
       </c>
       <c r="G23" t="s">
         <v>22</v>
       </c>
       <c r="H23">
         <v>7</v>
       </c>
       <c r="I23" t="b">
         <v>0</v>
       </c>
       <c r="J23" t="s">
         <v>28</v>
       </c>
       <c r="K23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L23" t="s">
         <v>20</v>
       </c>
-      <c r="M23">
-        <v>94.7</v>
+      <c r="M23" t="s">
+        <v>20</v>
       </c>
       <c r="N23" t="s">
         <v>20</v>
       </c>
       <c r="O23" t="s">
         <v>20</v>
       </c>
       <c r="P23" t="s">
         <v>20</v>
       </c>
       <c r="Q23" t="s">
         <v>20</v>
       </c>
       <c r="R23">
         <v>94.7</v>
       </c>
     </row>
     <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>50</v>
       </c>
       <c r="C24" t="s">
@@ -1989,60 +1989,60 @@
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" t="s">
         <v>80</v>
       </c>
       <c r="E25" t="s">
         <v>20</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>22</v>
       </c>
       <c r="H25">
         <v>4</v>
       </c>
       <c r="I25" t="b">
         <v>0</v>
       </c>
       <c r="J25" t="s">
         <v>28</v>
       </c>
       <c r="K25">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L25" t="s">
         <v>20</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
-      <c r="N25">
-        <v>94.13</v>
+      <c r="N25" t="s">
+        <v>20</v>
       </c>
       <c r="O25" t="s">
         <v>20</v>
       </c>
       <c r="P25" t="s">
         <v>20</v>
       </c>
       <c r="Q25" t="s">
         <v>20</v>
       </c>
       <c r="R25">
         <v>94.13</v>
       </c>
     </row>
     <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>53</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26">
@@ -2151,60 +2151,60 @@
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>61</v>
       </c>
       <c r="F28" t="s">
         <v>35</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>8</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>28</v>
       </c>
       <c r="K28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L28" t="s">
         <v>20</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
-      <c r="N28">
-        <v>84.99</v>
+      <c r="N28" t="s">
+        <v>20</v>
       </c>
       <c r="O28" t="s">
         <v>20</v>
       </c>
       <c r="P28" t="s">
         <v>20</v>
       </c>
       <c r="Q28" t="s">
         <v>20</v>
       </c>
       <c r="R28">
         <v>84.99</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>60</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" t="s">
         <v>37</v>
       </c>
       <c r="E29" t="s">