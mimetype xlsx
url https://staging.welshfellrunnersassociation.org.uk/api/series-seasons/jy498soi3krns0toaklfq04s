--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5782" uniqueCount="635">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -85,201 +85,1878 @@
   <si>
     <t>Gyrn Wigau</t>
   </si>
   <si>
     <t>Mynydd Mawr</t>
   </si>
   <si>
     <t>Moel y Gest</t>
   </si>
   <si>
     <t>Mynydd Graig Goch</t>
   </si>
   <si>
     <t>Tal y Mignedd</t>
   </si>
   <si>
     <t>Abergwyngregyn</t>
   </si>
   <si>
     <t>Llanberis</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
+    <t>Gavin</t>
+  </si>
+  <si>
+    <t>Roberts</t>
+  </si>
+  <si>
+    <t>Calder Valley Fell Runners</t>
+  </si>
+  <si>
+    <t>V40</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Rhys</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Rhedwyr Hebog</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>Math</t>
+  </si>
+  <si>
+    <t>Eryri Orienteers</t>
+  </si>
+  <si>
+    <t>Owain</t>
+  </si>
+  <si>
+    <t>Williams</t>
+  </si>
+  <si>
+    <t>Rhedwyr Eryri Harriers</t>
+  </si>
+  <si>
+    <t>Sion</t>
+  </si>
+  <si>
+    <t>EDWARDS</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Penney</t>
+  </si>
+  <si>
+    <t>Elis</t>
+  </si>
+  <si>
+    <t>Hebog</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Fortes</t>
+  </si>
+  <si>
+    <t>Huw</t>
+  </si>
+  <si>
+    <t>Brassington</t>
+  </si>
+  <si>
+    <t>Cfr</t>
+  </si>
+  <si>
+    <t>Dafydd</t>
+  </si>
+  <si>
+    <t>Eryl</t>
+  </si>
+  <si>
+    <t>Delwyn</t>
+  </si>
+  <si>
+    <t>Parry</t>
+  </si>
+  <si>
+    <t>Cybi Striders</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>Edwards</t>
+  </si>
+  <si>
+    <t>Dion</t>
+  </si>
+  <si>
+    <t>Jai</t>
+  </si>
+  <si>
+    <t>Chauhan</t>
+  </si>
+  <si>
+    <t>U18</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Callaghan</t>
+  </si>
+  <si>
+    <t>Betsi Runaways</t>
+  </si>
+  <si>
+    <t>Craig</t>
+  </si>
+  <si>
+    <t>Lowe</t>
+  </si>
+  <si>
+    <t>Ben</t>
+  </si>
+  <si>
+    <t>Chinn</t>
+  </si>
+  <si>
+    <t>Neal</t>
+  </si>
+  <si>
+    <t>Hockley</t>
+  </si>
+  <si>
+    <t>Harri</t>
+  </si>
+  <si>
+    <t>Pickering</t>
+  </si>
+  <si>
+    <t>Noa</t>
+  </si>
+  <si>
+    <t>Gonks</t>
+  </si>
+  <si>
+    <t>Hughes</t>
+  </si>
+  <si>
+    <t>V50</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>JONES</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Watson</t>
+  </si>
+  <si>
+    <t>U23</t>
+  </si>
+  <si>
+    <t>Will</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>ap Gwilym</t>
+  </si>
+  <si>
+    <t>Miranda</t>
+  </si>
+  <si>
+    <t>Grant-Roberts</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>Darren</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Wilden</t>
+  </si>
+  <si>
+    <t>josh</t>
+  </si>
+  <si>
+    <t>matthews</t>
+  </si>
+  <si>
+    <t>Greg</t>
+  </si>
+  <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Elias</t>
+  </si>
+  <si>
+    <t>Emlyn</t>
+  </si>
+  <si>
+    <t>Owen</t>
+  </si>
+  <si>
+    <t>Osian</t>
+  </si>
+  <si>
+    <t>Near</t>
+  </si>
+  <si>
+    <t>WFRA</t>
+  </si>
+  <si>
+    <t>Ioan</t>
+  </si>
+  <si>
+    <t>Coyne</t>
+  </si>
+  <si>
+    <t>Llwyn Odyn</t>
+  </si>
+  <si>
+    <t>Ross</t>
+  </si>
+  <si>
+    <t>Bethan</t>
+  </si>
+  <si>
+    <t>Billington</t>
+  </si>
+  <si>
+    <t>U20</t>
+  </si>
+  <si>
+    <t>Claire</t>
+  </si>
+  <si>
+    <t>Donnelly</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Moore</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>Team Kudos</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Neill</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>Harvey</t>
+  </si>
+  <si>
+    <t>Tomos</t>
+  </si>
+  <si>
+    <t>Tyeen</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>Catrin</t>
+  </si>
+  <si>
+    <t>Andrea</t>
+  </si>
+  <si>
+    <t>Rowlands</t>
+  </si>
+  <si>
+    <t>Andy</t>
+  </si>
+  <si>
+    <t>Goater</t>
+  </si>
+  <si>
+    <t>Gruff</t>
+  </si>
+  <si>
+    <t>Arfon</t>
+  </si>
+  <si>
+    <t>Joe</t>
+  </si>
+  <si>
+    <t>Symonds</t>
+  </si>
+  <si>
+    <t>Tony</t>
+  </si>
+  <si>
+    <t>Hall</t>
+  </si>
+  <si>
+    <t>V60</t>
+  </si>
+  <si>
+    <t>Meurig</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Parkinson</t>
+  </si>
+  <si>
+    <t>Russell</t>
+  </si>
+  <si>
+    <t>Griff</t>
+  </si>
+  <si>
+    <t>Sam</t>
+  </si>
+  <si>
+    <t>Lees</t>
+  </si>
+  <si>
+    <t>Gareth</t>
+  </si>
+  <si>
+    <t>Prestatyn Running Club</t>
+  </si>
+  <si>
+    <t>Patrick</t>
+  </si>
+  <si>
+    <t>Cawthorn</t>
+  </si>
+  <si>
+    <t>Toby</t>
+  </si>
+  <si>
+    <t>Slinn</t>
+  </si>
+  <si>
+    <t>Daren</t>
+  </si>
+  <si>
+    <t>Mabli</t>
+  </si>
+  <si>
+    <t>Baines</t>
+  </si>
+  <si>
+    <t>Mared</t>
+  </si>
+  <si>
+    <t>Llywelyn</t>
+  </si>
+  <si>
+    <t>Bale</t>
+  </si>
+  <si>
+    <t>Josh</t>
+  </si>
+  <si>
+    <t>Watt</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Webb</t>
+  </si>
+  <si>
+    <t>Mynydd Du</t>
+  </si>
+  <si>
+    <t>Katy</t>
+  </si>
+  <si>
+    <t>BAUGH</t>
+  </si>
+  <si>
+    <t>Denbigh Harriers</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>Beynon</t>
+  </si>
+  <si>
+    <t>Sian</t>
+  </si>
+  <si>
+    <t>WILLIAMS</t>
+  </si>
+  <si>
+    <t>Mari</t>
+  </si>
+  <si>
+    <t>CRS</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>Prestatyn RC</t>
+  </si>
+  <si>
+    <t>Edward</t>
+  </si>
+  <si>
+    <t>Harmer</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>Croucher</t>
+  </si>
+  <si>
+    <t>Alun</t>
+  </si>
+  <si>
+    <t>Pritchard</t>
+  </si>
+  <si>
+    <t>Manson</t>
+  </si>
+  <si>
+    <t>West Cheshire</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Barnwell</t>
+  </si>
+  <si>
+    <t>Rohan</t>
+  </si>
+  <si>
+    <t>Goel</t>
+  </si>
+  <si>
+    <t>Gwyn</t>
+  </si>
+  <si>
+    <t>Colwyn Bay AC</t>
+  </si>
+  <si>
+    <t>Iwan</t>
+  </si>
+  <si>
+    <t>Ap Trefor</t>
+  </si>
+  <si>
+    <t>GOG Triathlon</t>
+  </si>
+  <si>
+    <t>Jaclyn</t>
+  </si>
+  <si>
+    <t>Miller</t>
+  </si>
+  <si>
+    <t>Helen</t>
+  </si>
+  <si>
+    <t>Morgan</t>
+  </si>
+  <si>
+    <t>Mary</t>
+  </si>
+  <si>
+    <t>Gillie</t>
+  </si>
+  <si>
+    <t>Abbey</t>
+  </si>
+  <si>
+    <t>Drake</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Snell</t>
+  </si>
+  <si>
+    <t>V70</t>
+  </si>
+  <si>
+    <t>Anwen</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Olwen</t>
+  </si>
+  <si>
+    <t>Guto</t>
+  </si>
+  <si>
+    <t>Brown</t>
+  </si>
+  <si>
+    <t>Keeves</t>
+  </si>
+  <si>
+    <t>Toni</t>
+  </si>
+  <si>
+    <t>Elen</t>
+  </si>
+  <si>
+    <t>Gwynn</t>
+  </si>
+  <si>
+    <t>Megan</t>
+  </si>
+  <si>
+    <t>Derek</t>
+  </si>
+  <si>
+    <t>Weaver</t>
+  </si>
+  <si>
+    <t>Currently not a club member</t>
+  </si>
+  <si>
+    <t>Trevor</t>
+  </si>
+  <si>
+    <t>Lawler</t>
+  </si>
+  <si>
+    <t>Raymond</t>
+  </si>
+  <si>
+    <t>Cassidy</t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>GRIFFITH</t>
+  </si>
+  <si>
+    <t>Melina</t>
+  </si>
+  <si>
+    <t>Morris</t>
+  </si>
+  <si>
+    <t>Hobday</t>
+  </si>
+  <si>
+    <t>Steffan</t>
+  </si>
+  <si>
+    <t>Huws</t>
+  </si>
+  <si>
+    <t>Poblado Plodders</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Chapman</t>
+  </si>
+  <si>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>Peake</t>
+  </si>
+  <si>
+    <t>Alison</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>Dim Clwb</t>
+  </si>
+  <si>
+    <t>Lynne</t>
+  </si>
+  <si>
+    <t>Harwood</t>
+  </si>
+  <si>
+    <t>Alwyn</t>
+  </si>
+  <si>
+    <t>Tamsin</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>Nich</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Meirionnydd Running Club</t>
+  </si>
+  <si>
+    <t>Llamwyr Llyn</t>
+  </si>
+  <si>
+    <t>Wil</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Geraint</t>
+  </si>
+  <si>
+    <t>Non affiliated</t>
+  </si>
+  <si>
+    <t>Caleb</t>
+  </si>
+  <si>
+    <t>Dwyfor-Clark</t>
+  </si>
+  <si>
+    <t>Tiegan</t>
+  </si>
+  <si>
+    <t>Ward</t>
+  </si>
+  <si>
+    <t>Bangor University</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Martha</t>
+  </si>
+  <si>
+    <t>Ellis-Davies</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>Prestatyn</t>
+  </si>
+  <si>
+    <t>Eilian</t>
+  </si>
+  <si>
+    <t>Borne</t>
+  </si>
+  <si>
+    <t>Mysteruns</t>
+  </si>
+  <si>
+    <t>Dwynwen</t>
+  </si>
+  <si>
+    <t>PENNANT</t>
+  </si>
+  <si>
+    <t>Ed</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>Neil</t>
+  </si>
+  <si>
+    <t>Davidson</t>
+  </si>
+  <si>
+    <t>Prestatyn Runners</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Bicknell</t>
+  </si>
+  <si>
+    <t>Esta</t>
+  </si>
+  <si>
+    <t>MacInnes</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>Caffery</t>
+  </si>
+  <si>
+    <t>Buckley Runners</t>
+  </si>
+  <si>
+    <t>sheryl</t>
+  </si>
+  <si>
+    <t>confue</t>
+  </si>
+  <si>
+    <t>independant</t>
+  </si>
+  <si>
+    <t>Dwygy Dashers</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
+    <t>Littler</t>
+  </si>
+  <si>
+    <t>Clwb Rhedeg Siemens</t>
+  </si>
+  <si>
+    <t>Safira</t>
+  </si>
+  <si>
+    <t>Taplin</t>
+  </si>
+  <si>
+    <t>Hamish</t>
+  </si>
+  <si>
+    <t>Healy</t>
+  </si>
+  <si>
+    <t>Nia Meleri</t>
+  </si>
+  <si>
+    <t>DC Triathlon</t>
+  </si>
+  <si>
+    <t>Alexandra</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>Shaun</t>
+  </si>
+  <si>
+    <t>De Clancy</t>
+  </si>
+  <si>
+    <t>Menai</t>
+  </si>
+  <si>
+    <t>Baugh</t>
+  </si>
+  <si>
+    <t>Ellie</t>
+  </si>
+  <si>
+    <t>Salisbury</t>
+  </si>
+  <si>
+    <t>Seghir</t>
+  </si>
+  <si>
+    <t>Messamah</t>
+  </si>
+  <si>
+    <t>Madlen</t>
+  </si>
+  <si>
+    <t>Farrar</t>
+  </si>
+  <si>
+    <t>Mohammadreza</t>
+  </si>
+  <si>
+    <t>Yazdian</t>
+  </si>
+  <si>
+    <t>Tina</t>
+  </si>
+  <si>
+    <t>Usherwood</t>
+  </si>
+  <si>
+    <t>Rich</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>McKenzie</t>
+  </si>
+  <si>
+    <t>Dei</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>Howarth</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Robbins</t>
+  </si>
+  <si>
+    <t>V80</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Dakeyne</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>Karl</t>
+  </si>
+  <si>
+    <t>Elizabeth</t>
+  </si>
+  <si>
+    <t>Nicki</t>
+  </si>
+  <si>
+    <t>Triggs</t>
+  </si>
+  <si>
+    <t>Hazel</t>
+  </si>
+  <si>
+    <t>Jade</t>
+  </si>
+  <si>
+    <t>McGeachy</t>
+  </si>
+  <si>
+    <t>Margaret</t>
+  </si>
+  <si>
+    <t>Oliver</t>
+  </si>
+  <si>
+    <t>Corrales</t>
+  </si>
+  <si>
+    <t>Dark Peak Fell Runners</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces</t>
+  </si>
+  <si>
+    <t>Connell</t>
+  </si>
+  <si>
+    <t>Atticus</t>
+  </si>
+  <si>
+    <t>Pawson</t>
+  </si>
+  <si>
+    <t>Ratcliffe</t>
+  </si>
+  <si>
+    <t>Walsh</t>
+  </si>
+  <si>
+    <t>Sale Harriers</t>
+  </si>
+  <si>
+    <t>Callum</t>
+  </si>
+  <si>
+    <t>O'Donnell</t>
+  </si>
+  <si>
+    <t>Aled</t>
+  </si>
+  <si>
+    <t>Felix</t>
+  </si>
+  <si>
+    <t>Griffin</t>
+  </si>
+  <si>
+    <t>Jess</t>
+  </si>
+  <si>
+    <t>Bibby</t>
+  </si>
+  <si>
+    <t>N Wales Road Runners</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Lewtey</t>
+  </si>
+  <si>
+    <t>Deestriders</t>
+  </si>
+  <si>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>Rugen-Hankey</t>
+  </si>
+  <si>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>Bus</t>
+  </si>
+  <si>
+    <t>Sinfield</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>Ramsay</t>
+  </si>
+  <si>
+    <t>Starfleet academy</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Aldous</t>
+  </si>
+  <si>
+    <t>Booth</t>
+  </si>
+  <si>
+    <t>Jesal</t>
+  </si>
+  <si>
+    <t>Hirani</t>
+  </si>
+  <si>
+    <t>Christine</t>
+  </si>
+  <si>
+    <t>Carmaqille</t>
+  </si>
+  <si>
+    <t>Cadec</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Magasiva coyne</t>
+  </si>
+  <si>
+    <t>WEBBER</t>
+  </si>
+  <si>
+    <t>Grant</t>
+  </si>
+  <si>
+    <t>Little</t>
+  </si>
+  <si>
+    <t>Rosie</t>
+  </si>
+  <si>
+    <t>Decker</t>
+  </si>
+  <si>
+    <t>Lowri</t>
+  </si>
+  <si>
+    <t>Criccieth</t>
+  </si>
+  <si>
+    <t>Deri</t>
+  </si>
+  <si>
+    <t>Gethin</t>
+  </si>
+  <si>
+    <t>Running Punks</t>
+  </si>
+  <si>
+    <t>McCarthy</t>
+  </si>
+  <si>
+    <t>Elliw</t>
+  </si>
+  <si>
+    <t>Gary</t>
+  </si>
+  <si>
+    <t>Jason</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>Aberg</t>
+  </si>
+  <si>
+    <t>Irfon</t>
+  </si>
+  <si>
+    <t>Aaron</t>
+  </si>
+  <si>
+    <t>Griffiths</t>
+  </si>
+  <si>
+    <t>Conner</t>
+  </si>
+  <si>
+    <t>Mandy</t>
+  </si>
+  <si>
+    <t>Cartwright</t>
+  </si>
+  <si>
+    <t>Esyllt</t>
+  </si>
+  <si>
+    <t>Allman</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Cari</t>
+  </si>
+  <si>
+    <t>Newnes</t>
+  </si>
+  <si>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>Price</t>
+  </si>
+  <si>
+    <t>Aird</t>
+  </si>
+  <si>
+    <t>Haycock</t>
+  </si>
+  <si>
+    <t>No club</t>
+  </si>
+  <si>
+    <t>Ieuan</t>
+  </si>
+  <si>
+    <t>Belshaw</t>
+  </si>
+  <si>
+    <t>Becki</t>
+  </si>
+  <si>
+    <t>Law</t>
+  </si>
+  <si>
+    <t>Cai</t>
+  </si>
+  <si>
+    <t>Eryri Runners</t>
+  </si>
+  <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Groome</t>
+  </si>
+  <si>
+    <t>ben</t>
+  </si>
+  <si>
+    <t>stopford</t>
+  </si>
+  <si>
+    <t>Carwyn</t>
+  </si>
+  <si>
+    <t>Alastair</t>
+  </si>
+  <si>
+    <t>Lloyd-Davies</t>
+  </si>
+  <si>
+    <t>Nicky</t>
+  </si>
+  <si>
+    <t>Brierley</t>
+  </si>
+  <si>
+    <t>Lianne</t>
+  </si>
+  <si>
+    <t>Stevenson</t>
+  </si>
+  <si>
+    <t>Lester-Owen</t>
+  </si>
+  <si>
+    <t>Mcdermott</t>
+  </si>
+  <si>
+    <t>Sanders</t>
+  </si>
+  <si>
+    <t>Nia</t>
+  </si>
+  <si>
+    <t>Lister</t>
+  </si>
+  <si>
+    <t>North Wales Road Runners</t>
+  </si>
+  <si>
+    <t>Lili</t>
+  </si>
+  <si>
+    <t>Jessica</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Paterson-Jones</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>Dyke</t>
+  </si>
+  <si>
+    <t>Gunning</t>
+  </si>
+  <si>
+    <t>Lydia</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>Buckley</t>
+  </si>
+  <si>
+    <t>Mercia Fell Runners</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>Seymour</t>
+  </si>
+  <si>
+    <t>Hannam</t>
+  </si>
+  <si>
+    <t>NWRRC</t>
+  </si>
+  <si>
+    <t>Sue</t>
+  </si>
+  <si>
+    <t>Norris</t>
+  </si>
+  <si>
+    <t>Not affiliated</t>
+  </si>
+  <si>
+    <t>Beth</t>
+  </si>
+  <si>
+    <t>Hindle</t>
+  </si>
+  <si>
+    <t>ODonnell</t>
+  </si>
+  <si>
+    <t>Corcoran</t>
+  </si>
+  <si>
+    <t>Mon Milers</t>
+  </si>
+  <si>
+    <t>Louis</t>
+  </si>
+  <si>
+    <t>Shingles</t>
+  </si>
+  <si>
+    <t>Pontypridd</t>
+  </si>
+  <si>
+    <t>Henry</t>
+  </si>
+  <si>
+    <t>Aron</t>
+  </si>
+  <si>
+    <t>Lamberton</t>
+  </si>
+  <si>
+    <t>Tattenhall Runners</t>
+  </si>
+  <si>
+    <t>Dixon</t>
+  </si>
+  <si>
+    <t>Alpine Sausages</t>
+  </si>
+  <si>
+    <t>Swinhoe</t>
+  </si>
+  <si>
+    <t>Riches</t>
+  </si>
+  <si>
+    <t>Kellie</t>
+  </si>
+  <si>
+    <t>Grice</t>
+  </si>
+  <si>
+    <t>Anthony</t>
+  </si>
+  <si>
+    <t>Nem</t>
+  </si>
+  <si>
+    <t>Goldthorp</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>Bailey</t>
+  </si>
+  <si>
+    <t>Joe Woodrech</t>
+  </si>
+  <si>
+    <t>Dean</t>
+  </si>
+  <si>
+    <t>Barbour</t>
+  </si>
+  <si>
+    <t>Johnhuw</t>
+  </si>
+  <si>
+    <t>Watkin</t>
+  </si>
+  <si>
+    <t>Warrenger</t>
+  </si>
+  <si>
+    <t>Vivienne</t>
+  </si>
+  <si>
+    <t>Felicity</t>
+  </si>
+  <si>
+    <t>Aries</t>
+  </si>
+  <si>
+    <t>Evie</t>
+  </si>
+  <si>
+    <t>Wrexham AAC</t>
+  </si>
+  <si>
+    <t>Natasha</t>
+  </si>
+  <si>
+    <t>Fellowes</t>
+  </si>
+  <si>
+    <t>Achille Ratti Climbing Club</t>
+  </si>
+  <si>
+    <t>Seb</t>
+  </si>
+  <si>
+    <t>Kinsey</t>
+  </si>
+  <si>
+    <t>Glossopdale Harriers</t>
+  </si>
+  <si>
+    <t>Freddie</t>
+  </si>
+  <si>
+    <t>Bohana</t>
+  </si>
+  <si>
+    <t>Sean</t>
+  </si>
+  <si>
+    <t>Jeffers</t>
+  </si>
+  <si>
+    <t>Jenkinson</t>
+  </si>
+  <si>
+    <t>Beicio egni</t>
+  </si>
+  <si>
+    <t>Lloyd</t>
+  </si>
+  <si>
+    <t>Eurwyn</t>
+  </si>
+  <si>
+    <t>Heather</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>McGarrigle</t>
+  </si>
+  <si>
+    <t>Vicars-Harris</t>
+  </si>
+  <si>
+    <t>Maitalnd</t>
+  </si>
+  <si>
+    <t>Cahill</t>
+  </si>
+  <si>
+    <t>Chiara</t>
+  </si>
+  <si>
+    <t>La Barbera</t>
+  </si>
+  <si>
+    <t>Munday</t>
+  </si>
+  <si>
+    <t>Lord</t>
+  </si>
+  <si>
+    <t>Eve</t>
+  </si>
+  <si>
+    <t>Ewan</t>
+  </si>
+  <si>
+    <t>Corstorphine Amateur Athletics Club</t>
+  </si>
+  <si>
+    <t>Siwan</t>
+  </si>
+  <si>
+    <t>Glyn</t>
+  </si>
+  <si>
+    <t>Ciaran</t>
+  </si>
+  <si>
+    <t>Thew</t>
+  </si>
+  <si>
+    <t>Liz</t>
+  </si>
+  <si>
+    <t>Turner</t>
+  </si>
+  <si>
+    <t>Liversage</t>
+  </si>
+  <si>
+    <t>Woodhead</t>
+  </si>
+  <si>
+    <t>Deeside AAC</t>
+  </si>
+  <si>
+    <t>Alistair</t>
+  </si>
+  <si>
+    <t>Joshua</t>
+  </si>
+  <si>
+    <t>Tremblay</t>
+  </si>
+  <si>
+    <t>Mynyddwyr de Cymru</t>
+  </si>
+  <si>
+    <t>Guest</t>
+  </si>
+  <si>
+    <t>Pete</t>
+  </si>
+  <si>
+    <t>Vale</t>
+  </si>
+  <si>
+    <t>Efa</t>
+  </si>
+  <si>
+    <t>Lisa</t>
+  </si>
+  <si>
+    <t>Dork Peak Fell runners</t>
+  </si>
+  <si>
+    <t>Shanahan</t>
+  </si>
+  <si>
+    <t>No affiliation</t>
+  </si>
+  <si>
+    <t>Cedri</t>
+  </si>
+  <si>
+    <t>Brendan</t>
+  </si>
+  <si>
+    <t>Ripley Running Club</t>
+  </si>
+  <si>
+    <t>Samia</t>
+  </si>
+  <si>
+    <t>Liverpool Harriers</t>
+  </si>
+  <si>
     <t>Andreas</t>
   </si>
   <si>
     <t>Adams</t>
   </si>
   <si>
-    <t>Hebog</t>
-[...14 lines deleted...]
-    <t>Tomos</t>
+    <t>Shane</t>
+  </si>
+  <si>
+    <t>Bosworth</t>
+  </si>
+  <si>
+    <t>Sergent</t>
+  </si>
+  <si>
+    <t>Coleman</t>
+  </si>
+  <si>
+    <t>Adventure Awaits</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>Harley</t>
+  </si>
+  <si>
+    <t>Allen</t>
+  </si>
+  <si>
+    <t>Erme Valley Harriers</t>
+  </si>
+  <si>
+    <t>Yanek</t>
+  </si>
+  <si>
+    <t>Piechota</t>
+  </si>
+  <si>
+    <t>Phil</t>
+  </si>
+  <si>
+    <t>Lynes</t>
   </si>
   <si>
     <t>Pugh</t>
   </si>
   <si>
-    <t>Sean</t>
-[...20 lines deleted...]
-    <t>F</t>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>Rogerson</t>
+  </si>
+  <si>
+    <t>Mortimer</t>
+  </si>
+  <si>
+    <t>Cardiff University Triathlon Club</t>
+  </si>
+  <si>
+    <t>Dakotah</t>
+  </si>
+  <si>
+    <t>Shirfield</t>
+  </si>
+  <si>
+    <t>Adamson</t>
+  </si>
+  <si>
+    <t>Rob</t>
+  </si>
+  <si>
+    <t>Stanfield</t>
+  </si>
+  <si>
+    <t>Jonah</t>
+  </si>
+  <si>
+    <t>Armstrong</t>
+  </si>
+  <si>
+    <t>Preben</t>
+  </si>
+  <si>
+    <t>Vangberg</t>
+  </si>
+  <si>
+    <t>Julio</t>
+  </si>
+  <si>
+    <t>Tess</t>
+  </si>
+  <si>
+    <t>SIMON</t>
+  </si>
+  <si>
+    <t>ELEMENT</t>
+  </si>
+  <si>
+    <t>Waring</t>
+  </si>
+  <si>
+    <t>Chester Triathlon Club</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>Jim</t>
+  </si>
+  <si>
+    <t>Annabelle</t>
+  </si>
+  <si>
+    <t>Mcqueen</t>
+  </si>
+  <si>
+    <t>Mould</t>
+  </si>
+  <si>
+    <t>Geoff</t>
+  </si>
+  <si>
+    <t>Coombs</t>
+  </si>
+  <si>
+    <t>Hywel</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>Marham</t>
+  </si>
+  <si>
+    <t>Gahan</t>
+  </si>
+  <si>
+    <t>Ceri</t>
+  </si>
+  <si>
+    <t>Vaughan</t>
+  </si>
+  <si>
+    <t>McQueen</t>
+  </si>
+  <si>
+    <t>Abbie</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Farrell</t>
+  </si>
+  <si>
+    <t>Westwood</t>
+  </si>
+  <si>
+    <t>Hopper</t>
+  </si>
+  <si>
+    <t>Hayley</t>
+  </si>
+  <si>
+    <t>Layla</t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>Hereford Couriers</t>
+  </si>
+  <si>
+    <t>Joseph</t>
+  </si>
+  <si>
+    <t>Killick</t>
+  </si>
+  <si>
+    <t>Lucy</t>
+  </si>
+  <si>
+    <t>Bruce</t>
+  </si>
+  <si>
+    <t>Lacey</t>
+  </si>
+  <si>
+    <t>Belper Harriers</t>
+  </si>
+  <si>
+    <t>Griffith</t>
+  </si>
+  <si>
+    <t>Manx Fell Runners</t>
+  </si>
+  <si>
+    <t>Wynn</t>
+  </si>
+  <si>
+    <t>Nigel</t>
+  </si>
+  <si>
+    <t>Parr</t>
+  </si>
+  <si>
+    <t>Daphne</t>
+  </si>
+  <si>
+    <t>Grantham</t>
+  </si>
+  <si>
+    <t>Pensby Runners</t>
+  </si>
+  <si>
+    <t>Powell</t>
+  </si>
+  <si>
+    <t>Hannah</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>Gething</t>
+  </si>
+  <si>
+    <t>McDonnell</t>
+  </si>
+  <si>
+    <t>Guy</t>
+  </si>
+  <si>
+    <t>Cooper</t>
   </si>
   <si>
     <t>Alan</t>
   </si>
   <si>
-    <t>V40</t>
-[...2 lines deleted...]
-    <t>Emma</t>
+    <t>Cadi</t>
+  </si>
+  <si>
+    <t>Ostler</t>
+  </si>
+  <si>
+    <t>Robin</t>
+  </si>
+  <si>
+    <t>Caio</t>
+  </si>
+  <si>
+    <t>Poppy</t>
+  </si>
+  <si>
+    <t>Keller</t>
+  </si>
+  <si>
+    <t>Anne</t>
+  </si>
+  <si>
+    <t>Mynott</t>
   </si>
   <si>
     <t>Feakes</t>
   </si>
   <si>
-    <t>Cybi Striders</t>
+    <t>Simone</t>
   </si>
   <si>
     <t>Angharad</t>
   </si>
   <si>
-    <t>Morgan</t>
-[...1 lines deleted...]
-  <si>
     <t>Yvette</t>
   </si>
   <si>
-    <t>Adamson</t>
-[...13 lines deleted...]
-  <si>
     <t>Janey</t>
   </si>
   <si>
     <t>Morrison</t>
   </si>
   <si>
-    <t>UA</t>
-[...1 lines deleted...]
-  <si>
     <t>Derrick</t>
   </si>
   <si>
     <t>Rhedwr unigol</t>
   </si>
   <si>
-    <t>V60</t>
-[...1 lines deleted...]
-  <si>
     <t>Iain</t>
   </si>
   <si>
     <t>Hobson</t>
   </si>
   <si>
-    <t>Buckley Runners</t>
-[...5 lines deleted...]
-    <t>Jordan</t>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>McIndot</t>
+  </si>
+  <si>
+    <t>Carly</t>
+  </si>
+  <si>
+    <t>Wong</t>
   </si>
   <si>
     <t>Don</t>
   </si>
   <si>
-    <t>Williams</t>
-[...4 lines deleted...]
-  <si>
     <t>Willem</t>
   </si>
   <si>
     <t>van Prooijen</t>
   </si>
   <si>
     <t>Clwydian Range Runners</t>
   </si>
   <si>
-    <t>V70</t>
-[...1 lines deleted...]
-  <si>
     <t>Beverley</t>
   </si>
   <si>
     <t>Goodson</t>
-  </si>
-[...1 lines deleted...]
-    <t>Deestriders</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -616,51 +2293,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y17"/>
+  <dimension ref="A1:Y393"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -698,1241 +2375,29419 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>293</v>
+        <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
+      <c r="D2">
+        <v>1170</v>
+      </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="I2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="K2">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M2" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="N2">
+        <v>109.32</v>
+      </c>
+      <c r="O2">
+        <v>108.53</v>
       </c>
       <c r="P2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Q2" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="R2">
+        <v>104.38</v>
       </c>
       <c r="S2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T2">
-        <v>86.42</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>102.45</v>
+      </c>
+      <c r="U2">
+        <v>105.13</v>
+      </c>
+      <c r="V2">
+        <v>98.12</v>
+      </c>
+      <c r="W2">
+        <v>108.47</v>
       </c>
       <c r="X2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y2">
-        <v>86.42</v>
+        <v>535.83</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>308</v>
+        <v>2</v>
       </c>
       <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
         <v>32</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
-        <v>82</v>
+        <v>1</v>
       </c>
       <c r="I3" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>30</v>
       </c>
       <c r="K3">
-        <v>1</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>11</v>
+      </c>
+      <c r="L3">
+        <v>106.27</v>
+      </c>
+      <c r="M3">
+        <v>102.01</v>
+      </c>
+      <c r="N3">
+        <v>95.48</v>
+      </c>
+      <c r="O3">
+        <v>99.69</v>
+      </c>
+      <c r="P3">
+        <v>99.9</v>
       </c>
       <c r="Q3" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="R3">
+        <v>101.76</v>
+      </c>
+      <c r="S3">
+        <v>107.18</v>
       </c>
       <c r="T3">
-        <v>79.02</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>103.36</v>
+      </c>
+      <c r="U3">
+        <v>100.3</v>
+      </c>
+      <c r="V3">
+        <v>95.84</v>
+      </c>
+      <c r="W3">
+        <v>110.2</v>
       </c>
       <c r="X3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y3">
-        <v>79.02</v>
+        <v>529.02</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>351</v>
+        <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D4">
-        <v>1447</v>
+        <v>499</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4">
-        <v>98</v>
+        <v>2</v>
       </c>
       <c r="I4" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
       <c r="K4">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="M4">
+        <v>94.32</v>
       </c>
       <c r="N4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="P4">
+        <v>99.62</v>
       </c>
       <c r="Q4" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="R4">
+        <v>99</v>
+      </c>
+      <c r="S4">
+        <v>101.83</v>
       </c>
       <c r="T4">
-        <v>66.09</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>98.04</v>
+      </c>
+      <c r="U4">
+        <v>101.28</v>
+      </c>
+      <c r="V4">
+        <v>95.54</v>
       </c>
       <c r="W4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X4" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y4">
-        <v>66.09</v>
+        <v>499.77</v>
       </c>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>359</v>
+        <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
+      <c r="D5">
+        <v>1633</v>
+      </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="G5" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H5">
+        <v>3</v>
+      </c>
+      <c r="I5" t="b">
+        <v>1</v>
+      </c>
+      <c r="J5" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5">
         <v>7</v>
       </c>
-      <c r="I5" t="b">
-[...9 lines deleted...]
-        <v>31</v>
+      <c r="L5">
+        <v>100.5</v>
       </c>
       <c r="M5" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="N5">
+        <v>81.77</v>
+      </c>
+      <c r="O5">
+        <v>99.53</v>
+      </c>
+      <c r="P5">
+        <v>102.65</v>
       </c>
       <c r="Q5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="R5" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="S5">
+        <v>101.44</v>
       </c>
       <c r="T5">
-        <v>64.27</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>94.58</v>
+      </c>
+      <c r="U5">
+        <v>95.1</v>
       </c>
       <c r="V5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="W5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y5">
-        <v>64.27</v>
+        <v>499.22</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>367</v>
+        <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C6" t="s">
-        <v>35</v>
+        <v>41</v>
+      </c>
+      <c r="D6">
+        <v>1301</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="F6" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6">
-        <v>55</v>
+        <v>2</v>
       </c>
       <c r="I6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>30</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L6" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="M6">
+        <v>98.67</v>
+      </c>
+      <c r="N6">
+        <v>100.57</v>
+      </c>
+      <c r="O6">
+        <v>99.21</v>
       </c>
       <c r="P6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="R6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="S6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T6">
-        <v>59.33</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>98.97</v>
+      </c>
+      <c r="U6">
+        <v>98.73</v>
       </c>
       <c r="V6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="W6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y6">
-        <v>59.33</v>
+        <v>496.15</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>373</v>
+        <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H7">
-        <v>38</v>
+        <v>3</v>
       </c>
       <c r="I7" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>30</v>
       </c>
       <c r="K7">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>5</v>
+      </c>
+      <c r="L7">
+        <v>100.95</v>
+      </c>
+      <c r="M7">
+        <v>98.07</v>
+      </c>
+      <c r="N7">
+        <v>97.96</v>
       </c>
       <c r="O7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="P7">
-        <v>55.36</v>
+        <v>95.52</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="R7">
+        <v>97.27</v>
       </c>
       <c r="S7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="U7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="V7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="W7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y7">
-        <v>55.36</v>
+        <v>489.77</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H8">
-        <v>39</v>
+        <v>4</v>
       </c>
       <c r="I8" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>30</v>
       </c>
       <c r="K8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>55.08</v>
+        <v>5</v>
+      </c>
+      <c r="L8" t="s">
+        <v>30</v>
       </c>
       <c r="M8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="P8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Q8" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="R8">
+        <v>97.94</v>
+      </c>
+      <c r="S8">
+        <v>94.67</v>
+      </c>
+      <c r="T8">
+        <v>97.46</v>
+      </c>
+      <c r="U8">
+        <v>94.82</v>
+      </c>
+      <c r="V8">
+        <v>93.92</v>
       </c>
       <c r="W8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X8" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y8">
-        <v>55.08</v>
+        <v>478.81</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>376</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>50</v>
+        <v>47</v>
+      </c>
+      <c r="D9">
+        <v>2044</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H9">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="I9" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>30</v>
       </c>
       <c r="K9">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>7</v>
+      </c>
+      <c r="L9">
+        <v>92.89</v>
+      </c>
+      <c r="M9">
+        <v>91.77</v>
       </c>
       <c r="N9">
-        <v>54.95</v>
+        <v>97.78</v>
       </c>
       <c r="O9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="P9" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="Q9">
+        <v>101.76</v>
+      </c>
+      <c r="R9">
+        <v>92.48</v>
       </c>
       <c r="S9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="U9">
+        <v>92.54</v>
       </c>
       <c r="V9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="W9">
+        <v>91.6</v>
       </c>
       <c r="X9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y9">
-        <v>54.95</v>
+        <v>477.45</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>377</v>
+        <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="G10" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H10">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="I10" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>30</v>
       </c>
       <c r="K10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="L10">
-        <v>52.39</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>96.05</v>
+      </c>
+      <c r="M10">
+        <v>88.38</v>
+      </c>
+      <c r="N10">
+        <v>91.71</v>
       </c>
       <c r="O10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="P10" t="s">
-        <v>31</v>
-[...14 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="Q10">
+        <v>97.09</v>
+      </c>
+      <c r="R10">
+        <v>89.44</v>
+      </c>
+      <c r="S10">
+        <v>94.29</v>
+      </c>
+      <c r="T10">
+        <v>90.9</v>
+      </c>
+      <c r="U10">
+        <v>89.38</v>
       </c>
       <c r="V10" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="W10">
+        <v>93.89</v>
       </c>
       <c r="X10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y10">
-        <v>52.39</v>
+        <v>473.03</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>378</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2497</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H11">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="I11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>30</v>
       </c>
       <c r="K11">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="L11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="M11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="N11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="O11">
-        <v>51.24</v>
+        <v>88.14</v>
       </c>
       <c r="P11" t="s">
-        <v>31</v>
-[...20 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="Q11">
+        <v>96.37</v>
+      </c>
+      <c r="R11">
+        <v>91.29</v>
+      </c>
+      <c r="S11">
+        <v>90.79</v>
+      </c>
+      <c r="T11">
+        <v>87.34</v>
+      </c>
+      <c r="U11">
+        <v>91.81</v>
+      </c>
+      <c r="V11">
+        <v>87.41</v>
+      </c>
+      <c r="W11">
+        <v>96.94</v>
       </c>
       <c r="X11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y11">
-        <v>51.24</v>
+        <v>467.2</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>379</v>
+        <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>54</v>
+      </c>
+      <c r="D12">
+        <v>2541</v>
       </c>
       <c r="E12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="F12" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="I12" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>30</v>
       </c>
       <c r="K12">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>7</v>
+      </c>
+      <c r="L12">
+        <v>89.16</v>
+      </c>
+      <c r="M12">
+        <v>90.69</v>
       </c>
       <c r="N12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="O12">
+        <v>92.78</v>
       </c>
       <c r="P12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="Q12">
+        <v>99.25</v>
       </c>
       <c r="R12" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="S12">
+        <v>90.55</v>
       </c>
       <c r="T12">
-        <v>50.4</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>89.54</v>
+      </c>
+      <c r="U12">
+        <v>88.98</v>
       </c>
       <c r="V12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="W12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y12">
-        <v>50.4</v>
+        <v>462.81</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>380</v>
+        <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>1339</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="G13" t="s">
         <v>29</v>
       </c>
       <c r="H13">
-        <v>57</v>
+        <v>7</v>
       </c>
       <c r="I13" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>30</v>
       </c>
       <c r="K13">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>6</v>
+      </c>
+      <c r="L13">
+        <v>96.14</v>
       </c>
       <c r="M13">
-        <v>50.05</v>
+        <v>90.94</v>
       </c>
       <c r="N13" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="O13">
+        <v>89.33</v>
+      </c>
+      <c r="P13">
+        <v>90.51</v>
       </c>
       <c r="Q13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="R13">
+        <v>91.82</v>
       </c>
       <c r="S13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="U13">
+        <v>92.32</v>
       </c>
       <c r="V13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="W13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="X13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y13">
-        <v>50.05</v>
+        <v>461.73</v>
       </c>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>382</v>
+        <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="H14">
-        <v>41</v>
+        <v>6</v>
       </c>
       <c r="I14" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>30</v>
       </c>
       <c r="K14">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>5</v>
+      </c>
+      <c r="L14">
+        <v>93.74</v>
+      </c>
+      <c r="M14">
+        <v>91.2</v>
       </c>
       <c r="N14">
-        <v>45.06</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>93.39</v>
+      </c>
+      <c r="O14">
+        <v>91.86</v>
       </c>
       <c r="P14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Q14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="R14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="S14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="U14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="V14" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="W14">
+        <v>87.85</v>
       </c>
       <c r="X14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y14">
-        <v>45.06</v>
+        <v>458.04</v>
       </c>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>384</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>60</v>
+      </c>
+      <c r="D15">
+        <v>1978</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I15" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>30</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="L15">
-        <v>42.04</v>
-[...20 lines deleted...]
-        <v>31</v>
+        <v>91.32</v>
+      </c>
+      <c r="M15">
+        <v>87.15</v>
+      </c>
+      <c r="N15">
+        <v>91.45</v>
+      </c>
+      <c r="O15">
+        <v>86.89</v>
+      </c>
+      <c r="P15">
+        <v>89.14</v>
+      </c>
+      <c r="Q15">
+        <v>89.77</v>
+      </c>
+      <c r="R15">
+        <v>90.33</v>
+      </c>
+      <c r="S15">
+        <v>81.93</v>
       </c>
       <c r="T15" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="U15">
+        <v>90.29</v>
+      </c>
+      <c r="V15">
+        <v>83.52</v>
+      </c>
+      <c r="W15">
+        <v>92.95</v>
       </c>
       <c r="X15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y15">
-        <v>42.04</v>
+        <v>456.34</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>385</v>
+        <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D16">
-        <v>548</v>
+        <v>2170</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="I16" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>30</v>
       </c>
       <c r="K16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L16" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-        <v>39.17</v>
+        <v>30</v>
+      </c>
+      <c r="M16">
+        <v>88.42</v>
+      </c>
+      <c r="N16">
+        <v>90.3</v>
+      </c>
+      <c r="O16" t="s">
+        <v>30</v>
       </c>
       <c r="P16" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="Q16">
+        <v>95.23</v>
       </c>
       <c r="R16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="S16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="T16" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="U16">
+        <v>88.69</v>
       </c>
       <c r="V16" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="W16">
+        <v>93.11</v>
       </c>
       <c r="X16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="Y16">
-        <v>39.17</v>
+        <v>455.75</v>
       </c>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17">
+        <v>1844</v>
+      </c>
+      <c r="E17" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17">
+        <v>8</v>
+      </c>
+      <c r="I17" t="b">
+        <v>1</v>
+      </c>
+      <c r="J17" t="s">
+        <v>30</v>
+      </c>
+      <c r="K17">
+        <v>5</v>
+      </c>
+      <c r="L17" t="s">
+        <v>30</v>
+      </c>
+      <c r="M17">
+        <v>89.4</v>
+      </c>
+      <c r="N17">
+        <v>90.2</v>
+      </c>
+      <c r="O17">
+        <v>90.78</v>
+      </c>
+      <c r="P17">
+        <v>88.53</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>30</v>
+      </c>
+      <c r="R17">
+        <v>92.62</v>
+      </c>
+      <c r="S17" t="s">
+        <v>30</v>
+      </c>
+      <c r="T17" t="s">
+        <v>30</v>
+      </c>
+      <c r="U17" t="s">
+        <v>30</v>
+      </c>
+      <c r="V17" t="s">
+        <v>30</v>
+      </c>
+      <c r="W17" t="s">
+        <v>30</v>
+      </c>
+      <c r="X17" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y17">
+        <v>451.53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>17</v>
+      </c>
+      <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
+        <v>68</v>
+      </c>
+      <c r="E18" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18">
+        <v>9</v>
+      </c>
+      <c r="I18" t="b">
+        <v>1</v>
+      </c>
+      <c r="J18" t="s">
+        <v>30</v>
+      </c>
+      <c r="K18">
+        <v>6</v>
+      </c>
+      <c r="L18" t="s">
+        <v>30</v>
+      </c>
+      <c r="M18" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18">
+        <v>88.98</v>
+      </c>
+      <c r="O18">
+        <v>87.34</v>
+      </c>
+      <c r="P18">
+        <v>90.74</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>30</v>
+      </c>
+      <c r="R18" t="s">
+        <v>30</v>
+      </c>
+      <c r="S18" t="s">
+        <v>30</v>
+      </c>
+      <c r="T18" t="s">
+        <v>30</v>
+      </c>
+      <c r="U18">
+        <v>88.33</v>
+      </c>
+      <c r="V18">
+        <v>78.22</v>
+      </c>
+      <c r="W18">
+        <v>92.31</v>
+      </c>
+      <c r="X18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y18">
+        <v>447.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>18</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19">
+        <v>239</v>
+      </c>
+      <c r="E19" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19">
+        <v>8</v>
+      </c>
+      <c r="I19" t="b">
+        <v>1</v>
+      </c>
+      <c r="J19" t="s">
+        <v>30</v>
+      </c>
+      <c r="K19">
+        <v>8</v>
+      </c>
+      <c r="L19">
+        <v>85.32</v>
+      </c>
+      <c r="M19" t="s">
+        <v>30</v>
+      </c>
+      <c r="N19" t="s">
+        <v>30</v>
+      </c>
+      <c r="O19">
+        <v>84.97</v>
+      </c>
+      <c r="P19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q19">
+        <v>93.6</v>
+      </c>
+      <c r="R19" t="s">
+        <v>30</v>
+      </c>
+      <c r="S19">
+        <v>85.23</v>
+      </c>
+      <c r="T19">
+        <v>85.9</v>
+      </c>
+      <c r="U19">
+        <v>87.47</v>
+      </c>
+      <c r="V19">
+        <v>84.46</v>
+      </c>
+      <c r="W19">
+        <v>89.2</v>
+      </c>
+      <c r="X19" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y19">
+        <v>441.49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>19</v>
+      </c>
+      <c r="B20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" t="s">
+        <v>30</v>
+      </c>
+      <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" t="s">
+        <v>29</v>
+      </c>
+      <c r="H20">
+        <v>10</v>
+      </c>
+      <c r="I20" t="b">
+        <v>1</v>
+      </c>
+      <c r="J20" t="s">
+        <v>30</v>
+      </c>
+      <c r="K20">
+        <v>6</v>
+      </c>
+      <c r="L20" t="s">
+        <v>30</v>
+      </c>
+      <c r="M20">
+        <v>82.05</v>
+      </c>
+      <c r="N20" t="s">
+        <v>30</v>
+      </c>
+      <c r="O20" t="s">
+        <v>30</v>
+      </c>
+      <c r="P20">
+        <v>85.28</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>30</v>
+      </c>
+      <c r="R20">
+        <v>86.42</v>
+      </c>
+      <c r="S20">
+        <v>88.08</v>
+      </c>
+      <c r="T20" t="s">
+        <v>30</v>
+      </c>
+      <c r="U20">
+        <v>87.2</v>
+      </c>
+      <c r="V20" t="s">
+        <v>30</v>
+      </c>
+      <c r="W20">
+        <v>91.29</v>
+      </c>
+      <c r="X20" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y20">
+        <v>438.27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>20</v>
+      </c>
+      <c r="B21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21">
+        <v>1990</v>
+      </c>
+      <c r="E21" t="s">
+        <v>64</v>
+      </c>
+      <c r="F21" t="s">
+        <v>61</v>
+      </c>
+      <c r="G21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H21">
+        <v>2</v>
+      </c>
+      <c r="I21" t="b">
+        <v>1</v>
+      </c>
+      <c r="J21" t="s">
+        <v>30</v>
+      </c>
+      <c r="K21">
+        <v>7</v>
+      </c>
+      <c r="L21" t="s">
+        <v>30</v>
+      </c>
+      <c r="M21" t="s">
+        <v>30</v>
+      </c>
+      <c r="N21">
+        <v>87.17</v>
+      </c>
+      <c r="O21">
+        <v>86.36</v>
+      </c>
+      <c r="P21">
+        <v>84.46</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>30</v>
+      </c>
+      <c r="R21">
+        <v>85.81</v>
+      </c>
+      <c r="S21">
+        <v>91.18</v>
+      </c>
+      <c r="T21" t="s">
+        <v>30</v>
+      </c>
+      <c r="U21">
+        <v>84.39</v>
+      </c>
+      <c r="V21" t="s">
+        <v>30</v>
+      </c>
+      <c r="W21">
+        <v>87.14</v>
+      </c>
+      <c r="X21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y21">
+        <v>437.66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22">
+        <v>983</v>
+      </c>
+      <c r="E22" t="s">
+        <v>45</v>
+      </c>
+      <c r="F22" t="s">
+        <v>76</v>
+      </c>
+      <c r="G22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22">
+        <v>1</v>
+      </c>
+      <c r="I22" t="b">
+        <v>1</v>
+      </c>
+      <c r="J22" t="s">
+        <v>30</v>
+      </c>
+      <c r="K22">
+        <v>9</v>
+      </c>
+      <c r="L22" t="s">
+        <v>30</v>
+      </c>
+      <c r="M22">
+        <v>81.64</v>
+      </c>
+      <c r="N22">
+        <v>87.03</v>
+      </c>
+      <c r="O22">
+        <v>87.1</v>
+      </c>
+      <c r="P22">
+        <v>82.11</v>
+      </c>
+      <c r="Q22">
+        <v>90.2</v>
+      </c>
+      <c r="R22">
+        <v>83.59</v>
+      </c>
+      <c r="S22" t="s">
+        <v>30</v>
+      </c>
+      <c r="T22">
+        <v>85.23</v>
+      </c>
+      <c r="U22">
+        <v>82.54</v>
+      </c>
+      <c r="V22">
+        <v>83.59</v>
+      </c>
+      <c r="W22" t="s">
+        <v>30</v>
+      </c>
+      <c r="X22" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y22">
+        <v>433.15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>22</v>
+      </c>
+      <c r="B23" t="s">
+        <v>77</v>
+      </c>
+      <c r="C23" t="s">
+        <v>78</v>
+      </c>
+      <c r="E23" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" t="s">
+        <v>29</v>
+      </c>
+      <c r="H23">
+        <v>11</v>
+      </c>
+      <c r="I23" t="b">
+        <v>1</v>
+      </c>
+      <c r="J23" t="s">
+        <v>30</v>
+      </c>
+      <c r="K23">
+        <v>5</v>
+      </c>
+      <c r="L23">
+        <v>91.1</v>
+      </c>
+      <c r="M23">
+        <v>82.93</v>
+      </c>
+      <c r="N23">
+        <v>84.61</v>
+      </c>
+      <c r="O23" t="s">
+        <v>30</v>
+      </c>
+      <c r="P23">
+        <v>87.49</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>30</v>
+      </c>
+      <c r="R23" t="s">
+        <v>30</v>
+      </c>
+      <c r="S23">
+        <v>85.43</v>
+      </c>
+      <c r="T23" t="s">
+        <v>30</v>
+      </c>
+      <c r="U23" t="s">
+        <v>30</v>
+      </c>
+      <c r="V23" t="s">
+        <v>30</v>
+      </c>
+      <c r="W23" t="s">
+        <v>30</v>
+      </c>
+      <c r="X23" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y23">
+        <v>431.56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>23</v>
+      </c>
+      <c r="B24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F24" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24" t="s">
+        <v>29</v>
+      </c>
+      <c r="H24">
+        <v>1</v>
+      </c>
+      <c r="I24" t="b">
+        <v>1</v>
+      </c>
+      <c r="J24" t="s">
+        <v>30</v>
+      </c>
+      <c r="K24">
+        <v>7</v>
+      </c>
+      <c r="L24" t="s">
+        <v>30</v>
+      </c>
+      <c r="M24" t="s">
+        <v>30</v>
+      </c>
+      <c r="N24" t="s">
+        <v>30</v>
+      </c>
+      <c r="O24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P24">
+        <v>80.66</v>
+      </c>
+      <c r="Q24">
+        <v>85.51</v>
+      </c>
+      <c r="R24">
+        <v>86.59</v>
+      </c>
+      <c r="S24">
+        <v>84.37</v>
+      </c>
+      <c r="T24" t="s">
+        <v>30</v>
+      </c>
+      <c r="U24">
+        <v>86.24</v>
+      </c>
+      <c r="V24">
+        <v>82.25</v>
+      </c>
+      <c r="W24">
+        <v>88.39</v>
+      </c>
+      <c r="X24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y24">
+        <v>431.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>24</v>
+      </c>
+      <c r="B25" t="s">
+        <v>82</v>
+      </c>
+      <c r="C25" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" t="s">
+        <v>34</v>
+      </c>
+      <c r="G25" t="s">
+        <v>29</v>
+      </c>
+      <c r="H25">
+        <v>12</v>
+      </c>
+      <c r="I25" t="b">
+        <v>1</v>
+      </c>
+      <c r="J25" t="s">
+        <v>30</v>
+      </c>
+      <c r="K25">
+        <v>5</v>
+      </c>
+      <c r="L25" t="s">
+        <v>30</v>
+      </c>
+      <c r="M25" t="s">
+        <v>30</v>
+      </c>
+      <c r="N25" t="s">
+        <v>30</v>
+      </c>
+      <c r="O25" t="s">
+        <v>30</v>
+      </c>
+      <c r="P25">
+        <v>80.89</v>
+      </c>
+      <c r="Q25">
+        <v>88.92</v>
+      </c>
+      <c r="R25">
+        <v>88.57</v>
+      </c>
+      <c r="S25">
+        <v>88.38</v>
+      </c>
+      <c r="T25" t="s">
+        <v>30</v>
+      </c>
+      <c r="U25" t="s">
+        <v>30</v>
+      </c>
+      <c r="V25">
+        <v>83.42</v>
+      </c>
+      <c r="W25" t="s">
+        <v>30</v>
+      </c>
+      <c r="X25" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y25">
+        <v>430.18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>25</v>
+      </c>
+      <c r="B26" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" t="s">
+        <v>84</v>
+      </c>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" t="s">
+        <v>76</v>
+      </c>
+      <c r="G26" t="s">
+        <v>29</v>
+      </c>
+      <c r="H26">
+        <v>2</v>
+      </c>
+      <c r="I26" t="b">
+        <v>1</v>
+      </c>
+      <c r="J26" t="s">
+        <v>30</v>
+      </c>
+      <c r="K26">
+        <v>5</v>
+      </c>
+      <c r="L26" t="s">
+        <v>30</v>
+      </c>
+      <c r="M26" t="s">
+        <v>30</v>
+      </c>
+      <c r="N26" t="s">
+        <v>30</v>
+      </c>
+      <c r="O26" t="s">
+        <v>30</v>
+      </c>
+      <c r="P26" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q26">
+        <v>89.87</v>
+      </c>
+      <c r="R26">
+        <v>82.54</v>
+      </c>
+      <c r="S26" t="s">
+        <v>30</v>
+      </c>
+      <c r="T26">
+        <v>84.47</v>
+      </c>
+      <c r="U26">
+        <v>85.9</v>
+      </c>
+      <c r="V26" t="s">
+        <v>30</v>
+      </c>
+      <c r="W26">
+        <v>87.06</v>
+      </c>
+      <c r="X26" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y26">
+        <v>429.84</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>26</v>
+      </c>
+      <c r="B27" t="s">
+        <v>85</v>
+      </c>
+      <c r="C27" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27">
+        <v>725</v>
+      </c>
+      <c r="E27" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" t="s">
+        <v>87</v>
+      </c>
+      <c r="H27">
+        <v>1</v>
+      </c>
+      <c r="I27" t="b">
+        <v>1</v>
+      </c>
+      <c r="J27" t="s">
+        <v>30</v>
+      </c>
+      <c r="K27">
+        <v>6</v>
+      </c>
+      <c r="L27" t="s">
+        <v>30</v>
+      </c>
+      <c r="M27" t="s">
+        <v>30</v>
+      </c>
+      <c r="N27" t="s">
+        <v>30</v>
+      </c>
+      <c r="O27">
+        <v>85.8</v>
+      </c>
+      <c r="P27" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q27">
+        <v>89.91</v>
+      </c>
+      <c r="R27">
+        <v>81.23</v>
+      </c>
+      <c r="S27" t="s">
+        <v>30</v>
+      </c>
+      <c r="T27">
+        <v>83.51</v>
+      </c>
+      <c r="U27">
+        <v>84.1</v>
+      </c>
+      <c r="V27">
+        <v>82.09</v>
+      </c>
+      <c r="W27" t="s">
+        <v>30</v>
+      </c>
+      <c r="X27" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y27">
+        <v>425.41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
+        <v>88</v>
+      </c>
+      <c r="C28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" t="s">
+        <v>29</v>
+      </c>
+      <c r="H28">
+        <v>9</v>
+      </c>
+      <c r="I28" t="b">
+        <v>1</v>
+      </c>
+      <c r="J28" t="s">
+        <v>30</v>
+      </c>
+      <c r="K28">
+        <v>5</v>
+      </c>
+      <c r="L28" t="s">
+        <v>30</v>
+      </c>
+      <c r="M28" t="s">
+        <v>30</v>
+      </c>
+      <c r="N28" t="s">
+        <v>30</v>
+      </c>
+      <c r="O28" t="s">
+        <v>30</v>
+      </c>
+      <c r="P28">
+        <v>84.31</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>30</v>
+      </c>
+      <c r="R28">
+        <v>84.9</v>
+      </c>
+      <c r="S28">
+        <v>87.35</v>
+      </c>
+      <c r="T28" t="s">
+        <v>30</v>
+      </c>
+      <c r="U28">
+        <v>85.86</v>
+      </c>
+      <c r="V28">
+        <v>82.96</v>
+      </c>
+      <c r="W28" t="s">
+        <v>30</v>
+      </c>
+      <c r="X28" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y28">
+        <v>425.38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>28</v>
+      </c>
+      <c r="B29" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" t="s">
+        <v>30</v>
+      </c>
+      <c r="F29" t="s">
+        <v>34</v>
+      </c>
+      <c r="G29" t="s">
+        <v>29</v>
+      </c>
+      <c r="H29">
+        <v>13</v>
+      </c>
+      <c r="I29" t="b">
+        <v>1</v>
+      </c>
+      <c r="J29" t="s">
+        <v>30</v>
+      </c>
+      <c r="K29">
+        <v>5</v>
+      </c>
+      <c r="L29" t="s">
+        <v>30</v>
+      </c>
+      <c r="M29" t="s">
+        <v>30</v>
+      </c>
+      <c r="N29" t="s">
+        <v>30</v>
+      </c>
+      <c r="O29">
+        <v>85.01</v>
+      </c>
+      <c r="P29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q29">
+        <v>78.74</v>
+      </c>
+      <c r="R29" t="s">
+        <v>30</v>
+      </c>
+      <c r="S29">
+        <v>88.94</v>
+      </c>
+      <c r="T29">
+        <v>84.15</v>
+      </c>
+      <c r="U29">
+        <v>88.18</v>
+      </c>
+      <c r="V29" t="s">
+        <v>30</v>
+      </c>
+      <c r="W29" t="s">
+        <v>30</v>
+      </c>
+      <c r="X29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y29">
+        <v>425.02</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>29</v>
+      </c>
+      <c r="B30" t="s">
+        <v>91</v>
+      </c>
+      <c r="C30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" t="s">
+        <v>34</v>
+      </c>
+      <c r="G30" t="s">
+        <v>29</v>
+      </c>
+      <c r="H30">
+        <v>14</v>
+      </c>
+      <c r="I30" t="b">
+        <v>1</v>
+      </c>
+      <c r="J30" t="s">
+        <v>30</v>
+      </c>
+      <c r="K30">
+        <v>12</v>
+      </c>
+      <c r="L30">
+        <v>82.51</v>
+      </c>
+      <c r="M30">
+        <v>78.07</v>
+      </c>
+      <c r="N30">
+        <v>83.49</v>
+      </c>
+      <c r="O30">
+        <v>79.02</v>
+      </c>
+      <c r="P30">
+        <v>81.78</v>
+      </c>
+      <c r="Q30">
+        <v>90.06</v>
+      </c>
+      <c r="R30">
+        <v>84.14</v>
+      </c>
+      <c r="S30">
+        <v>80.34</v>
+      </c>
+      <c r="T30">
+        <v>79.62</v>
+      </c>
+      <c r="U30">
+        <v>82.78</v>
+      </c>
+      <c r="V30">
+        <v>79.1</v>
+      </c>
+      <c r="W30">
+        <v>82.22</v>
+      </c>
+      <c r="X30" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y30">
+        <v>422.98</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>30</v>
+      </c>
+      <c r="B31" t="s">
+        <v>93</v>
+      </c>
+      <c r="C31" t="s">
+        <v>54</v>
+      </c>
+      <c r="E31" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31" t="s">
+        <v>29</v>
+      </c>
+      <c r="H31">
+        <v>15</v>
+      </c>
+      <c r="I31" t="b">
+        <v>1</v>
+      </c>
+      <c r="J31" t="s">
+        <v>30</v>
+      </c>
+      <c r="K31">
+        <v>8</v>
+      </c>
+      <c r="L31" t="s">
+        <v>30</v>
+      </c>
+      <c r="M31" t="s">
+        <v>30</v>
+      </c>
+      <c r="N31">
+        <v>78.68</v>
+      </c>
+      <c r="O31">
+        <v>80.88</v>
+      </c>
+      <c r="P31">
+        <v>84.87</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>30</v>
+      </c>
+      <c r="R31">
+        <v>84.67</v>
+      </c>
+      <c r="S31">
+        <v>85.09</v>
+      </c>
+      <c r="T31">
+        <v>82.3</v>
+      </c>
+      <c r="U31" t="s">
+        <v>30</v>
+      </c>
+      <c r="V31">
+        <v>81.45</v>
+      </c>
+      <c r="W31">
+        <v>85.81</v>
+      </c>
+      <c r="X31" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y31">
+        <v>422.74</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>31</v>
+      </c>
+      <c r="B32" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" t="s">
+        <v>30</v>
+      </c>
+      <c r="F32" t="s">
+        <v>34</v>
+      </c>
+      <c r="G32" t="s">
+        <v>29</v>
+      </c>
+      <c r="H32">
+        <v>16</v>
+      </c>
+      <c r="I32" t="b">
+        <v>1</v>
+      </c>
+      <c r="J32" t="s">
+        <v>30</v>
+      </c>
+      <c r="K32">
+        <v>9</v>
+      </c>
+      <c r="L32">
+        <v>80.86</v>
+      </c>
+      <c r="M32">
+        <v>76.53</v>
+      </c>
+      <c r="N32">
+        <v>77.37</v>
+      </c>
+      <c r="O32">
+        <v>77.95</v>
+      </c>
+      <c r="P32" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q32">
+        <v>84.02</v>
+      </c>
+      <c r="R32" t="s">
+        <v>30</v>
+      </c>
+      <c r="S32">
+        <v>86.06</v>
+      </c>
+      <c r="T32">
+        <v>80.04</v>
+      </c>
+      <c r="U32">
+        <v>84.06</v>
+      </c>
+      <c r="V32" t="s">
+        <v>30</v>
+      </c>
+      <c r="W32">
+        <v>86.78</v>
+      </c>
+      <c r="X32" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y32">
+        <v>421.78</v>
+      </c>
+    </row>
+    <row r="33" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33">
+        <v>996</v>
+      </c>
+      <c r="E33" t="s">
+        <v>39</v>
+      </c>
+      <c r="F33" t="s">
+        <v>76</v>
+      </c>
+      <c r="G33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H33">
+        <v>3</v>
+      </c>
+      <c r="I33" t="b">
+        <v>1</v>
+      </c>
+      <c r="J33" t="s">
+        <v>30</v>
+      </c>
+      <c r="K33">
+        <v>5</v>
+      </c>
+      <c r="L33" t="s">
+        <v>30</v>
+      </c>
+      <c r="M33" t="s">
+        <v>30</v>
+      </c>
+      <c r="N33" t="s">
+        <v>30</v>
+      </c>
+      <c r="O33" t="s">
+        <v>30</v>
+      </c>
+      <c r="P33" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q33">
+        <v>90.35</v>
+      </c>
+      <c r="R33">
+        <v>86.07</v>
+      </c>
+      <c r="S33">
+        <v>92.18</v>
+      </c>
+      <c r="T33">
+        <v>83.27</v>
+      </c>
+      <c r="U33" t="s">
+        <v>30</v>
+      </c>
+      <c r="V33">
+        <v>69.22</v>
+      </c>
+      <c r="W33" t="s">
+        <v>30</v>
+      </c>
+      <c r="X33" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y33">
+        <v>421.09</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>98</v>
+      </c>
+      <c r="C34" t="s">
+        <v>52</v>
+      </c>
+      <c r="E34" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" t="s">
+        <v>34</v>
+      </c>
+      <c r="G34" t="s">
+        <v>29</v>
+      </c>
+      <c r="H34">
+        <v>17</v>
+      </c>
+      <c r="I34" t="b">
+        <v>1</v>
+      </c>
+      <c r="J34" t="s">
+        <v>30</v>
+      </c>
+      <c r="K34">
+        <v>8</v>
+      </c>
+      <c r="L34">
+        <v>85.64</v>
+      </c>
+      <c r="M34" t="s">
+        <v>30</v>
+      </c>
+      <c r="N34" t="s">
+        <v>30</v>
+      </c>
+      <c r="O34">
+        <v>76.12</v>
+      </c>
+      <c r="P34" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q34">
+        <v>83.81</v>
+      </c>
+      <c r="R34">
+        <v>81.8</v>
+      </c>
+      <c r="S34">
+        <v>83.53</v>
+      </c>
+      <c r="T34">
+        <v>78.43</v>
+      </c>
+      <c r="U34">
+        <v>84.31</v>
+      </c>
+      <c r="V34">
+        <v>79.85</v>
+      </c>
+      <c r="W34" t="s">
+        <v>30</v>
+      </c>
+      <c r="X34" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y34">
+        <v>419.09</v>
+      </c>
+    </row>
+    <row r="35" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>34</v>
+      </c>
+      <c r="B35" t="s">
+        <v>89</v>
+      </c>
+      <c r="C35" t="s">
+        <v>99</v>
+      </c>
+      <c r="D35">
+        <v>2208</v>
+      </c>
+      <c r="E35" t="s">
+        <v>100</v>
+      </c>
+      <c r="F35" t="s">
+        <v>76</v>
+      </c>
+      <c r="G35" t="s">
+        <v>29</v>
+      </c>
+      <c r="H35">
+        <v>4</v>
+      </c>
+      <c r="I35" t="b">
+        <v>1</v>
+      </c>
+      <c r="J35" t="s">
+        <v>30</v>
+      </c>
+      <c r="K35">
+        <v>5</v>
+      </c>
+      <c r="L35" t="s">
+        <v>30</v>
+      </c>
+      <c r="M35">
+        <v>79.91</v>
+      </c>
+      <c r="N35">
+        <v>86.64</v>
+      </c>
+      <c r="O35">
+        <v>85.96</v>
+      </c>
+      <c r="P35" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q35">
+        <v>88.55</v>
+      </c>
+      <c r="R35">
+        <v>75.56</v>
+      </c>
+      <c r="S35" t="s">
+        <v>30</v>
+      </c>
+      <c r="T35" t="s">
+        <v>30</v>
+      </c>
+      <c r="U35" t="s">
+        <v>30</v>
+      </c>
+      <c r="V35" t="s">
+        <v>30</v>
+      </c>
+      <c r="W35" t="s">
+        <v>30</v>
+      </c>
+      <c r="X35" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y35">
+        <v>416.62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>35</v>
+      </c>
+      <c r="B36" t="s">
+        <v>101</v>
+      </c>
+      <c r="C36" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" t="s">
+        <v>103</v>
+      </c>
+      <c r="F36" t="s">
+        <v>61</v>
+      </c>
+      <c r="G36" t="s">
+        <v>29</v>
+      </c>
+      <c r="H36">
+        <v>3</v>
+      </c>
+      <c r="I36" t="b">
+        <v>1</v>
+      </c>
+      <c r="J36" t="s">
+        <v>30</v>
+      </c>
+      <c r="K36">
+        <v>5</v>
+      </c>
+      <c r="L36">
+        <v>82.88</v>
+      </c>
+      <c r="M36">
+        <v>80.46</v>
+      </c>
+      <c r="N36">
+        <v>83.54</v>
+      </c>
+      <c r="O36" t="s">
+        <v>30</v>
+      </c>
+      <c r="P36" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>30</v>
+      </c>
+      <c r="R36" t="s">
+        <v>30</v>
+      </c>
+      <c r="S36" t="s">
+        <v>30</v>
+      </c>
+      <c r="T36">
+        <v>79.81</v>
+      </c>
+      <c r="U36" t="s">
+        <v>30</v>
+      </c>
+      <c r="V36" t="s">
+        <v>30</v>
+      </c>
+      <c r="W36">
+        <v>86.47</v>
+      </c>
+      <c r="X36" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y36">
+        <v>413.16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>36</v>
+      </c>
+      <c r="B37" t="s">
+        <v>104</v>
+      </c>
+      <c r="C37" t="s">
+        <v>26</v>
+      </c>
+      <c r="D37">
+        <v>960</v>
+      </c>
+      <c r="E37" t="s">
+        <v>39</v>
+      </c>
+      <c r="F37" t="s">
+        <v>28</v>
+      </c>
+      <c r="G37" t="s">
+        <v>29</v>
+      </c>
+      <c r="H37">
+        <v>10</v>
+      </c>
+      <c r="I37" t="b">
+        <v>1</v>
+      </c>
+      <c r="J37" t="s">
+        <v>30</v>
+      </c>
+      <c r="K37">
+        <v>6</v>
+      </c>
+      <c r="L37" t="s">
+        <v>30</v>
+      </c>
+      <c r="M37">
+        <v>80.31</v>
+      </c>
+      <c r="N37">
+        <v>80.19</v>
+      </c>
+      <c r="O37" t="s">
+        <v>30</v>
+      </c>
+      <c r="P37">
+        <v>82.88</v>
+      </c>
+      <c r="Q37">
+        <v>84.78</v>
+      </c>
+      <c r="R37" t="s">
+        <v>30</v>
+      </c>
+      <c r="S37">
+        <v>82.84</v>
+      </c>
+      <c r="T37">
+        <v>79.88</v>
+      </c>
+      <c r="U37" t="s">
+        <v>30</v>
+      </c>
+      <c r="V37" t="s">
+        <v>30</v>
+      </c>
+      <c r="W37" t="s">
+        <v>30</v>
+      </c>
+      <c r="X37" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y37">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="38" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>37</v>
+      </c>
+      <c r="B38" t="s">
+        <v>105</v>
+      </c>
+      <c r="C38" t="s">
+        <v>106</v>
+      </c>
+      <c r="D38">
+        <v>2025</v>
+      </c>
+      <c r="E38" t="s">
+        <v>39</v>
+      </c>
+      <c r="F38" t="s">
+        <v>107</v>
+      </c>
+      <c r="G38" t="s">
+        <v>87</v>
+      </c>
+      <c r="H38">
+        <v>1</v>
+      </c>
+      <c r="I38" t="b">
+        <v>1</v>
+      </c>
+      <c r="J38" t="s">
+        <v>30</v>
+      </c>
+      <c r="K38">
+        <v>10</v>
+      </c>
+      <c r="L38">
+        <v>82.15</v>
+      </c>
+      <c r="M38">
+        <v>75.64</v>
+      </c>
+      <c r="N38">
+        <v>79.91</v>
+      </c>
+      <c r="O38">
+        <v>78.11</v>
+      </c>
+      <c r="P38">
+        <v>78.3</v>
+      </c>
+      <c r="Q38">
+        <v>85.55</v>
+      </c>
+      <c r="R38">
+        <v>79.73</v>
+      </c>
+      <c r="S38">
+        <v>77.63</v>
+      </c>
+      <c r="T38" t="s">
+        <v>30</v>
+      </c>
+      <c r="U38">
+        <v>82.47</v>
+      </c>
+      <c r="V38">
+        <v>79.52</v>
+      </c>
+      <c r="W38" t="s">
+        <v>30</v>
+      </c>
+      <c r="X38" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y38">
+        <v>409.81</v>
+      </c>
+    </row>
+    <row r="39" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>38</v>
+      </c>
+      <c r="B39" t="s">
+        <v>65</v>
+      </c>
+      <c r="C39" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39">
+        <v>2213</v>
+      </c>
+      <c r="E39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F39" t="s">
+        <v>76</v>
+      </c>
+      <c r="G39" t="s">
+        <v>29</v>
+      </c>
+      <c r="H39">
+        <v>5</v>
+      </c>
+      <c r="I39" t="b">
+        <v>1</v>
+      </c>
+      <c r="J39" t="s">
+        <v>30</v>
+      </c>
+      <c r="K39">
+        <v>5</v>
+      </c>
+      <c r="L39" t="s">
+        <v>30</v>
+      </c>
+      <c r="M39">
+        <v>77.66</v>
+      </c>
+      <c r="N39" t="s">
+        <v>30</v>
+      </c>
+      <c r="O39" t="s">
+        <v>30</v>
+      </c>
+      <c r="P39" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q39">
+        <v>84.95</v>
+      </c>
+      <c r="R39" t="s">
+        <v>30</v>
+      </c>
+      <c r="S39" t="s">
+        <v>30</v>
+      </c>
+      <c r="T39" t="s">
+        <v>30</v>
+      </c>
+      <c r="U39">
+        <v>80.48</v>
+      </c>
+      <c r="V39">
+        <v>80.31</v>
+      </c>
+      <c r="W39">
+        <v>83.96</v>
+      </c>
+      <c r="X39" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y39">
+        <v>407.36</v>
+      </c>
+    </row>
+    <row r="40" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>39</v>
+      </c>
+      <c r="B40" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" t="s">
+        <v>109</v>
+      </c>
+      <c r="E40" t="s">
+        <v>39</v>
+      </c>
+      <c r="F40" t="s">
+        <v>34</v>
+      </c>
+      <c r="G40" t="s">
+        <v>87</v>
+      </c>
+      <c r="H40">
+        <v>1</v>
+      </c>
+      <c r="I40" t="b">
+        <v>1</v>
+      </c>
+      <c r="J40" t="s">
+        <v>30</v>
+      </c>
+      <c r="K40">
+        <v>9</v>
+      </c>
+      <c r="L40">
+        <v>83.24</v>
+      </c>
+      <c r="M40">
+        <v>78.22</v>
+      </c>
+      <c r="N40">
+        <v>81.47</v>
+      </c>
+      <c r="O40">
+        <v>80.57</v>
+      </c>
+      <c r="P40">
+        <v>78.47</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>30</v>
+      </c>
+      <c r="R40" t="s">
+        <v>30</v>
+      </c>
+      <c r="S40" t="s">
+        <v>30</v>
+      </c>
+      <c r="T40">
+        <v>73</v>
+      </c>
+      <c r="U40">
+        <v>79.34</v>
+      </c>
+      <c r="V40">
+        <v>79.28</v>
+      </c>
+      <c r="W40">
+        <v>82.54</v>
+      </c>
+      <c r="X40" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y40">
+        <v>407.16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>40</v>
+      </c>
+      <c r="B41" t="s">
+        <v>110</v>
+      </c>
+      <c r="C41" t="s">
+        <v>111</v>
+      </c>
+      <c r="D41">
+        <v>525</v>
+      </c>
+      <c r="E41" t="s">
+        <v>100</v>
+      </c>
+      <c r="F41" t="s">
+        <v>76</v>
+      </c>
+      <c r="G41" t="s">
+        <v>29</v>
+      </c>
+      <c r="H41">
+        <v>6</v>
+      </c>
+      <c r="I41" t="b">
+        <v>1</v>
+      </c>
+      <c r="J41" t="s">
+        <v>30</v>
+      </c>
+      <c r="K41">
+        <v>8</v>
+      </c>
+      <c r="L41" t="s">
+        <v>30</v>
+      </c>
+      <c r="M41">
+        <v>66.03</v>
+      </c>
+      <c r="N41">
+        <v>79.43</v>
+      </c>
+      <c r="O41">
+        <v>78.31</v>
+      </c>
+      <c r="P41">
+        <v>78.56</v>
+      </c>
+      <c r="Q41">
+        <v>83.69</v>
+      </c>
+      <c r="R41" t="s">
+        <v>30</v>
+      </c>
+      <c r="S41" t="s">
+        <v>30</v>
+      </c>
+      <c r="T41">
+        <v>73.87</v>
+      </c>
+      <c r="U41">
+        <v>81.51</v>
+      </c>
+      <c r="V41" t="s">
+        <v>30</v>
+      </c>
+      <c r="W41">
+        <v>83.73</v>
+      </c>
+      <c r="X41" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y41">
+        <v>406.92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>41</v>
+      </c>
+      <c r="B42" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" t="s">
+        <v>113</v>
+      </c>
+      <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42">
+        <v>18</v>
+      </c>
+      <c r="I42" t="b">
+        <v>1</v>
+      </c>
+      <c r="J42" t="s">
+        <v>30</v>
+      </c>
+      <c r="K42">
+        <v>9</v>
+      </c>
+      <c r="L42">
+        <v>80.34</v>
+      </c>
+      <c r="M42">
+        <v>77.18</v>
+      </c>
+      <c r="N42">
+        <v>78.87</v>
+      </c>
+      <c r="O42">
+        <v>80.64</v>
+      </c>
+      <c r="P42">
+        <v>72.56</v>
+      </c>
+      <c r="Q42">
+        <v>81.99</v>
+      </c>
+      <c r="R42">
+        <v>82.01</v>
+      </c>
+      <c r="S42" t="s">
+        <v>30</v>
+      </c>
+      <c r="T42">
+        <v>80.07</v>
+      </c>
+      <c r="U42" t="s">
+        <v>30</v>
+      </c>
+      <c r="V42">
+        <v>77.44</v>
+      </c>
+      <c r="W42" t="s">
+        <v>30</v>
+      </c>
+      <c r="X42" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y42">
+        <v>405.05</v>
+      </c>
+    </row>
+    <row r="43" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>42</v>
+      </c>
+      <c r="B43" t="s">
+        <v>115</v>
+      </c>
+      <c r="C43" t="s">
+        <v>116</v>
+      </c>
+      <c r="E43" t="s">
+        <v>117</v>
+      </c>
+      <c r="F43" t="s">
+        <v>34</v>
+      </c>
+      <c r="G43" t="s">
+        <v>87</v>
+      </c>
+      <c r="H43">
+        <v>2</v>
+      </c>
+      <c r="I43" t="b">
+        <v>1</v>
+      </c>
+      <c r="J43" t="s">
+        <v>30</v>
+      </c>
+      <c r="K43">
+        <v>8</v>
+      </c>
+      <c r="L43">
+        <v>79.77</v>
+      </c>
+      <c r="M43">
+        <v>75.36</v>
+      </c>
+      <c r="N43">
+        <v>76.44</v>
+      </c>
+      <c r="O43">
+        <v>79.36</v>
+      </c>
+      <c r="P43">
+        <v>76.27</v>
+      </c>
+      <c r="Q43">
+        <v>82.27</v>
+      </c>
+      <c r="R43" t="s">
+        <v>30</v>
+      </c>
+      <c r="S43">
+        <v>80.86</v>
+      </c>
+      <c r="T43" t="s">
+        <v>30</v>
+      </c>
+      <c r="U43" t="s">
+        <v>30</v>
+      </c>
+      <c r="V43" t="s">
+        <v>30</v>
+      </c>
+      <c r="W43">
+        <v>82.04</v>
+      </c>
+      <c r="X43" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y43">
+        <v>404.3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>43</v>
+      </c>
+      <c r="B44" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" t="s">
+        <v>118</v>
+      </c>
+      <c r="E44" t="s">
+        <v>30</v>
+      </c>
+      <c r="F44" t="s">
+        <v>34</v>
+      </c>
+      <c r="G44" t="s">
+        <v>29</v>
+      </c>
+      <c r="H44">
+        <v>19</v>
+      </c>
+      <c r="I44" t="b">
+        <v>1</v>
+      </c>
+      <c r="J44" t="s">
+        <v>30</v>
+      </c>
+      <c r="K44">
+        <v>8</v>
+      </c>
+      <c r="L44">
+        <v>83.06</v>
+      </c>
+      <c r="M44">
+        <v>76.49</v>
+      </c>
+      <c r="N44" t="s">
+        <v>30</v>
+      </c>
+      <c r="O44">
+        <v>71.61</v>
+      </c>
+      <c r="P44">
+        <v>78.78</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>30</v>
+      </c>
+      <c r="R44">
+        <v>75.9</v>
+      </c>
+      <c r="S44" t="s">
+        <v>30</v>
+      </c>
+      <c r="T44" t="s">
+        <v>30</v>
+      </c>
+      <c r="U44">
+        <v>76.02</v>
+      </c>
+      <c r="V44">
+        <v>74.11</v>
+      </c>
+      <c r="W44">
+        <v>88.03</v>
+      </c>
+      <c r="X44" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y44">
+        <v>402.38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>44</v>
+      </c>
+      <c r="B45" t="s">
+        <v>119</v>
+      </c>
+      <c r="C45" t="s">
+        <v>32</v>
+      </c>
+      <c r="E45" t="s">
+        <v>30</v>
+      </c>
+      <c r="F45" t="s">
+        <v>34</v>
+      </c>
+      <c r="G45" t="s">
+        <v>29</v>
+      </c>
+      <c r="H45">
+        <v>20</v>
+      </c>
+      <c r="I45" t="b">
+        <v>1</v>
+      </c>
+      <c r="J45" t="s">
+        <v>30</v>
+      </c>
+      <c r="K45">
+        <v>5</v>
+      </c>
+      <c r="L45" t="s">
+        <v>30</v>
+      </c>
+      <c r="M45" t="s">
+        <v>30</v>
+      </c>
+      <c r="N45" t="s">
+        <v>30</v>
+      </c>
+      <c r="O45" t="s">
+        <v>30</v>
+      </c>
+      <c r="P45" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q45">
+        <v>73.64</v>
+      </c>
+      <c r="R45" t="s">
+        <v>30</v>
+      </c>
+      <c r="S45">
+        <v>82.45</v>
+      </c>
+      <c r="T45">
+        <v>78.68</v>
+      </c>
+      <c r="U45">
+        <v>83.35</v>
+      </c>
+      <c r="V45">
+        <v>83.72</v>
+      </c>
+      <c r="W45" t="s">
+        <v>30</v>
+      </c>
+      <c r="X45" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y45">
+        <v>401.84</v>
+      </c>
+    </row>
+    <row r="46" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>45</v>
+      </c>
+      <c r="B46" t="s">
+        <v>120</v>
+      </c>
+      <c r="C46" t="s">
+        <v>121</v>
+      </c>
+      <c r="E46" t="s">
+        <v>122</v>
+      </c>
+      <c r="F46" t="s">
+        <v>28</v>
+      </c>
+      <c r="G46" t="s">
+        <v>29</v>
+      </c>
+      <c r="H46">
+        <v>11</v>
+      </c>
+      <c r="I46" t="b">
+        <v>1</v>
+      </c>
+      <c r="J46" t="s">
+        <v>30</v>
+      </c>
+      <c r="K46">
+        <v>9</v>
+      </c>
+      <c r="L46" t="s">
+        <v>30</v>
+      </c>
+      <c r="M46">
+        <v>73.62</v>
+      </c>
+      <c r="N46">
+        <v>78.6</v>
+      </c>
+      <c r="O46">
+        <v>77.72</v>
+      </c>
+      <c r="P46">
+        <v>77.19</v>
+      </c>
+      <c r="Q46">
+        <v>81.63</v>
+      </c>
+      <c r="R46">
+        <v>76.9</v>
+      </c>
+      <c r="S46" t="s">
+        <v>30</v>
+      </c>
+      <c r="T46">
+        <v>81.66</v>
+      </c>
+      <c r="U46" t="s">
+        <v>30</v>
+      </c>
+      <c r="V46">
+        <v>77.87</v>
+      </c>
+      <c r="W46">
+        <v>81.38</v>
+      </c>
+      <c r="X46" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y46">
+        <v>401.14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" t="s">
+        <v>109</v>
+      </c>
+      <c r="E47" t="s">
+        <v>39</v>
+      </c>
+      <c r="F47" t="s">
+        <v>34</v>
+      </c>
+      <c r="G47" t="s">
+        <v>87</v>
+      </c>
+      <c r="H47">
+        <v>3</v>
+      </c>
+      <c r="I47" t="b">
+        <v>1</v>
+      </c>
+      <c r="J47" t="s">
+        <v>30</v>
+      </c>
+      <c r="K47">
+        <v>6</v>
+      </c>
+      <c r="L47" t="s">
+        <v>30</v>
+      </c>
+      <c r="M47" t="s">
+        <v>30</v>
+      </c>
+      <c r="N47">
+        <v>78.91</v>
+      </c>
+      <c r="O47">
+        <v>77.69</v>
+      </c>
+      <c r="P47" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>30</v>
+      </c>
+      <c r="R47" t="s">
+        <v>30</v>
+      </c>
+      <c r="S47">
+        <v>79.55</v>
+      </c>
+      <c r="T47" t="s">
+        <v>30</v>
+      </c>
+      <c r="U47">
+        <v>80.31</v>
+      </c>
+      <c r="V47">
+        <v>78.3</v>
+      </c>
+      <c r="W47">
+        <v>83.21</v>
+      </c>
+      <c r="X47" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y47">
+        <v>400.28</v>
+      </c>
+    </row>
+    <row r="48" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>47</v>
+      </c>
+      <c r="B48" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" t="s">
+        <v>125</v>
+      </c>
+      <c r="D48">
+        <v>2397</v>
+      </c>
+      <c r="E48" t="s">
+        <v>39</v>
+      </c>
+      <c r="F48" t="s">
+        <v>76</v>
+      </c>
+      <c r="G48" t="s">
+        <v>87</v>
+      </c>
+      <c r="H48">
+        <v>1</v>
+      </c>
+      <c r="I48" t="b">
+        <v>1</v>
+      </c>
+      <c r="J48" t="s">
+        <v>30</v>
+      </c>
+      <c r="K48">
+        <v>7</v>
+      </c>
+      <c r="L48" t="s">
+        <v>30</v>
+      </c>
+      <c r="M48">
+        <v>73.79</v>
+      </c>
+      <c r="N48">
+        <v>79.35</v>
+      </c>
+      <c r="O48">
+        <v>80.53</v>
+      </c>
+      <c r="P48">
+        <v>75.82</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>30</v>
+      </c>
+      <c r="R48">
+        <v>77.16</v>
+      </c>
+      <c r="S48">
+        <v>81.46</v>
+      </c>
+      <c r="T48" t="s">
+        <v>30</v>
+      </c>
+      <c r="U48" t="s">
+        <v>30</v>
+      </c>
+      <c r="V48" t="s">
+        <v>30</v>
+      </c>
+      <c r="W48">
+        <v>81.29</v>
+      </c>
+      <c r="X48" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y48">
+        <v>399.79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>48</v>
+      </c>
+      <c r="B49" t="s">
+        <v>31</v>
+      </c>
+      <c r="C49" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" t="s">
+        <v>30</v>
+      </c>
+      <c r="F49" t="s">
+        <v>28</v>
+      </c>
+      <c r="G49" t="s">
+        <v>29</v>
+      </c>
+      <c r="H49">
+        <v>12</v>
+      </c>
+      <c r="I49" t="b">
+        <v>1</v>
+      </c>
+      <c r="J49" t="s">
+        <v>30</v>
+      </c>
+      <c r="K49">
+        <v>10</v>
+      </c>
+      <c r="L49">
+        <v>79.1</v>
+      </c>
+      <c r="M49">
+        <v>72.93</v>
+      </c>
+      <c r="N49">
+        <v>78.8</v>
+      </c>
+      <c r="O49">
+        <v>74.34</v>
+      </c>
+      <c r="P49">
+        <v>76.73</v>
+      </c>
+      <c r="Q49">
+        <v>79.67</v>
+      </c>
+      <c r="R49">
+        <v>75.83</v>
+      </c>
+      <c r="S49">
+        <v>81.05</v>
+      </c>
+      <c r="T49" t="s">
+        <v>30</v>
+      </c>
+      <c r="U49" t="s">
+        <v>30</v>
+      </c>
+      <c r="V49">
+        <v>74.04</v>
+      </c>
+      <c r="W49">
+        <v>78.81</v>
+      </c>
+      <c r="X49" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y49">
+        <v>397.43</v>
+      </c>
+    </row>
+    <row r="50" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>49</v>
+      </c>
+      <c r="B50" t="s">
+        <v>126</v>
+      </c>
+      <c r="C50" t="s">
+        <v>127</v>
+      </c>
+      <c r="E50" t="s">
+        <v>64</v>
+      </c>
+      <c r="F50" t="s">
+        <v>76</v>
+      </c>
+      <c r="G50" t="s">
+        <v>29</v>
+      </c>
+      <c r="H50">
+        <v>7</v>
+      </c>
+      <c r="I50" t="b">
+        <v>1</v>
+      </c>
+      <c r="J50" t="s">
+        <v>30</v>
+      </c>
+      <c r="K50">
+        <v>8</v>
+      </c>
+      <c r="L50">
+        <v>80.06</v>
+      </c>
+      <c r="M50">
+        <v>75.39</v>
+      </c>
+      <c r="N50">
+        <v>70.11</v>
+      </c>
+      <c r="O50" t="s">
+        <v>30</v>
+      </c>
+      <c r="P50">
+        <v>76.93</v>
+      </c>
+      <c r="Q50">
+        <v>76.4</v>
+      </c>
+      <c r="R50" t="s">
+        <v>30</v>
+      </c>
+      <c r="S50">
+        <v>80.21</v>
+      </c>
+      <c r="T50">
+        <v>75.59</v>
+      </c>
+      <c r="U50" t="s">
+        <v>30</v>
+      </c>
+      <c r="V50" t="s">
+        <v>30</v>
+      </c>
+      <c r="W50">
+        <v>80.5</v>
+      </c>
+      <c r="X50" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y50">
+        <v>394.1</v>
+      </c>
+    </row>
+    <row r="51" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>50</v>
+      </c>
+      <c r="B51" t="s">
+        <v>128</v>
+      </c>
+      <c r="C51" t="s">
+        <v>129</v>
+      </c>
+      <c r="E51" t="s">
+        <v>30</v>
+      </c>
+      <c r="F51" t="s">
+        <v>34</v>
+      </c>
+      <c r="G51" t="s">
+        <v>29</v>
+      </c>
+      <c r="H51">
+        <v>21</v>
+      </c>
+      <c r="I51" t="b">
+        <v>1</v>
+      </c>
+      <c r="J51" t="s">
+        <v>30</v>
+      </c>
+      <c r="K51">
+        <v>10</v>
+      </c>
+      <c r="L51">
+        <v>79.83</v>
+      </c>
+      <c r="M51">
+        <v>73.69</v>
+      </c>
+      <c r="N51">
+        <v>76.18</v>
+      </c>
+      <c r="O51">
+        <v>75.07</v>
+      </c>
+      <c r="P51">
+        <v>76.44</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>30</v>
+      </c>
+      <c r="R51">
+        <v>77.6</v>
+      </c>
+      <c r="S51">
+        <v>77.15</v>
+      </c>
+      <c r="T51">
+        <v>75.99</v>
+      </c>
+      <c r="U51">
+        <v>79.72</v>
+      </c>
+      <c r="V51" t="s">
+        <v>30</v>
+      </c>
+      <c r="W51">
+        <v>79.54</v>
+      </c>
+      <c r="X51" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y51">
+        <v>393.84</v>
+      </c>
+    </row>
+    <row r="52" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>51</v>
+      </c>
+      <c r="B52" t="s">
+        <v>130</v>
+      </c>
+      <c r="C52" t="s">
+        <v>131</v>
+      </c>
+      <c r="E52" t="s">
+        <v>39</v>
+      </c>
+      <c r="F52" t="s">
+        <v>34</v>
+      </c>
+      <c r="G52" t="s">
+        <v>29</v>
+      </c>
+      <c r="H52">
+        <v>22</v>
+      </c>
+      <c r="I52" t="b">
+        <v>1</v>
+      </c>
+      <c r="J52" t="s">
+        <v>30</v>
+      </c>
+      <c r="K52">
+        <v>7</v>
+      </c>
+      <c r="L52">
+        <v>83.37</v>
+      </c>
+      <c r="M52" t="s">
+        <v>30</v>
+      </c>
+      <c r="N52" t="s">
+        <v>30</v>
+      </c>
+      <c r="O52">
+        <v>74.43</v>
+      </c>
+      <c r="P52">
+        <v>79.39</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>30</v>
+      </c>
+      <c r="R52" t="s">
+        <v>30</v>
+      </c>
+      <c r="S52" t="s">
+        <v>30</v>
+      </c>
+      <c r="T52">
+        <v>69.01</v>
+      </c>
+      <c r="U52">
+        <v>77.06</v>
+      </c>
+      <c r="V52">
+        <v>72.83</v>
+      </c>
+      <c r="W52">
+        <v>79.01</v>
+      </c>
+      <c r="X52" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y52">
+        <v>393.26</v>
+      </c>
+    </row>
+    <row r="53" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>52</v>
+      </c>
+      <c r="B53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" t="s">
+        <v>133</v>
+      </c>
+      <c r="D53">
+        <v>1807</v>
+      </c>
+      <c r="E53" t="s">
+        <v>39</v>
+      </c>
+      <c r="F53" t="s">
+        <v>134</v>
+      </c>
+      <c r="G53" t="s">
+        <v>29</v>
+      </c>
+      <c r="H53">
+        <v>1</v>
+      </c>
+      <c r="I53" t="b">
+        <v>1</v>
+      </c>
+      <c r="J53" t="s">
+        <v>30</v>
+      </c>
+      <c r="K53">
+        <v>9</v>
+      </c>
+      <c r="L53">
+        <v>70.34</v>
+      </c>
+      <c r="M53">
+        <v>70.04</v>
+      </c>
+      <c r="N53">
+        <v>72.38</v>
+      </c>
+      <c r="O53" t="s">
+        <v>30</v>
+      </c>
+      <c r="P53">
+        <v>69.94</v>
+      </c>
+      <c r="Q53">
+        <v>79.15</v>
+      </c>
+      <c r="R53" t="s">
+        <v>30</v>
+      </c>
+      <c r="S53">
+        <v>79.82</v>
+      </c>
+      <c r="T53">
+        <v>73.81</v>
+      </c>
+      <c r="U53">
+        <v>78.32</v>
+      </c>
+      <c r="V53" t="s">
+        <v>30</v>
+      </c>
+      <c r="W53">
+        <v>82.04</v>
+      </c>
+      <c r="X53" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y53">
+        <v>393.14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>53</v>
+      </c>
+      <c r="B54" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" t="s">
+        <v>54</v>
+      </c>
+      <c r="E54" t="s">
+        <v>136</v>
+      </c>
+      <c r="F54" t="s">
+        <v>34</v>
+      </c>
+      <c r="G54" t="s">
+        <v>29</v>
+      </c>
+      <c r="H54">
+        <v>23</v>
+      </c>
+      <c r="I54" t="b">
+        <v>1</v>
+      </c>
+      <c r="J54" t="s">
+        <v>30</v>
+      </c>
+      <c r="K54">
+        <v>6</v>
+      </c>
+      <c r="L54">
+        <v>85</v>
+      </c>
+      <c r="M54" t="s">
+        <v>30</v>
+      </c>
+      <c r="N54">
+        <v>71.47</v>
+      </c>
+      <c r="O54">
+        <v>74.95</v>
+      </c>
+      <c r="P54" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q54">
+        <v>78.13</v>
+      </c>
+      <c r="R54" t="s">
+        <v>30</v>
+      </c>
+      <c r="S54" t="s">
+        <v>30</v>
+      </c>
+      <c r="T54" t="s">
+        <v>30</v>
+      </c>
+      <c r="U54">
+        <v>79.21</v>
+      </c>
+      <c r="V54">
+        <v>75.82</v>
+      </c>
+      <c r="W54" t="s">
+        <v>30</v>
+      </c>
+      <c r="X54" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y54">
+        <v>393.11</v>
+      </c>
+    </row>
+    <row r="55" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>54</v>
+      </c>
+      <c r="B55" t="s">
+        <v>137</v>
+      </c>
+      <c r="C55" t="s">
+        <v>138</v>
+      </c>
+      <c r="D55">
+        <v>752</v>
+      </c>
+      <c r="E55" t="s">
+        <v>39</v>
+      </c>
+      <c r="F55" t="s">
+        <v>76</v>
+      </c>
+      <c r="G55" t="s">
+        <v>29</v>
+      </c>
+      <c r="H55">
+        <v>8</v>
+      </c>
+      <c r="I55" t="b">
+        <v>1</v>
+      </c>
+      <c r="J55" t="s">
+        <v>30</v>
+      </c>
+      <c r="K55">
+        <v>9</v>
+      </c>
+      <c r="L55" t="s">
+        <v>30</v>
+      </c>
+      <c r="M55">
+        <v>76.89</v>
+      </c>
+      <c r="N55">
+        <v>79.47</v>
+      </c>
+      <c r="O55">
+        <v>78.18</v>
+      </c>
+      <c r="P55">
+        <v>79.31</v>
+      </c>
+      <c r="Q55">
+        <v>76.33</v>
+      </c>
+      <c r="R55">
+        <v>74.39</v>
+      </c>
+      <c r="S55">
+        <v>77.58</v>
+      </c>
+      <c r="T55">
+        <v>73.62</v>
+      </c>
+      <c r="U55">
+        <v>76.37</v>
+      </c>
+      <c r="V55" t="s">
+        <v>30</v>
+      </c>
+      <c r="W55" t="s">
+        <v>30</v>
+      </c>
+      <c r="X55" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y55">
+        <v>391.43</v>
+      </c>
+    </row>
+    <row r="56" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>55</v>
+      </c>
+      <c r="B56" t="s">
+        <v>139</v>
+      </c>
+      <c r="C56" t="s">
+        <v>97</v>
+      </c>
+      <c r="D56">
+        <v>228</v>
+      </c>
+      <c r="E56" t="s">
+        <v>39</v>
+      </c>
+      <c r="F56" t="s">
+        <v>134</v>
+      </c>
+      <c r="G56" t="s">
+        <v>29</v>
+      </c>
+      <c r="H56">
+        <v>2</v>
+      </c>
+      <c r="I56" t="b">
+        <v>1</v>
+      </c>
+      <c r="J56" t="s">
+        <v>30</v>
+      </c>
+      <c r="K56">
+        <v>7</v>
+      </c>
+      <c r="L56" t="s">
+        <v>30</v>
+      </c>
+      <c r="M56" t="s">
+        <v>30</v>
+      </c>
+      <c r="N56" t="s">
+        <v>30</v>
+      </c>
+      <c r="O56">
+        <v>76.21</v>
+      </c>
+      <c r="P56" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>30</v>
+      </c>
+      <c r="R56">
+        <v>76.49</v>
+      </c>
+      <c r="S56">
+        <v>80.06</v>
+      </c>
+      <c r="T56">
+        <v>72.39</v>
+      </c>
+      <c r="U56">
+        <v>76.49</v>
+      </c>
+      <c r="V56">
+        <v>73.11</v>
+      </c>
+      <c r="W56">
+        <v>82.16</v>
+      </c>
+      <c r="X56" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y56">
+        <v>391.41</v>
+      </c>
+    </row>
+    <row r="57" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>56</v>
+      </c>
+      <c r="B57" t="s">
+        <v>140</v>
+      </c>
+      <c r="C57" t="s">
+        <v>99</v>
+      </c>
+      <c r="D57">
+        <v>2559</v>
+      </c>
+      <c r="E57" t="s">
+        <v>100</v>
+      </c>
+      <c r="F57" t="s">
+        <v>61</v>
+      </c>
+      <c r="G57" t="s">
+        <v>29</v>
+      </c>
+      <c r="H57">
+        <v>4</v>
+      </c>
+      <c r="I57" t="b">
+        <v>1</v>
+      </c>
+      <c r="J57" t="s">
+        <v>30</v>
+      </c>
+      <c r="K57">
+        <v>5</v>
+      </c>
+      <c r="L57" t="s">
+        <v>30</v>
+      </c>
+      <c r="M57">
+        <v>77.88</v>
+      </c>
+      <c r="N57">
+        <v>82.62</v>
+      </c>
+      <c r="O57">
+        <v>76.69</v>
+      </c>
+      <c r="P57">
+        <v>78.6</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>30</v>
+      </c>
+      <c r="R57">
+        <v>75.54</v>
+      </c>
+      <c r="S57" t="s">
+        <v>30</v>
+      </c>
+      <c r="T57" t="s">
+        <v>30</v>
+      </c>
+      <c r="U57" t="s">
+        <v>30</v>
+      </c>
+      <c r="V57" t="s">
+        <v>30</v>
+      </c>
+      <c r="W57" t="s">
+        <v>30</v>
+      </c>
+      <c r="X57" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y57">
+        <v>391.33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>57</v>
+      </c>
+      <c r="B58" t="s">
+        <v>141</v>
+      </c>
+      <c r="C58" t="s">
+        <v>142</v>
+      </c>
+      <c r="D58">
+        <v>2517</v>
+      </c>
+      <c r="E58" t="s">
+        <v>30</v>
+      </c>
+      <c r="F58" t="s">
+        <v>76</v>
+      </c>
+      <c r="G58" t="s">
+        <v>29</v>
+      </c>
+      <c r="H58">
+        <v>9</v>
+      </c>
+      <c r="I58" t="b">
+        <v>1</v>
+      </c>
+      <c r="J58" t="s">
+        <v>30</v>
+      </c>
+      <c r="K58">
+        <v>9</v>
+      </c>
+      <c r="L58">
+        <v>79.61</v>
+      </c>
+      <c r="M58" t="s">
+        <v>30</v>
+      </c>
+      <c r="N58" t="s">
+        <v>30</v>
+      </c>
+      <c r="O58">
+        <v>70.84</v>
+      </c>
+      <c r="P58">
+        <v>74.62</v>
+      </c>
+      <c r="Q58">
+        <v>76.43</v>
+      </c>
+      <c r="R58">
+        <v>77.48</v>
+      </c>
+      <c r="S58" t="s">
+        <v>30</v>
+      </c>
+      <c r="T58">
+        <v>73.16</v>
+      </c>
+      <c r="U58">
+        <v>78.17</v>
+      </c>
+      <c r="V58">
+        <v>72.51</v>
+      </c>
+      <c r="W58">
+        <v>78.87</v>
+      </c>
+      <c r="X58" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y58">
+        <v>390.56</v>
+      </c>
+    </row>
+    <row r="59" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>58</v>
+      </c>
+      <c r="B59" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" t="s">
+        <v>32</v>
+      </c>
+      <c r="D59">
+        <v>2499</v>
+      </c>
+      <c r="E59" t="s">
+        <v>144</v>
+      </c>
+      <c r="F59" t="s">
+        <v>28</v>
+      </c>
+      <c r="G59" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59">
+        <v>13</v>
+      </c>
+      <c r="I59" t="b">
+        <v>1</v>
+      </c>
+      <c r="J59" t="s">
+        <v>30</v>
+      </c>
+      <c r="K59">
+        <v>6</v>
+      </c>
+      <c r="L59">
+        <v>81.15</v>
+      </c>
+      <c r="M59">
+        <v>76.75</v>
+      </c>
+      <c r="N59" t="s">
+        <v>30</v>
+      </c>
+      <c r="O59">
+        <v>75.68</v>
+      </c>
+      <c r="P59">
+        <v>80.34</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>30</v>
+      </c>
+      <c r="R59" t="s">
+        <v>30</v>
+      </c>
+      <c r="S59">
+        <v>75.73</v>
+      </c>
+      <c r="T59">
+        <v>74.26</v>
+      </c>
+      <c r="U59" t="s">
+        <v>30</v>
+      </c>
+      <c r="V59" t="s">
+        <v>30</v>
+      </c>
+      <c r="W59" t="s">
+        <v>30</v>
+      </c>
+      <c r="X59" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y59">
+        <v>389.65</v>
+      </c>
+    </row>
+    <row r="60" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>59</v>
+      </c>
+      <c r="B60" t="s">
+        <v>145</v>
+      </c>
+      <c r="C60" t="s">
+        <v>146</v>
+      </c>
+      <c r="E60" t="s">
+        <v>30</v>
+      </c>
+      <c r="F60" t="s">
+        <v>34</v>
+      </c>
+      <c r="G60" t="s">
+        <v>29</v>
+      </c>
+      <c r="H60">
+        <v>24</v>
+      </c>
+      <c r="I60" t="b">
+        <v>1</v>
+      </c>
+      <c r="J60" t="s">
+        <v>30</v>
+      </c>
+      <c r="K60">
+        <v>8</v>
+      </c>
+      <c r="L60">
+        <v>73.98</v>
+      </c>
+      <c r="M60">
+        <v>65.24</v>
+      </c>
+      <c r="N60">
+        <v>74.28</v>
+      </c>
+      <c r="O60" t="s">
+        <v>30</v>
+      </c>
+      <c r="P60" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q60">
+        <v>81.28</v>
+      </c>
+      <c r="R60">
+        <v>78.87</v>
+      </c>
+      <c r="S60">
+        <v>78.27</v>
+      </c>
+      <c r="T60">
+        <v>75.7</v>
+      </c>
+      <c r="U60" t="s">
+        <v>30</v>
+      </c>
+      <c r="V60">
+        <v>74.3</v>
+      </c>
+      <c r="W60" t="s">
+        <v>30</v>
+      </c>
+      <c r="X60" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y60">
+        <v>388.42</v>
+      </c>
+    </row>
+    <row r="61" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>60</v>
+      </c>
+      <c r="B61" t="s">
+        <v>147</v>
+      </c>
+      <c r="C61" t="s">
+        <v>148</v>
+      </c>
+      <c r="E61" t="s">
+        <v>64</v>
+      </c>
+      <c r="F61" t="s">
+        <v>61</v>
+      </c>
+      <c r="G61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H61">
+        <v>5</v>
+      </c>
+      <c r="I61" t="b">
+        <v>1</v>
+      </c>
+      <c r="J61" t="s">
+        <v>30</v>
+      </c>
+      <c r="K61">
+        <v>6</v>
+      </c>
+      <c r="L61">
+        <v>78.5</v>
+      </c>
+      <c r="M61">
+        <v>69.68</v>
+      </c>
+      <c r="N61">
+        <v>78.25</v>
+      </c>
+      <c r="O61" t="s">
+        <v>30</v>
+      </c>
+      <c r="P61" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>30</v>
+      </c>
+      <c r="R61">
+        <v>78.63</v>
+      </c>
+      <c r="S61">
+        <v>76.53</v>
+      </c>
+      <c r="T61" t="s">
+        <v>30</v>
+      </c>
+      <c r="U61">
+        <v>76.31</v>
+      </c>
+      <c r="V61" t="s">
+        <v>30</v>
+      </c>
+      <c r="W61" t="s">
+        <v>30</v>
+      </c>
+      <c r="X61" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y61">
+        <v>388.22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>61</v>
+      </c>
+      <c r="B62" t="s">
+        <v>149</v>
+      </c>
+      <c r="C62" t="s">
+        <v>97</v>
+      </c>
+      <c r="D62">
+        <v>2552</v>
+      </c>
+      <c r="E62" t="s">
+        <v>45</v>
+      </c>
+      <c r="F62" t="s">
+        <v>76</v>
+      </c>
+      <c r="G62" t="s">
+        <v>29</v>
+      </c>
+      <c r="H62">
+        <v>10</v>
+      </c>
+      <c r="I62" t="b">
+        <v>1</v>
+      </c>
+      <c r="J62" t="s">
+        <v>30</v>
+      </c>
+      <c r="K62">
+        <v>6</v>
+      </c>
+      <c r="L62">
+        <v>78.88</v>
+      </c>
+      <c r="M62">
+        <v>76.31</v>
+      </c>
+      <c r="N62">
+        <v>76.03</v>
+      </c>
+      <c r="O62">
+        <v>75.04</v>
+      </c>
+      <c r="P62">
+        <v>76.07</v>
+      </c>
+      <c r="Q62">
+        <v>80.58</v>
+      </c>
+      <c r="R62" t="s">
+        <v>30</v>
+      </c>
+      <c r="S62" t="s">
+        <v>30</v>
+      </c>
+      <c r="T62" t="s">
+        <v>30</v>
+      </c>
+      <c r="U62" t="s">
+        <v>30</v>
+      </c>
+      <c r="V62" t="s">
+        <v>30</v>
+      </c>
+      <c r="W62" t="s">
+        <v>30</v>
+      </c>
+      <c r="X62" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y62">
+        <v>387.87</v>
+      </c>
+    </row>
+    <row r="63" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>62</v>
+      </c>
+      <c r="B63" t="s">
+        <v>150</v>
+      </c>
+      <c r="C63" t="s">
+        <v>151</v>
+      </c>
+      <c r="E63" t="s">
+        <v>39</v>
+      </c>
+      <c r="F63" t="s">
+        <v>81</v>
+      </c>
+      <c r="G63" t="s">
+        <v>87</v>
+      </c>
+      <c r="H63">
+        <v>1</v>
+      </c>
+      <c r="I63" t="b">
+        <v>1</v>
+      </c>
+      <c r="J63" t="s">
+        <v>30</v>
+      </c>
+      <c r="K63">
+        <v>11</v>
+      </c>
+      <c r="L63">
+        <v>79.21</v>
+      </c>
+      <c r="M63">
+        <v>75.5</v>
+      </c>
+      <c r="N63">
+        <v>73.87</v>
+      </c>
+      <c r="O63">
+        <v>76.53</v>
+      </c>
+      <c r="P63">
+        <v>75.14</v>
+      </c>
+      <c r="Q63">
+        <v>77.3</v>
+      </c>
+      <c r="R63">
+        <v>73.96</v>
+      </c>
+      <c r="S63">
+        <v>76.98</v>
+      </c>
+      <c r="T63" t="s">
+        <v>30</v>
+      </c>
+      <c r="U63">
+        <v>76.17</v>
+      </c>
+      <c r="V63">
+        <v>74.56</v>
+      </c>
+      <c r="W63">
+        <v>72.72</v>
+      </c>
+      <c r="X63" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y63">
+        <v>386.19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>63</v>
+      </c>
+      <c r="B64" t="s">
+        <v>152</v>
+      </c>
+      <c r="C64" t="s">
+        <v>153</v>
+      </c>
+      <c r="D64">
+        <v>2293</v>
+      </c>
+      <c r="E64" t="s">
+        <v>45</v>
+      </c>
+      <c r="F64" t="s">
+        <v>34</v>
+      </c>
+      <c r="G64" t="s">
+        <v>87</v>
+      </c>
+      <c r="H64">
+        <v>4</v>
+      </c>
+      <c r="I64" t="b">
+        <v>1</v>
+      </c>
+      <c r="J64" t="s">
+        <v>30</v>
+      </c>
+      <c r="K64">
+        <v>7</v>
+      </c>
+      <c r="L64">
+        <v>78.06</v>
+      </c>
+      <c r="M64">
+        <v>74.22</v>
+      </c>
+      <c r="N64" t="s">
+        <v>30</v>
+      </c>
+      <c r="O64">
+        <v>73.75</v>
+      </c>
+      <c r="P64">
+        <v>74.08</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>30</v>
+      </c>
+      <c r="R64" t="s">
+        <v>30</v>
+      </c>
+      <c r="S64">
+        <v>76.78</v>
+      </c>
+      <c r="T64" t="s">
+        <v>30</v>
+      </c>
+      <c r="U64">
+        <v>75.87</v>
+      </c>
+      <c r="V64" t="s">
+        <v>30</v>
+      </c>
+      <c r="W64">
+        <v>81.01</v>
+      </c>
+      <c r="X64" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y64">
+        <v>385.94</v>
+      </c>
+    </row>
+    <row r="65" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>64</v>
+      </c>
+      <c r="B65" t="s">
+        <v>71</v>
+      </c>
+      <c r="C65" t="s">
+        <v>154</v>
+      </c>
+      <c r="E65" t="s">
+        <v>122</v>
+      </c>
+      <c r="F65" t="s">
+        <v>61</v>
+      </c>
+      <c r="G65" t="s">
+        <v>29</v>
+      </c>
+      <c r="H65">
+        <v>6</v>
+      </c>
+      <c r="I65" t="b">
+        <v>1</v>
+      </c>
+      <c r="J65" t="s">
+        <v>30</v>
+      </c>
+      <c r="K65">
+        <v>8</v>
+      </c>
+      <c r="L65">
+        <v>75.41</v>
+      </c>
+      <c r="M65" t="s">
+        <v>30</v>
+      </c>
+      <c r="N65" t="s">
+        <v>30</v>
+      </c>
+      <c r="O65">
+        <v>73.69</v>
+      </c>
+      <c r="P65">
+        <v>79.13</v>
+      </c>
+      <c r="Q65">
+        <v>75.88</v>
+      </c>
+      <c r="R65">
+        <v>80.48</v>
+      </c>
+      <c r="S65">
+        <v>68.34</v>
+      </c>
+      <c r="T65" t="s">
+        <v>30</v>
+      </c>
+      <c r="U65" t="s">
+        <v>30</v>
+      </c>
+      <c r="V65">
+        <v>69.91</v>
+      </c>
+      <c r="W65">
+        <v>71.55</v>
+      </c>
+      <c r="X65" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y65">
+        <v>384.59</v>
+      </c>
+    </row>
+    <row r="66" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>65</v>
+      </c>
+      <c r="B66" t="s">
+        <v>97</v>
+      </c>
+      <c r="C66" t="s">
+        <v>75</v>
+      </c>
+      <c r="E66" t="s">
+        <v>30</v>
+      </c>
+      <c r="F66" t="s">
+        <v>34</v>
+      </c>
+      <c r="G66" t="s">
+        <v>29</v>
+      </c>
+      <c r="H66">
+        <v>25</v>
+      </c>
+      <c r="I66" t="b">
+        <v>1</v>
+      </c>
+      <c r="J66" t="s">
+        <v>30</v>
+      </c>
+      <c r="K66">
+        <v>5</v>
+      </c>
+      <c r="L66" t="s">
+        <v>30</v>
+      </c>
+      <c r="M66">
+        <v>78.11</v>
+      </c>
+      <c r="N66">
+        <v>76.96</v>
+      </c>
+      <c r="O66">
+        <v>73.52</v>
+      </c>
+      <c r="P66">
+        <v>77.91</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>30</v>
+      </c>
+      <c r="R66">
+        <v>77.84</v>
+      </c>
+      <c r="S66" t="s">
+        <v>30</v>
+      </c>
+      <c r="T66" t="s">
+        <v>30</v>
+      </c>
+      <c r="U66" t="s">
+        <v>30</v>
+      </c>
+      <c r="V66" t="s">
+        <v>30</v>
+      </c>
+      <c r="W66" t="s">
+        <v>30</v>
+      </c>
+      <c r="X66" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y66">
+        <v>384.34</v>
+      </c>
+    </row>
+    <row r="67" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>66</v>
+      </c>
+      <c r="B67" t="s">
+        <v>155</v>
+      </c>
+      <c r="C67" t="s">
+        <v>156</v>
+      </c>
+      <c r="D67">
+        <v>2003</v>
+      </c>
+      <c r="E67" t="s">
+        <v>39</v>
+      </c>
+      <c r="F67" t="s">
+        <v>61</v>
+      </c>
+      <c r="G67" t="s">
+        <v>29</v>
+      </c>
+      <c r="H67">
+        <v>7</v>
+      </c>
+      <c r="I67" t="b">
+        <v>1</v>
+      </c>
+      <c r="J67" t="s">
+        <v>30</v>
+      </c>
+      <c r="K67">
+        <v>11</v>
+      </c>
+      <c r="L67">
+        <v>77.58</v>
+      </c>
+      <c r="M67">
+        <v>71.3</v>
+      </c>
+      <c r="N67">
+        <v>74.39</v>
+      </c>
+      <c r="O67">
+        <v>76.06</v>
+      </c>
+      <c r="P67">
+        <v>74.15</v>
+      </c>
+      <c r="Q67">
+        <v>75.24</v>
+      </c>
+      <c r="R67">
+        <v>77.23</v>
+      </c>
+      <c r="S67">
+        <v>75.41</v>
+      </c>
+      <c r="T67">
+        <v>73.11</v>
+      </c>
+      <c r="U67">
+        <v>77.58</v>
+      </c>
+      <c r="V67">
+        <v>73.44</v>
+      </c>
+      <c r="W67" t="s">
+        <v>30</v>
+      </c>
+      <c r="X67" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y67">
+        <v>383.86</v>
+      </c>
+    </row>
+    <row r="68" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>67</v>
+      </c>
+      <c r="B68" t="s">
+        <v>157</v>
+      </c>
+      <c r="C68" t="s">
+        <v>158</v>
+      </c>
+      <c r="D68">
+        <v>2459</v>
+      </c>
+      <c r="E68" t="s">
+        <v>159</v>
+      </c>
+      <c r="F68" t="s">
+        <v>134</v>
+      </c>
+      <c r="G68" t="s">
+        <v>29</v>
+      </c>
+      <c r="H68">
+        <v>3</v>
+      </c>
+      <c r="I68" t="b">
+        <v>1</v>
+      </c>
+      <c r="J68" t="s">
+        <v>30</v>
+      </c>
+      <c r="K68">
+        <v>5</v>
+      </c>
+      <c r="L68" t="s">
+        <v>30</v>
+      </c>
+      <c r="M68" t="s">
+        <v>30</v>
+      </c>
+      <c r="N68" t="s">
+        <v>30</v>
+      </c>
+      <c r="O68">
+        <v>76.88</v>
+      </c>
+      <c r="P68">
+        <v>74</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>30</v>
+      </c>
+      <c r="R68">
+        <v>77.3</v>
+      </c>
+      <c r="S68">
+        <v>81.39</v>
+      </c>
+      <c r="T68">
+        <v>73.68</v>
+      </c>
+      <c r="U68" t="s">
+        <v>30</v>
+      </c>
+      <c r="V68" t="s">
+        <v>30</v>
+      </c>
+      <c r="W68" t="s">
+        <v>30</v>
+      </c>
+      <c r="X68" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y68">
+        <v>383.25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>68</v>
+      </c>
+      <c r="B69" t="s">
+        <v>160</v>
+      </c>
+      <c r="C69" t="s">
+        <v>161</v>
+      </c>
+      <c r="D69">
+        <v>1626</v>
+      </c>
+      <c r="E69" t="s">
+        <v>162</v>
+      </c>
+      <c r="F69" t="s">
+        <v>34</v>
+      </c>
+      <c r="G69" t="s">
+        <v>87</v>
+      </c>
+      <c r="H69">
+        <v>5</v>
+      </c>
+      <c r="I69" t="b">
+        <v>1</v>
+      </c>
+      <c r="J69" t="s">
+        <v>30</v>
+      </c>
+      <c r="K69">
+        <v>5</v>
+      </c>
+      <c r="L69" t="s">
+        <v>30</v>
+      </c>
+      <c r="M69">
+        <v>73.03</v>
+      </c>
+      <c r="N69" t="s">
+        <v>30</v>
+      </c>
+      <c r="O69">
+        <v>77.43</v>
+      </c>
+      <c r="P69">
+        <v>76.31</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>30</v>
+      </c>
+      <c r="R69">
+        <v>76.86</v>
+      </c>
+      <c r="S69">
+        <v>79.4</v>
+      </c>
+      <c r="T69" t="s">
+        <v>30</v>
+      </c>
+      <c r="U69" t="s">
+        <v>30</v>
+      </c>
+      <c r="V69" t="s">
+        <v>30</v>
+      </c>
+      <c r="W69" t="s">
+        <v>30</v>
+      </c>
+      <c r="X69" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y69">
+        <v>383.03</v>
+      </c>
+    </row>
+    <row r="70" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>69</v>
+      </c>
+      <c r="B70" t="s">
+        <v>163</v>
+      </c>
+      <c r="C70" t="s">
+        <v>102</v>
+      </c>
+      <c r="D70">
+        <v>2404</v>
+      </c>
+      <c r="E70" t="s">
+        <v>39</v>
+      </c>
+      <c r="F70" t="s">
+        <v>76</v>
+      </c>
+      <c r="G70" t="s">
+        <v>29</v>
+      </c>
+      <c r="H70">
+        <v>11</v>
+      </c>
+      <c r="I70" t="b">
+        <v>1</v>
+      </c>
+      <c r="J70" t="s">
+        <v>30</v>
+      </c>
+      <c r="K70">
+        <v>10</v>
+      </c>
+      <c r="L70">
+        <v>75.21</v>
+      </c>
+      <c r="M70">
+        <v>71.61</v>
+      </c>
+      <c r="N70">
+        <v>70.14</v>
+      </c>
+      <c r="O70" t="s">
+        <v>30</v>
+      </c>
+      <c r="P70">
+        <v>73.5</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>30</v>
+      </c>
+      <c r="R70">
+        <v>74.92</v>
+      </c>
+      <c r="S70">
+        <v>78.53</v>
+      </c>
+      <c r="T70">
+        <v>72.57</v>
+      </c>
+      <c r="U70">
+        <v>76.67</v>
+      </c>
+      <c r="V70">
+        <v>71.91</v>
+      </c>
+      <c r="W70">
+        <v>77.16</v>
+      </c>
+      <c r="X70" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y70">
+        <v>382.49</v>
+      </c>
+    </row>
+    <row r="71" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>70</v>
+      </c>
+      <c r="B71" t="s">
+        <v>164</v>
+      </c>
+      <c r="C71" t="s">
+        <v>165</v>
+      </c>
+      <c r="E71" t="s">
+        <v>39</v>
+      </c>
+      <c r="F71" t="s">
+        <v>34</v>
+      </c>
+      <c r="G71" t="s">
+        <v>29</v>
+      </c>
+      <c r="H71">
+        <v>26</v>
+      </c>
+      <c r="I71" t="b">
+        <v>1</v>
+      </c>
+      <c r="J71" t="s">
+        <v>30</v>
+      </c>
+      <c r="K71">
+        <v>5</v>
+      </c>
+      <c r="L71" t="s">
+        <v>30</v>
+      </c>
+      <c r="M71" t="s">
+        <v>30</v>
+      </c>
+      <c r="N71">
+        <v>70.8</v>
+      </c>
+      <c r="O71">
+        <v>73.63</v>
+      </c>
+      <c r="P71" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>30</v>
+      </c>
+      <c r="R71" t="s">
+        <v>30</v>
+      </c>
+      <c r="S71" t="s">
+        <v>30</v>
+      </c>
+      <c r="T71" t="s">
+        <v>30</v>
+      </c>
+      <c r="U71">
+        <v>80.11</v>
+      </c>
+      <c r="V71">
+        <v>73.65</v>
+      </c>
+      <c r="W71">
+        <v>82.48</v>
+      </c>
+      <c r="X71" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y71">
+        <v>380.67</v>
+      </c>
+    </row>
+    <row r="72" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>71</v>
+      </c>
+      <c r="B72" t="s">
+        <v>166</v>
+      </c>
+      <c r="C72" t="s">
+        <v>167</v>
+      </c>
+      <c r="E72" t="s">
+        <v>33</v>
+      </c>
+      <c r="F72" t="s">
+        <v>28</v>
+      </c>
+      <c r="G72" t="s">
+        <v>87</v>
+      </c>
+      <c r="H72">
+        <v>2</v>
+      </c>
+      <c r="I72" t="b">
+        <v>1</v>
+      </c>
+      <c r="J72" t="s">
+        <v>30</v>
+      </c>
+      <c r="K72">
+        <v>7</v>
+      </c>
+      <c r="L72" t="s">
+        <v>30</v>
+      </c>
+      <c r="M72">
+        <v>72.8</v>
+      </c>
+      <c r="N72" t="s">
+        <v>30</v>
+      </c>
+      <c r="O72">
+        <v>75.34</v>
+      </c>
+      <c r="P72">
+        <v>71.75</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>30</v>
+      </c>
+      <c r="R72">
+        <v>75.38</v>
+      </c>
+      <c r="S72" t="s">
+        <v>30</v>
+      </c>
+      <c r="T72">
+        <v>75.5</v>
+      </c>
+      <c r="U72">
+        <v>76.2</v>
+      </c>
+      <c r="V72">
+        <v>73.78</v>
+      </c>
+      <c r="W72" t="s">
+        <v>30</v>
+      </c>
+      <c r="X72" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y72">
+        <v>376.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>72</v>
+      </c>
+      <c r="B73" t="s">
+        <v>168</v>
+      </c>
+      <c r="C73" t="s">
+        <v>113</v>
+      </c>
+      <c r="E73" t="s">
+        <v>169</v>
+      </c>
+      <c r="F73" t="s">
+        <v>34</v>
+      </c>
+      <c r="G73" t="s">
+        <v>87</v>
+      </c>
+      <c r="H73">
+        <v>6</v>
+      </c>
+      <c r="I73" t="b">
+        <v>1</v>
+      </c>
+      <c r="J73" t="s">
+        <v>30</v>
+      </c>
+      <c r="K73">
+        <v>9</v>
+      </c>
+      <c r="L73">
+        <v>79.49</v>
+      </c>
+      <c r="M73">
+        <v>73.09</v>
+      </c>
+      <c r="N73" t="s">
+        <v>30</v>
+      </c>
+      <c r="O73" t="s">
+        <v>30</v>
+      </c>
+      <c r="P73" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q73">
+        <v>64.76</v>
+      </c>
+      <c r="R73">
+        <v>73.14</v>
+      </c>
+      <c r="S73">
+        <v>73.76</v>
+      </c>
+      <c r="T73">
+        <v>67.3</v>
+      </c>
+      <c r="U73">
+        <v>70.05</v>
+      </c>
+      <c r="V73">
+        <v>66.99</v>
+      </c>
+      <c r="W73">
+        <v>75.19</v>
+      </c>
+      <c r="X73" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y73">
+        <v>374.67</v>
+      </c>
+    </row>
+    <row r="74" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>73</v>
+      </c>
+      <c r="B74" t="s">
+        <v>143</v>
+      </c>
+      <c r="C74" t="s">
+        <v>32</v>
+      </c>
+      <c r="E74" t="s">
+        <v>30</v>
+      </c>
+      <c r="F74" t="s">
+        <v>61</v>
+      </c>
+      <c r="G74" t="s">
+        <v>29</v>
+      </c>
+      <c r="H74">
+        <v>8</v>
+      </c>
+      <c r="I74" t="b">
+        <v>1</v>
+      </c>
+      <c r="J74" t="s">
+        <v>30</v>
+      </c>
+      <c r="K74">
+        <v>7</v>
+      </c>
+      <c r="L74" t="s">
+        <v>30</v>
+      </c>
+      <c r="M74" t="s">
+        <v>30</v>
+      </c>
+      <c r="N74" t="s">
+        <v>30</v>
+      </c>
+      <c r="O74">
+        <v>70.06</v>
+      </c>
+      <c r="P74">
+        <v>72.93</v>
+      </c>
+      <c r="Q74">
+        <v>77.91</v>
+      </c>
+      <c r="R74">
+        <v>75.2</v>
+      </c>
+      <c r="S74">
+        <v>70.83</v>
+      </c>
+      <c r="T74">
+        <v>73.3</v>
+      </c>
+      <c r="U74">
+        <v>75.32</v>
+      </c>
+      <c r="V74" t="s">
+        <v>30</v>
+      </c>
+      <c r="W74" t="s">
+        <v>30</v>
+      </c>
+      <c r="X74" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y74">
+        <v>374.66</v>
+      </c>
+    </row>
+    <row r="75" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>74</v>
+      </c>
+      <c r="B75" t="s">
+        <v>67</v>
+      </c>
+      <c r="C75" t="s">
+        <v>170</v>
+      </c>
+      <c r="D75">
+        <v>2264</v>
+      </c>
+      <c r="E75" t="s">
+        <v>171</v>
+      </c>
+      <c r="F75" t="s">
+        <v>34</v>
+      </c>
+      <c r="G75" t="s">
+        <v>29</v>
+      </c>
+      <c r="H75">
+        <v>27</v>
+      </c>
+      <c r="I75" t="b">
+        <v>1</v>
+      </c>
+      <c r="J75" t="s">
+        <v>30</v>
+      </c>
+      <c r="K75">
+        <v>8</v>
+      </c>
+      <c r="L75">
+        <v>75.56</v>
+      </c>
+      <c r="M75">
+        <v>72.89</v>
+      </c>
+      <c r="N75">
+        <v>73.53</v>
+      </c>
+      <c r="O75">
+        <v>72.11</v>
+      </c>
+      <c r="P75">
+        <v>72.78</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>30</v>
+      </c>
+      <c r="R75">
+        <v>75.18</v>
+      </c>
+      <c r="S75">
+        <v>77.49</v>
+      </c>
+      <c r="T75">
+        <v>67.07</v>
+      </c>
+      <c r="U75" t="s">
+        <v>30</v>
+      </c>
+      <c r="V75" t="s">
+        <v>30</v>
+      </c>
+      <c r="W75" t="s">
+        <v>30</v>
+      </c>
+      <c r="X75" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y75">
+        <v>374.65</v>
+      </c>
+    </row>
+    <row r="76" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>75</v>
+      </c>
+      <c r="B76" t="s">
+        <v>172</v>
+      </c>
+      <c r="C76" t="s">
+        <v>173</v>
+      </c>
+      <c r="E76" t="s">
+        <v>30</v>
+      </c>
+      <c r="F76" t="s">
+        <v>76</v>
+      </c>
+      <c r="G76" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76">
+        <v>12</v>
+      </c>
+      <c r="I76" t="b">
+        <v>1</v>
+      </c>
+      <c r="J76" t="s">
+        <v>30</v>
+      </c>
+      <c r="K76">
+        <v>6</v>
+      </c>
+      <c r="L76" t="s">
+        <v>30</v>
+      </c>
+      <c r="M76" t="s">
+        <v>30</v>
+      </c>
+      <c r="N76" t="s">
+        <v>30</v>
+      </c>
+      <c r="O76" t="s">
+        <v>30</v>
+      </c>
+      <c r="P76" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>30</v>
+      </c>
+      <c r="R76">
+        <v>74.03</v>
+      </c>
+      <c r="S76">
+        <v>75.87</v>
+      </c>
+      <c r="T76">
+        <v>72.41</v>
+      </c>
+      <c r="U76">
+        <v>75.46</v>
+      </c>
+      <c r="V76">
+        <v>68.08</v>
+      </c>
+      <c r="W76">
+        <v>76.81</v>
+      </c>
+      <c r="X76" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y76">
+        <v>374.58</v>
+      </c>
+    </row>
+    <row r="77" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>76</v>
+      </c>
+      <c r="B77" t="s">
+        <v>174</v>
+      </c>
+      <c r="C77" t="s">
+        <v>175</v>
+      </c>
+      <c r="E77" t="s">
+        <v>30</v>
+      </c>
+      <c r="F77" t="s">
+        <v>28</v>
+      </c>
+      <c r="G77" t="s">
+        <v>29</v>
+      </c>
+      <c r="H77">
+        <v>14</v>
+      </c>
+      <c r="I77" t="b">
+        <v>1</v>
+      </c>
+      <c r="J77" t="s">
+        <v>30</v>
+      </c>
+      <c r="K77">
+        <v>10</v>
+      </c>
+      <c r="L77">
+        <v>77.85</v>
+      </c>
+      <c r="M77">
+        <v>73.85</v>
+      </c>
+      <c r="N77">
+        <v>67.77</v>
+      </c>
+      <c r="O77">
+        <v>67.65</v>
+      </c>
+      <c r="P77">
+        <v>72.45</v>
+      </c>
+      <c r="Q77">
+        <v>74.68</v>
+      </c>
+      <c r="R77">
+        <v>73.29</v>
+      </c>
+      <c r="S77">
+        <v>74.89</v>
+      </c>
+      <c r="T77">
+        <v>70.18</v>
+      </c>
+      <c r="U77">
+        <v>72.89</v>
+      </c>
+      <c r="V77" t="s">
+        <v>30</v>
+      </c>
+      <c r="W77" t="s">
+        <v>30</v>
+      </c>
+      <c r="X77" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y77">
+        <v>374.56</v>
+      </c>
+    </row>
+    <row r="78" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>77</v>
+      </c>
+      <c r="B78" t="s">
+        <v>176</v>
+      </c>
+      <c r="C78" t="s">
+        <v>177</v>
+      </c>
+      <c r="E78" t="s">
+        <v>30</v>
+      </c>
+      <c r="F78" t="s">
+        <v>28</v>
+      </c>
+      <c r="G78" t="s">
+        <v>29</v>
+      </c>
+      <c r="H78">
+        <v>15</v>
+      </c>
+      <c r="I78" t="b">
+        <v>1</v>
+      </c>
+      <c r="J78" t="s">
+        <v>30</v>
+      </c>
+      <c r="K78">
+        <v>6</v>
+      </c>
+      <c r="L78">
+        <v>78.23</v>
+      </c>
+      <c r="M78">
+        <v>70.34</v>
+      </c>
+      <c r="N78" t="s">
+        <v>30</v>
+      </c>
+      <c r="O78">
+        <v>70.87</v>
+      </c>
+      <c r="P78">
+        <v>72.63</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>30</v>
+      </c>
+      <c r="R78">
+        <v>74.42</v>
+      </c>
+      <c r="S78">
+        <v>75.54</v>
+      </c>
+      <c r="T78" t="s">
+        <v>30</v>
+      </c>
+      <c r="U78" t="s">
+        <v>30</v>
+      </c>
+      <c r="V78" t="s">
+        <v>30</v>
+      </c>
+      <c r="W78" t="s">
+        <v>30</v>
+      </c>
+      <c r="X78" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y78">
+        <v>371.69</v>
+      </c>
+    </row>
+    <row r="79" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>78</v>
+      </c>
+      <c r="B79" t="s">
+        <v>126</v>
+      </c>
+      <c r="C79" t="s">
+        <v>178</v>
+      </c>
+      <c r="E79" t="s">
+        <v>179</v>
+      </c>
+      <c r="F79" t="s">
+        <v>76</v>
+      </c>
+      <c r="G79" t="s">
+        <v>29</v>
+      </c>
+      <c r="H79">
+        <v>13</v>
+      </c>
+      <c r="I79" t="b">
+        <v>1</v>
+      </c>
+      <c r="J79" t="s">
+        <v>30</v>
+      </c>
+      <c r="K79">
+        <v>9</v>
+      </c>
+      <c r="L79">
+        <v>78.01</v>
+      </c>
+      <c r="M79">
+        <v>72.6</v>
+      </c>
+      <c r="N79">
+        <v>66.23</v>
+      </c>
+      <c r="O79">
+        <v>67.8</v>
+      </c>
+      <c r="P79">
+        <v>72.52</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>30</v>
+      </c>
+      <c r="R79">
+        <v>73.67</v>
+      </c>
+      <c r="S79" t="s">
+        <v>30</v>
+      </c>
+      <c r="T79">
+        <v>72.1</v>
+      </c>
+      <c r="U79">
+        <v>74.72</v>
+      </c>
+      <c r="V79">
+        <v>68.27</v>
+      </c>
+      <c r="W79" t="s">
+        <v>30</v>
+      </c>
+      <c r="X79" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y79">
+        <v>371.52</v>
+      </c>
+    </row>
+    <row r="80" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80" t="s">
+        <v>180</v>
+      </c>
+      <c r="C80" t="s">
+        <v>106</v>
+      </c>
+      <c r="D80">
+        <v>2057</v>
+      </c>
+      <c r="E80" t="s">
+        <v>39</v>
+      </c>
+      <c r="F80" t="s">
+        <v>61</v>
+      </c>
+      <c r="G80" t="s">
+        <v>29</v>
+      </c>
+      <c r="H80">
+        <v>9</v>
+      </c>
+      <c r="I80" t="b">
+        <v>1</v>
+      </c>
+      <c r="J80" t="s">
+        <v>30</v>
+      </c>
+      <c r="K80">
+        <v>10</v>
+      </c>
+      <c r="L80">
+        <v>72.36</v>
+      </c>
+      <c r="M80">
+        <v>67.76</v>
+      </c>
+      <c r="N80">
+        <v>77.67</v>
+      </c>
+      <c r="O80">
+        <v>72.14</v>
+      </c>
+      <c r="P80">
+        <v>70.11</v>
+      </c>
+      <c r="Q80">
+        <v>76.81</v>
+      </c>
+      <c r="R80">
+        <v>70.32</v>
+      </c>
+      <c r="S80">
+        <v>64.62</v>
+      </c>
+      <c r="T80" t="s">
+        <v>30</v>
+      </c>
+      <c r="U80">
+        <v>69.98</v>
+      </c>
+      <c r="V80">
+        <v>69.93</v>
+      </c>
+      <c r="W80" t="s">
+        <v>30</v>
+      </c>
+      <c r="X80" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y80">
+        <v>369.3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>181</v>
+      </c>
+      <c r="C81" t="s">
+        <v>182</v>
+      </c>
+      <c r="D81">
+        <v>1225</v>
+      </c>
+      <c r="E81" t="s">
+        <v>39</v>
+      </c>
+      <c r="F81" t="s">
+        <v>134</v>
+      </c>
+      <c r="G81" t="s">
+        <v>87</v>
+      </c>
+      <c r="H81">
+        <v>1</v>
+      </c>
+      <c r="I81" t="b">
+        <v>1</v>
+      </c>
+      <c r="J81" t="s">
+        <v>30</v>
+      </c>
+      <c r="K81">
+        <v>8</v>
+      </c>
+      <c r="L81">
+        <v>70.42</v>
+      </c>
+      <c r="M81" t="s">
+        <v>30</v>
+      </c>
+      <c r="N81">
+        <v>72.78</v>
+      </c>
+      <c r="O81">
+        <v>74.11</v>
+      </c>
+      <c r="P81">
+        <v>70.43</v>
+      </c>
+      <c r="Q81">
+        <v>75.75</v>
+      </c>
+      <c r="R81">
+        <v>71.94</v>
+      </c>
+      <c r="S81" t="s">
+        <v>30</v>
+      </c>
+      <c r="T81">
+        <v>71.89</v>
+      </c>
+      <c r="U81" t="s">
+        <v>30</v>
+      </c>
+      <c r="V81" t="s">
+        <v>30</v>
+      </c>
+      <c r="W81">
+        <v>65.82</v>
+      </c>
+      <c r="X81" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y81">
+        <v>366.47</v>
+      </c>
+    </row>
+    <row r="82" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82" t="s">
+        <v>183</v>
+      </c>
+      <c r="C82" t="s">
+        <v>184</v>
+      </c>
+      <c r="E82" t="s">
+        <v>30</v>
+      </c>
+      <c r="F82" t="s">
+        <v>34</v>
+      </c>
+      <c r="G82" t="s">
+        <v>29</v>
+      </c>
+      <c r="H82">
+        <v>28</v>
+      </c>
+      <c r="I82" t="b">
+        <v>1</v>
+      </c>
+      <c r="J82" t="s">
+        <v>30</v>
+      </c>
+      <c r="K82">
+        <v>5</v>
+      </c>
+      <c r="L82">
+        <v>73.11</v>
+      </c>
+      <c r="M82" t="s">
+        <v>30</v>
+      </c>
+      <c r="N82">
+        <v>70.86</v>
+      </c>
+      <c r="O82" t="s">
+        <v>30</v>
+      </c>
+      <c r="P82">
+        <v>74.35</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>30</v>
+      </c>
+      <c r="R82">
+        <v>73.52</v>
+      </c>
+      <c r="S82" t="s">
+        <v>30</v>
+      </c>
+      <c r="T82" t="s">
+        <v>30</v>
+      </c>
+      <c r="U82">
+        <v>74.6</v>
+      </c>
+      <c r="V82" t="s">
+        <v>30</v>
+      </c>
+      <c r="W82" t="s">
+        <v>30</v>
+      </c>
+      <c r="X82" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y82">
+        <v>366.44</v>
+      </c>
+    </row>
+    <row r="83" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83" t="s">
+        <v>185</v>
+      </c>
+      <c r="C83" t="s">
+        <v>167</v>
+      </c>
+      <c r="D83">
+        <v>1083</v>
+      </c>
+      <c r="E83" t="s">
+        <v>186</v>
+      </c>
+      <c r="F83" t="s">
+        <v>76</v>
+      </c>
+      <c r="G83" t="s">
+        <v>29</v>
+      </c>
+      <c r="H83">
+        <v>14</v>
+      </c>
+      <c r="I83" t="b">
+        <v>1</v>
+      </c>
+      <c r="J83" t="s">
+        <v>30</v>
+      </c>
+      <c r="K83">
+        <v>8</v>
+      </c>
+      <c r="L83" t="s">
+        <v>30</v>
+      </c>
+      <c r="M83">
+        <v>70.31</v>
+      </c>
+      <c r="N83" t="s">
+        <v>30</v>
+      </c>
+      <c r="O83">
+        <v>69.64</v>
+      </c>
+      <c r="P83">
+        <v>71.46</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>30</v>
+      </c>
+      <c r="R83">
+        <v>73.64</v>
+      </c>
+      <c r="S83">
+        <v>72.37</v>
+      </c>
+      <c r="T83" t="s">
+        <v>30</v>
+      </c>
+      <c r="U83">
+        <v>71.01</v>
+      </c>
+      <c r="V83">
+        <v>69.15</v>
+      </c>
+      <c r="W83">
+        <v>76.97</v>
+      </c>
+      <c r="X83" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y83">
+        <v>365.45</v>
+      </c>
+    </row>
+    <row r="84" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84" t="s">
+        <v>187</v>
+      </c>
+      <c r="C84" t="s">
+        <v>188</v>
+      </c>
+      <c r="E84" t="s">
+        <v>45</v>
+      </c>
+      <c r="F84" t="s">
+        <v>28</v>
+      </c>
+      <c r="G84" t="s">
+        <v>29</v>
+      </c>
+      <c r="H84">
+        <v>16</v>
+      </c>
+      <c r="I84" t="b">
+        <v>1</v>
+      </c>
+      <c r="J84" t="s">
+        <v>30</v>
+      </c>
+      <c r="K84">
+        <v>9</v>
+      </c>
+      <c r="L84">
+        <v>77.8</v>
+      </c>
+      <c r="M84">
+        <v>69.23</v>
+      </c>
+      <c r="N84">
+        <v>67.71</v>
+      </c>
+      <c r="O84">
+        <v>67.01</v>
+      </c>
+      <c r="P84" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q84">
+        <v>72.32</v>
+      </c>
+      <c r="R84" t="s">
+        <v>30</v>
+      </c>
+      <c r="S84">
+        <v>71.58</v>
+      </c>
+      <c r="T84">
+        <v>72.68</v>
+      </c>
+      <c r="U84">
+        <v>70.15</v>
+      </c>
+      <c r="V84">
+        <v>68.59</v>
+      </c>
+      <c r="W84" t="s">
+        <v>30</v>
+      </c>
+      <c r="X84" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y84">
+        <v>364.53</v>
+      </c>
+    </row>
+    <row r="85" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85" t="s">
+        <v>126</v>
+      </c>
+      <c r="C85" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85">
+        <v>2398</v>
+      </c>
+      <c r="E85" t="s">
+        <v>189</v>
+      </c>
+      <c r="F85" t="s">
+        <v>76</v>
+      </c>
+      <c r="G85" t="s">
+        <v>29</v>
+      </c>
+      <c r="H85">
+        <v>15</v>
+      </c>
+      <c r="I85" t="b">
+        <v>1</v>
+      </c>
+      <c r="J85" t="s">
+        <v>30</v>
+      </c>
+      <c r="K85">
+        <v>7</v>
+      </c>
+      <c r="L85" t="s">
+        <v>30</v>
+      </c>
+      <c r="M85">
+        <v>71.2</v>
+      </c>
+      <c r="N85" t="s">
+        <v>30</v>
+      </c>
+      <c r="O85">
+        <v>69.74</v>
+      </c>
+      <c r="P85">
+        <v>70.64</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>30</v>
+      </c>
+      <c r="R85">
+        <v>69.58</v>
+      </c>
+      <c r="S85">
+        <v>73.87</v>
+      </c>
+      <c r="T85" t="s">
+        <v>30</v>
+      </c>
+      <c r="U85">
+        <v>72.43</v>
+      </c>
+      <c r="V85" t="s">
+        <v>30</v>
+      </c>
+      <c r="W85">
+        <v>76.02</v>
+      </c>
+      <c r="X85" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y85">
+        <v>364.16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86" t="s">
+        <v>190</v>
+      </c>
+      <c r="C86" t="s">
+        <v>191</v>
+      </c>
+      <c r="D86">
+        <v>1793</v>
+      </c>
+      <c r="E86" t="s">
+        <v>39</v>
+      </c>
+      <c r="F86" t="s">
+        <v>28</v>
+      </c>
+      <c r="G86" t="s">
+        <v>87</v>
+      </c>
+      <c r="H86">
+        <v>3</v>
+      </c>
+      <c r="I86" t="b">
+        <v>1</v>
+      </c>
+      <c r="J86" t="s">
+        <v>30</v>
+      </c>
+      <c r="K86">
+        <v>5</v>
+      </c>
+      <c r="L86">
+        <v>75.11</v>
+      </c>
+      <c r="M86">
+        <v>72.96</v>
+      </c>
+      <c r="N86" t="s">
+        <v>30</v>
+      </c>
+      <c r="O86" t="s">
+        <v>30</v>
+      </c>
+      <c r="P86">
+        <v>73.73</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>30</v>
+      </c>
+      <c r="R86">
+        <v>70.57</v>
+      </c>
+      <c r="S86" t="s">
+        <v>30</v>
+      </c>
+      <c r="T86" t="s">
+        <v>30</v>
+      </c>
+      <c r="U86">
+        <v>71.06</v>
+      </c>
+      <c r="V86" t="s">
+        <v>30</v>
+      </c>
+      <c r="W86" t="s">
+        <v>30</v>
+      </c>
+      <c r="X86" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y86">
+        <v>363.43</v>
+      </c>
+    </row>
+    <row r="87" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87" t="s">
+        <v>192</v>
+      </c>
+      <c r="C87" t="s">
+        <v>193</v>
+      </c>
+      <c r="E87" t="s">
+        <v>39</v>
+      </c>
+      <c r="F87" t="s">
+        <v>28</v>
+      </c>
+      <c r="G87" t="s">
+        <v>87</v>
+      </c>
+      <c r="H87">
+        <v>4</v>
+      </c>
+      <c r="I87" t="b">
+        <v>1</v>
+      </c>
+      <c r="J87" t="s">
+        <v>30</v>
+      </c>
+      <c r="K87">
+        <v>11</v>
+      </c>
+      <c r="L87">
+        <v>71.18</v>
+      </c>
+      <c r="M87">
+        <v>66.65</v>
+      </c>
+      <c r="N87">
+        <v>69.58</v>
+      </c>
+      <c r="O87">
+        <v>70.54</v>
+      </c>
+      <c r="P87">
+        <v>69.05</v>
+      </c>
+      <c r="Q87">
+        <v>72.69</v>
+      </c>
+      <c r="R87">
+        <v>69.59</v>
+      </c>
+      <c r="S87">
+        <v>72.42</v>
+      </c>
+      <c r="T87" t="s">
+        <v>30</v>
+      </c>
+      <c r="U87">
+        <v>72.83</v>
+      </c>
+      <c r="V87">
+        <v>70.66</v>
+      </c>
+      <c r="W87">
+        <v>73.31</v>
+      </c>
+      <c r="X87" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y87">
+        <v>362.43</v>
+      </c>
+    </row>
+    <row r="88" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88" t="s">
+        <v>194</v>
+      </c>
+      <c r="C88" t="s">
+        <v>195</v>
+      </c>
+      <c r="D88">
+        <v>408</v>
+      </c>
+      <c r="E88" t="s">
+        <v>39</v>
+      </c>
+      <c r="F88" t="s">
+        <v>28</v>
+      </c>
+      <c r="G88" t="s">
+        <v>87</v>
+      </c>
+      <c r="H88">
+        <v>5</v>
+      </c>
+      <c r="I88" t="b">
+        <v>1</v>
+      </c>
+      <c r="J88" t="s">
+        <v>30</v>
+      </c>
+      <c r="K88">
+        <v>5</v>
+      </c>
+      <c r="L88">
+        <v>72.13</v>
+      </c>
+      <c r="M88" t="s">
+        <v>30</v>
+      </c>
+      <c r="N88">
+        <v>75.35</v>
+      </c>
+      <c r="O88">
+        <v>71.33</v>
+      </c>
+      <c r="P88" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>30</v>
+      </c>
+      <c r="R88">
+        <v>69.33</v>
+      </c>
+      <c r="S88" t="s">
+        <v>30</v>
+      </c>
+      <c r="T88" t="s">
+        <v>30</v>
+      </c>
+      <c r="U88">
+        <v>73.32</v>
+      </c>
+      <c r="V88" t="s">
+        <v>30</v>
+      </c>
+      <c r="W88" t="s">
+        <v>30</v>
+      </c>
+      <c r="X88" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y88">
+        <v>361.46</v>
+      </c>
+    </row>
+    <row r="89" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89" t="s">
+        <v>196</v>
+      </c>
+      <c r="C89" t="s">
+        <v>197</v>
+      </c>
+      <c r="E89" t="s">
+        <v>39</v>
+      </c>
+      <c r="F89" t="s">
+        <v>61</v>
+      </c>
+      <c r="G89" t="s">
+        <v>87</v>
+      </c>
+      <c r="H89">
+        <v>1</v>
+      </c>
+      <c r="I89" t="b">
+        <v>1</v>
+      </c>
+      <c r="J89" t="s">
+        <v>30</v>
+      </c>
+      <c r="K89">
+        <v>11</v>
+      </c>
+      <c r="L89" t="s">
+        <v>30</v>
+      </c>
+      <c r="M89">
+        <v>64.16</v>
+      </c>
+      <c r="N89">
+        <v>67.79</v>
+      </c>
+      <c r="O89">
+        <v>68.71</v>
+      </c>
+      <c r="P89">
+        <v>71.57</v>
+      </c>
+      <c r="Q89">
+        <v>72.22</v>
+      </c>
+      <c r="R89">
+        <v>71.56</v>
+      </c>
+      <c r="S89">
+        <v>74.08</v>
+      </c>
+      <c r="T89">
+        <v>68.2</v>
+      </c>
+      <c r="U89">
+        <v>71.74</v>
+      </c>
+      <c r="V89">
+        <v>69.47</v>
+      </c>
+      <c r="W89">
+        <v>71.17</v>
+      </c>
+      <c r="X89" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y89">
+        <v>361.17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90" t="s">
+        <v>198</v>
+      </c>
+      <c r="C90" t="s">
+        <v>199</v>
+      </c>
+      <c r="D90">
+        <v>1610</v>
+      </c>
+      <c r="E90" t="s">
+        <v>39</v>
+      </c>
+      <c r="F90" t="s">
+        <v>200</v>
+      </c>
+      <c r="G90" t="s">
+        <v>29</v>
+      </c>
+      <c r="H90">
+        <v>1</v>
+      </c>
+      <c r="I90" t="b">
+        <v>1</v>
+      </c>
+      <c r="J90" t="s">
+        <v>30</v>
+      </c>
+      <c r="K90">
+        <v>12</v>
+      </c>
+      <c r="L90">
+        <v>69.47</v>
+      </c>
+      <c r="M90">
+        <v>62.31</v>
+      </c>
+      <c r="N90">
+        <v>69.95</v>
+      </c>
+      <c r="O90">
+        <v>70.33</v>
+      </c>
+      <c r="P90">
+        <v>68.35</v>
+      </c>
+      <c r="Q90">
+        <v>71.98</v>
+      </c>
+      <c r="R90">
+        <v>67.86</v>
+      </c>
+      <c r="S90">
+        <v>73.33</v>
+      </c>
+      <c r="T90">
+        <v>68.28</v>
+      </c>
+      <c r="U90">
+        <v>67.99</v>
+      </c>
+      <c r="V90">
+        <v>65.45</v>
+      </c>
+      <c r="W90">
+        <v>75.48</v>
+      </c>
+      <c r="X90" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y90">
+        <v>361.07</v>
+      </c>
+    </row>
+    <row r="91" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91" t="s">
+        <v>201</v>
+      </c>
+      <c r="C91" t="s">
+        <v>70</v>
+      </c>
+      <c r="D91">
+        <v>1763</v>
+      </c>
+      <c r="E91" t="s">
+        <v>39</v>
+      </c>
+      <c r="F91" t="s">
+        <v>81</v>
+      </c>
+      <c r="G91" t="s">
+        <v>87</v>
+      </c>
+      <c r="H91">
+        <v>2</v>
+      </c>
+      <c r="I91" t="b">
+        <v>1</v>
+      </c>
+      <c r="J91" t="s">
+        <v>30</v>
+      </c>
+      <c r="K91">
+        <v>5</v>
+      </c>
+      <c r="L91" t="s">
+        <v>30</v>
+      </c>
+      <c r="M91" t="s">
+        <v>30</v>
+      </c>
+      <c r="N91" t="s">
+        <v>30</v>
+      </c>
+      <c r="O91" t="s">
+        <v>30</v>
+      </c>
+      <c r="P91">
+        <v>71.89</v>
+      </c>
+      <c r="Q91">
+        <v>74.58</v>
+      </c>
+      <c r="R91" t="s">
+        <v>30</v>
+      </c>
+      <c r="S91" t="s">
+        <v>30</v>
+      </c>
+      <c r="T91" t="s">
+        <v>30</v>
+      </c>
+      <c r="U91">
+        <v>68.53</v>
+      </c>
+      <c r="V91">
+        <v>72.11</v>
+      </c>
+      <c r="W91">
+        <v>72.74</v>
+      </c>
+      <c r="X91" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y91">
+        <v>359.85</v>
+      </c>
+    </row>
+    <row r="92" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92" t="s">
+        <v>202</v>
+      </c>
+      <c r="C92" t="s">
+        <v>32</v>
+      </c>
+      <c r="E92" t="s">
+        <v>122</v>
+      </c>
+      <c r="F92" t="s">
+        <v>34</v>
+      </c>
+      <c r="G92" t="s">
+        <v>29</v>
+      </c>
+      <c r="H92">
+        <v>29</v>
+      </c>
+      <c r="I92" t="b">
+        <v>1</v>
+      </c>
+      <c r="J92" t="s">
+        <v>30</v>
+      </c>
+      <c r="K92">
+        <v>5</v>
+      </c>
+      <c r="L92" t="s">
+        <v>30</v>
+      </c>
+      <c r="M92" t="s">
+        <v>30</v>
+      </c>
+      <c r="N92" t="s">
+        <v>30</v>
+      </c>
+      <c r="O92">
+        <v>66.72</v>
+      </c>
+      <c r="P92" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q92">
+        <v>72.44</v>
+      </c>
+      <c r="R92">
+        <v>74.11</v>
+      </c>
+      <c r="S92" t="s">
+        <v>30</v>
+      </c>
+      <c r="T92">
+        <v>72.15</v>
+      </c>
+      <c r="U92">
+        <v>74.01</v>
+      </c>
+      <c r="V92" t="s">
+        <v>30</v>
+      </c>
+      <c r="W92" t="s">
+        <v>30</v>
+      </c>
+      <c r="X92" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y92">
+        <v>359.43</v>
+      </c>
+    </row>
+    <row r="93" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93" t="s">
+        <v>203</v>
+      </c>
+      <c r="C93" t="s">
+        <v>151</v>
+      </c>
+      <c r="D93">
+        <v>1906</v>
+      </c>
+      <c r="E93" t="s">
+        <v>39</v>
+      </c>
+      <c r="F93" t="s">
+        <v>61</v>
+      </c>
+      <c r="G93" t="s">
+        <v>87</v>
+      </c>
+      <c r="H93">
+        <v>2</v>
+      </c>
+      <c r="I93" t="b">
+        <v>1</v>
+      </c>
+      <c r="J93" t="s">
+        <v>30</v>
+      </c>
+      <c r="K93">
+        <v>7</v>
+      </c>
+      <c r="L93" t="s">
+        <v>30</v>
+      </c>
+      <c r="M93" t="s">
+        <v>30</v>
+      </c>
+      <c r="N93" t="s">
+        <v>30</v>
+      </c>
+      <c r="O93" t="s">
+        <v>30</v>
+      </c>
+      <c r="P93">
+        <v>69.73</v>
+      </c>
+      <c r="Q93">
+        <v>66.47</v>
+      </c>
+      <c r="R93">
+        <v>72.25</v>
+      </c>
+      <c r="S93">
+        <v>74.76</v>
+      </c>
+      <c r="T93">
+        <v>66.22</v>
+      </c>
+      <c r="U93">
+        <v>73.16</v>
+      </c>
+      <c r="V93">
+        <v>68.72</v>
+      </c>
+      <c r="W93" t="s">
+        <v>30</v>
+      </c>
+      <c r="X93" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y93">
+        <v>358.62</v>
+      </c>
+    </row>
+    <row r="94" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94" t="s">
+        <v>204</v>
+      </c>
+      <c r="C94" t="s">
+        <v>205</v>
+      </c>
+      <c r="D94">
+        <v>2513</v>
+      </c>
+      <c r="E94" t="s">
+        <v>136</v>
+      </c>
+      <c r="F94" t="s">
+        <v>107</v>
+      </c>
+      <c r="G94" t="s">
+        <v>29</v>
+      </c>
+      <c r="H94">
+        <v>1</v>
+      </c>
+      <c r="I94" t="b">
+        <v>1</v>
+      </c>
+      <c r="J94" t="s">
+        <v>30</v>
+      </c>
+      <c r="K94">
+        <v>9</v>
+      </c>
+      <c r="L94" t="s">
+        <v>30</v>
+      </c>
+      <c r="M94">
+        <v>68.45</v>
+      </c>
+      <c r="N94">
+        <v>67.25</v>
+      </c>
+      <c r="O94">
+        <v>68.73</v>
+      </c>
+      <c r="P94">
+        <v>71.49</v>
+      </c>
+      <c r="Q94">
+        <v>70.36</v>
+      </c>
+      <c r="R94">
+        <v>70.21</v>
+      </c>
+      <c r="S94">
+        <v>71.12</v>
+      </c>
+      <c r="T94">
+        <v>72.05</v>
+      </c>
+      <c r="U94" t="s">
+        <v>30</v>
+      </c>
+      <c r="V94">
+        <v>71.67</v>
+      </c>
+      <c r="W94" t="s">
+        <v>30</v>
+      </c>
+      <c r="X94" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y94">
+        <v>356.69</v>
+      </c>
+    </row>
+    <row r="95" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95" t="s">
+        <v>46</v>
+      </c>
+      <c r="C95" t="s">
+        <v>206</v>
+      </c>
+      <c r="E95" t="s">
+        <v>30</v>
+      </c>
+      <c r="F95" t="s">
+        <v>34</v>
+      </c>
+      <c r="G95" t="s">
+        <v>29</v>
+      </c>
+      <c r="H95">
+        <v>30</v>
+      </c>
+      <c r="I95" t="b">
+        <v>1</v>
+      </c>
+      <c r="J95" t="s">
+        <v>30</v>
+      </c>
+      <c r="K95">
+        <v>7</v>
+      </c>
+      <c r="L95">
+        <v>73.16</v>
+      </c>
+      <c r="M95">
+        <v>69.15</v>
+      </c>
+      <c r="N95" t="s">
+        <v>30</v>
+      </c>
+      <c r="O95" t="s">
+        <v>30</v>
+      </c>
+      <c r="P95">
+        <v>61.15</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>30</v>
+      </c>
+      <c r="R95">
+        <v>68.59</v>
+      </c>
+      <c r="S95">
+        <v>66.71</v>
+      </c>
+      <c r="T95" t="s">
+        <v>30</v>
+      </c>
+      <c r="U95">
+        <v>70.4</v>
+      </c>
+      <c r="V95">
+        <v>69.24</v>
+      </c>
+      <c r="W95" t="s">
+        <v>30</v>
+      </c>
+      <c r="X95" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y95">
+        <v>350.54</v>
+      </c>
+    </row>
+    <row r="96" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96" t="s">
+        <v>187</v>
+      </c>
+      <c r="C96" t="s">
+        <v>38</v>
+      </c>
+      <c r="E96" t="s">
+        <v>30</v>
+      </c>
+      <c r="F96" t="s">
+        <v>34</v>
+      </c>
+      <c r="G96" t="s">
+        <v>29</v>
+      </c>
+      <c r="H96">
+        <v>31</v>
+      </c>
+      <c r="I96" t="b">
+        <v>1</v>
+      </c>
+      <c r="J96" t="s">
+        <v>30</v>
+      </c>
+      <c r="K96">
+        <v>5</v>
+      </c>
+      <c r="L96">
+        <v>78.61</v>
+      </c>
+      <c r="M96" t="s">
+        <v>30</v>
+      </c>
+      <c r="N96" t="s">
+        <v>30</v>
+      </c>
+      <c r="O96">
+        <v>66.99</v>
+      </c>
+      <c r="P96" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q96">
+        <v>66.62</v>
+      </c>
+      <c r="R96" t="s">
+        <v>30</v>
+      </c>
+      <c r="S96" t="s">
+        <v>30</v>
+      </c>
+      <c r="T96">
+        <v>66.78</v>
+      </c>
+      <c r="U96">
+        <v>71.22</v>
+      </c>
+      <c r="V96" t="s">
+        <v>30</v>
+      </c>
+      <c r="W96" t="s">
+        <v>30</v>
+      </c>
+      <c r="X96" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y96">
+        <v>350.22</v>
+      </c>
+    </row>
+    <row r="97" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97" t="s">
+        <v>207</v>
+      </c>
+      <c r="C97" t="s">
+        <v>32</v>
+      </c>
+      <c r="E97" t="s">
+        <v>30</v>
+      </c>
+      <c r="F97" t="s">
+        <v>76</v>
+      </c>
+      <c r="G97" t="s">
+        <v>29</v>
+      </c>
+      <c r="H97">
+        <v>16</v>
+      </c>
+      <c r="I97" t="b">
+        <v>1</v>
+      </c>
+      <c r="J97" t="s">
+        <v>30</v>
+      </c>
+      <c r="K97">
+        <v>6</v>
+      </c>
+      <c r="L97">
+        <v>75.91</v>
+      </c>
+      <c r="M97" t="s">
+        <v>30</v>
+      </c>
+      <c r="N97" t="s">
+        <v>30</v>
+      </c>
+      <c r="O97">
+        <v>60.42</v>
+      </c>
+      <c r="P97">
+        <v>68.92</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>30</v>
+      </c>
+      <c r="R97" t="s">
+        <v>30</v>
+      </c>
+      <c r="S97">
+        <v>67.46</v>
+      </c>
+      <c r="T97">
+        <v>64.06</v>
+      </c>
+      <c r="U97" t="s">
+        <v>30</v>
+      </c>
+      <c r="V97" t="s">
+        <v>30</v>
+      </c>
+      <c r="W97">
+        <v>70.94</v>
+      </c>
+      <c r="X97" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y97">
+        <v>347.29</v>
+      </c>
+    </row>
+    <row r="98" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98" t="s">
+        <v>180</v>
+      </c>
+      <c r="C98" t="s">
+        <v>97</v>
+      </c>
+      <c r="E98" t="s">
+        <v>169</v>
+      </c>
+      <c r="F98" t="s">
+        <v>81</v>
+      </c>
+      <c r="G98" t="s">
+        <v>29</v>
+      </c>
+      <c r="H98">
+        <v>2</v>
+      </c>
+      <c r="I98" t="b">
+        <v>1</v>
+      </c>
+      <c r="J98" t="s">
+        <v>30</v>
+      </c>
+      <c r="K98">
+        <v>10</v>
+      </c>
+      <c r="L98" t="s">
+        <v>30</v>
+      </c>
+      <c r="M98">
+        <v>58.82</v>
+      </c>
+      <c r="N98">
+        <v>60.42</v>
+      </c>
+      <c r="O98">
+        <v>61.83</v>
+      </c>
+      <c r="P98">
+        <v>69.67</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>30</v>
+      </c>
+      <c r="R98">
+        <v>68.46</v>
+      </c>
+      <c r="S98">
+        <v>67.68</v>
+      </c>
+      <c r="T98">
+        <v>64.21</v>
+      </c>
+      <c r="U98">
+        <v>68.51</v>
+      </c>
+      <c r="V98">
+        <v>66.44</v>
+      </c>
+      <c r="W98">
+        <v>72.28</v>
+      </c>
+      <c r="X98" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y98">
+        <v>346.6</v>
+      </c>
+    </row>
+    <row r="99" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99" t="s">
+        <v>208</v>
+      </c>
+      <c r="C99" t="s">
+        <v>209</v>
+      </c>
+      <c r="E99" t="s">
+        <v>39</v>
+      </c>
+      <c r="F99" t="s">
+        <v>61</v>
+      </c>
+      <c r="G99" t="s">
+        <v>87</v>
+      </c>
+      <c r="H99">
+        <v>3</v>
+      </c>
+      <c r="I99" t="b">
+        <v>1</v>
+      </c>
+      <c r="J99" t="s">
+        <v>30</v>
+      </c>
+      <c r="K99">
+        <v>6</v>
+      </c>
+      <c r="L99">
+        <v>71.4</v>
+      </c>
+      <c r="M99">
+        <v>66.38</v>
+      </c>
+      <c r="N99">
+        <v>61.84</v>
+      </c>
+      <c r="O99" t="s">
+        <v>30</v>
+      </c>
+      <c r="P99">
+        <v>68.69</v>
+      </c>
+      <c r="Q99">
+        <v>75.14</v>
+      </c>
+      <c r="R99" t="s">
+        <v>30</v>
+      </c>
+      <c r="S99" t="s">
+        <v>30</v>
+      </c>
+      <c r="T99">
+        <v>63.88</v>
+      </c>
+      <c r="U99" t="s">
+        <v>30</v>
+      </c>
+      <c r="V99" t="s">
+        <v>30</v>
+      </c>
+      <c r="W99" t="s">
+        <v>30</v>
+      </c>
+      <c r="X99" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y99">
+        <v>345.49</v>
+      </c>
+    </row>
+    <row r="100" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100" t="s">
+        <v>210</v>
+      </c>
+      <c r="C100" t="s">
+        <v>75</v>
+      </c>
+      <c r="D100">
+        <v>1092</v>
+      </c>
+      <c r="E100" t="s">
+        <v>39</v>
+      </c>
+      <c r="F100" t="s">
+        <v>76</v>
+      </c>
+      <c r="G100" t="s">
+        <v>87</v>
+      </c>
+      <c r="H100">
+        <v>2</v>
+      </c>
+      <c r="I100" t="b">
+        <v>1</v>
+      </c>
+      <c r="J100" t="s">
+        <v>30</v>
+      </c>
+      <c r="K100">
+        <v>5</v>
+      </c>
+      <c r="L100" t="s">
+        <v>30</v>
+      </c>
+      <c r="M100" t="s">
+        <v>30</v>
+      </c>
+      <c r="N100">
+        <v>71.34</v>
+      </c>
+      <c r="O100">
+        <v>68.81</v>
+      </c>
+      <c r="P100">
+        <v>69.39</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>30</v>
+      </c>
+      <c r="R100" t="s">
+        <v>30</v>
+      </c>
+      <c r="S100" t="s">
+        <v>30</v>
+      </c>
+      <c r="T100" t="s">
+        <v>30</v>
+      </c>
+      <c r="U100">
+        <v>68.85</v>
+      </c>
+      <c r="V100">
+        <v>66.11</v>
+      </c>
+      <c r="W100" t="s">
+        <v>30</v>
+      </c>
+      <c r="X100" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y100">
+        <v>344.5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101" t="s">
+        <v>211</v>
+      </c>
+      <c r="C101" t="s">
+        <v>212</v>
+      </c>
+      <c r="E101" t="s">
+        <v>213</v>
+      </c>
+      <c r="F101" t="s">
+        <v>200</v>
+      </c>
+      <c r="G101" t="s">
+        <v>29</v>
+      </c>
+      <c r="H101">
+        <v>2</v>
+      </c>
+      <c r="I101" t="b">
+        <v>1</v>
+      </c>
+      <c r="J101" t="s">
+        <v>30</v>
+      </c>
+      <c r="K101">
+        <v>5</v>
+      </c>
+      <c r="L101" t="s">
+        <v>30</v>
+      </c>
+      <c r="M101">
+        <v>62.34</v>
+      </c>
+      <c r="N101" t="s">
+        <v>30</v>
+      </c>
+      <c r="O101">
+        <v>70.3</v>
+      </c>
+      <c r="P101">
+        <v>69.7</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>30</v>
+      </c>
+      <c r="R101" t="s">
+        <v>30</v>
+      </c>
+      <c r="S101" t="s">
+        <v>30</v>
+      </c>
+      <c r="T101">
+        <v>68.25</v>
+      </c>
+      <c r="U101" t="s">
+        <v>30</v>
+      </c>
+      <c r="V101" t="s">
+        <v>30</v>
+      </c>
+      <c r="W101">
+        <v>73.09</v>
+      </c>
+      <c r="X101" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y101">
+        <v>343.68</v>
+      </c>
+    </row>
+    <row r="102" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102" t="s">
+        <v>202</v>
+      </c>
+      <c r="C102" t="s">
+        <v>154</v>
+      </c>
+      <c r="E102" t="s">
+        <v>122</v>
+      </c>
+      <c r="F102" t="s">
+        <v>76</v>
+      </c>
+      <c r="G102" t="s">
+        <v>29</v>
+      </c>
+      <c r="H102">
+        <v>17</v>
+      </c>
+      <c r="I102" t="b">
+        <v>1</v>
+      </c>
+      <c r="J102" t="s">
+        <v>30</v>
+      </c>
+      <c r="K102">
+        <v>8</v>
+      </c>
+      <c r="L102">
+        <v>69.26</v>
+      </c>
+      <c r="M102" t="s">
+        <v>30</v>
+      </c>
+      <c r="N102">
+        <v>66.57</v>
+      </c>
+      <c r="O102">
+        <v>65.96</v>
+      </c>
+      <c r="P102" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q102">
+        <v>67.8</v>
+      </c>
+      <c r="R102">
+        <v>64.96</v>
+      </c>
+      <c r="S102">
+        <v>68.34</v>
+      </c>
+      <c r="T102" t="s">
+        <v>30</v>
+      </c>
+      <c r="U102" t="s">
+        <v>30</v>
+      </c>
+      <c r="V102">
+        <v>68.36</v>
+      </c>
+      <c r="W102">
+        <v>69.2</v>
+      </c>
+      <c r="X102" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y102">
+        <v>342.96</v>
+      </c>
+    </row>
+    <row r="103" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103" t="s">
+        <v>214</v>
+      </c>
+      <c r="C103" t="s">
+        <v>215</v>
+      </c>
+      <c r="D103">
+        <v>2261</v>
+      </c>
+      <c r="E103" t="s">
+        <v>39</v>
+      </c>
+      <c r="F103" t="s">
+        <v>28</v>
+      </c>
+      <c r="G103" t="s">
+        <v>29</v>
+      </c>
+      <c r="H103">
+        <v>17</v>
+      </c>
+      <c r="I103" t="b">
+        <v>1</v>
+      </c>
+      <c r="J103" t="s">
+        <v>30</v>
+      </c>
+      <c r="K103">
+        <v>10</v>
+      </c>
+      <c r="L103">
+        <v>64.07</v>
+      </c>
+      <c r="M103">
+        <v>61.54</v>
+      </c>
+      <c r="N103" t="s">
+        <v>30</v>
+      </c>
+      <c r="O103">
+        <v>62.31</v>
+      </c>
+      <c r="P103">
+        <v>64.88</v>
+      </c>
+      <c r="Q103">
+        <v>68.98</v>
+      </c>
+      <c r="R103">
+        <v>69.25</v>
+      </c>
+      <c r="S103">
+        <v>66.23</v>
+      </c>
+      <c r="T103">
+        <v>64.9</v>
+      </c>
+      <c r="U103">
+        <v>67.75</v>
+      </c>
+      <c r="V103">
+        <v>67.21</v>
+      </c>
+      <c r="W103" t="s">
+        <v>30</v>
+      </c>
+      <c r="X103" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y103">
+        <v>339.42</v>
+      </c>
+    </row>
+    <row r="104" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>103</v>
+      </c>
+      <c r="B104" t="s">
+        <v>216</v>
+      </c>
+      <c r="C104" t="s">
+        <v>217</v>
+      </c>
+      <c r="E104" t="s">
+        <v>45</v>
+      </c>
+      <c r="F104" t="s">
+        <v>76</v>
+      </c>
+      <c r="G104" t="s">
+        <v>29</v>
+      </c>
+      <c r="H104">
+        <v>18</v>
+      </c>
+      <c r="I104" t="b">
+        <v>1</v>
+      </c>
+      <c r="J104" t="s">
+        <v>30</v>
+      </c>
+      <c r="K104">
+        <v>5</v>
+      </c>
+      <c r="L104">
+        <v>67.2</v>
+      </c>
+      <c r="M104">
+        <v>66.82</v>
+      </c>
+      <c r="N104">
+        <v>68.35</v>
+      </c>
+      <c r="O104">
+        <v>66.51</v>
+      </c>
+      <c r="P104">
+        <v>69.22</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>30</v>
+      </c>
+      <c r="R104" t="s">
+        <v>30</v>
+      </c>
+      <c r="S104" t="s">
+        <v>30</v>
+      </c>
+      <c r="T104" t="s">
+        <v>30</v>
+      </c>
+      <c r="U104" t="s">
+        <v>30</v>
+      </c>
+      <c r="V104" t="s">
+        <v>30</v>
+      </c>
+      <c r="W104" t="s">
+        <v>30</v>
+      </c>
+      <c r="X104" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y104">
+        <v>338.1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>104</v>
+      </c>
+      <c r="B105" t="s">
+        <v>218</v>
+      </c>
+      <c r="C105" t="s">
+        <v>219</v>
+      </c>
+      <c r="E105" t="s">
+        <v>30</v>
+      </c>
+      <c r="F105" t="s">
+        <v>76</v>
+      </c>
+      <c r="G105" t="s">
+        <v>29</v>
+      </c>
+      <c r="H105">
+        <v>19</v>
+      </c>
+      <c r="I105" t="b">
+        <v>1</v>
+      </c>
+      <c r="J105" t="s">
+        <v>30</v>
+      </c>
+      <c r="K105">
+        <v>6</v>
+      </c>
+      <c r="L105">
+        <v>73.21</v>
+      </c>
+      <c r="M105">
+        <v>63.95</v>
+      </c>
+      <c r="N105">
+        <v>63.4</v>
+      </c>
+      <c r="O105">
+        <v>63.1</v>
+      </c>
+      <c r="P105">
+        <v>68.06</v>
+      </c>
+      <c r="Q105">
+        <v>67.02</v>
+      </c>
+      <c r="R105" t="s">
+        <v>30</v>
+      </c>
+      <c r="S105" t="s">
+        <v>30</v>
+      </c>
+      <c r="T105" t="s">
+        <v>30</v>
+      </c>
+      <c r="U105" t="s">
+        <v>30</v>
+      </c>
+      <c r="V105" t="s">
+        <v>30</v>
+      </c>
+      <c r="W105" t="s">
+        <v>30</v>
+      </c>
+      <c r="X105" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y105">
+        <v>335.64</v>
+      </c>
+    </row>
+    <row r="106" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>105</v>
+      </c>
+      <c r="B106" t="s">
+        <v>220</v>
+      </c>
+      <c r="C106" t="s">
+        <v>221</v>
+      </c>
+      <c r="D106">
+        <v>1625</v>
+      </c>
+      <c r="E106" t="s">
+        <v>162</v>
+      </c>
+      <c r="F106" t="s">
+        <v>76</v>
+      </c>
+      <c r="G106" t="s">
+        <v>87</v>
+      </c>
+      <c r="H106">
+        <v>3</v>
+      </c>
+      <c r="I106" t="b">
+        <v>1</v>
+      </c>
+      <c r="J106" t="s">
+        <v>30</v>
+      </c>
+      <c r="K106">
+        <v>8</v>
+      </c>
+      <c r="L106" t="s">
+        <v>30</v>
+      </c>
+      <c r="M106">
+        <v>59.95</v>
+      </c>
+      <c r="N106" t="s">
+        <v>30</v>
+      </c>
+      <c r="O106">
+        <v>64.71</v>
+      </c>
+      <c r="P106">
+        <v>62.94</v>
+      </c>
+      <c r="Q106">
+        <v>61.13</v>
+      </c>
+      <c r="R106">
+        <v>64.91</v>
+      </c>
+      <c r="S106">
+        <v>70.69</v>
+      </c>
+      <c r="T106" t="s">
+        <v>30</v>
+      </c>
+      <c r="U106">
+        <v>63.6</v>
+      </c>
+      <c r="V106" t="s">
+        <v>30</v>
+      </c>
+      <c r="W106">
+        <v>71.65</v>
+      </c>
+      <c r="X106" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y106">
+        <v>335.56</v>
+      </c>
+    </row>
+    <row r="107" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>106</v>
+      </c>
+      <c r="B107" t="s">
+        <v>198</v>
+      </c>
+      <c r="C107" t="s">
+        <v>222</v>
+      </c>
+      <c r="D107">
+        <v>488</v>
+      </c>
+      <c r="E107" t="s">
+        <v>162</v>
+      </c>
+      <c r="F107" t="s">
+        <v>134</v>
+      </c>
+      <c r="G107" t="s">
+        <v>29</v>
+      </c>
+      <c r="H107">
+        <v>4</v>
+      </c>
+      <c r="I107" t="b">
+        <v>1</v>
+      </c>
+      <c r="J107" t="s">
+        <v>30</v>
+      </c>
+      <c r="K107">
+        <v>7</v>
+      </c>
+      <c r="L107">
+        <v>67.6</v>
+      </c>
+      <c r="M107" t="s">
+        <v>30</v>
+      </c>
+      <c r="N107" t="s">
+        <v>30</v>
+      </c>
+      <c r="O107">
+        <v>66.77</v>
+      </c>
+      <c r="P107">
+        <v>66.81</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>30</v>
+      </c>
+      <c r="R107">
+        <v>67.23</v>
+      </c>
+      <c r="S107">
+        <v>65.32</v>
+      </c>
+      <c r="T107">
+        <v>61.75</v>
+      </c>
+      <c r="U107" t="s">
+        <v>30</v>
+      </c>
+      <c r="V107">
+        <v>66.05</v>
+      </c>
+      <c r="W107" t="s">
+        <v>30</v>
+      </c>
+      <c r="X107" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y107">
+        <v>334.46</v>
+      </c>
+    </row>
+    <row r="108" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>107</v>
+      </c>
+      <c r="B108" t="s">
+        <v>223</v>
+      </c>
+      <c r="C108" t="s">
+        <v>224</v>
+      </c>
+      <c r="E108" t="s">
+        <v>225</v>
+      </c>
+      <c r="F108" t="s">
+        <v>76</v>
+      </c>
+      <c r="G108" t="s">
+        <v>29</v>
+      </c>
+      <c r="H108">
+        <v>20</v>
+      </c>
+      <c r="I108" t="b">
+        <v>1</v>
+      </c>
+      <c r="J108" t="s">
+        <v>30</v>
+      </c>
+      <c r="K108">
+        <v>8</v>
+      </c>
+      <c r="L108">
+        <v>65.67</v>
+      </c>
+      <c r="M108" t="s">
+        <v>30</v>
+      </c>
+      <c r="N108" t="s">
+        <v>30</v>
+      </c>
+      <c r="O108">
+        <v>64.58</v>
+      </c>
+      <c r="P108">
+        <v>67.22</v>
+      </c>
+      <c r="Q108">
+        <v>69.78</v>
+      </c>
+      <c r="R108" t="s">
+        <v>30</v>
+      </c>
+      <c r="S108">
+        <v>64.09</v>
+      </c>
+      <c r="T108">
+        <v>63.57</v>
+      </c>
+      <c r="U108">
+        <v>66.56</v>
+      </c>
+      <c r="V108">
+        <v>63.16</v>
+      </c>
+      <c r="W108" t="s">
+        <v>30</v>
+      </c>
+      <c r="X108" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y108">
+        <v>333.81</v>
+      </c>
+    </row>
+    <row r="109" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>108</v>
+      </c>
+      <c r="B109" t="s">
+        <v>226</v>
+      </c>
+      <c r="C109" t="s">
+        <v>227</v>
+      </c>
+      <c r="E109" t="s">
+        <v>30</v>
+      </c>
+      <c r="F109" t="s">
+        <v>34</v>
+      </c>
+      <c r="G109" t="s">
+        <v>29</v>
+      </c>
+      <c r="H109">
+        <v>32</v>
+      </c>
+      <c r="I109" t="b">
+        <v>1</v>
+      </c>
+      <c r="J109" t="s">
+        <v>30</v>
+      </c>
+      <c r="K109">
+        <v>5</v>
+      </c>
+      <c r="L109">
+        <v>71.63</v>
+      </c>
+      <c r="M109" t="s">
+        <v>30</v>
+      </c>
+      <c r="N109">
+        <v>60.12</v>
+      </c>
+      <c r="O109">
+        <v>60.32</v>
+      </c>
+      <c r="P109">
+        <v>68.52</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>30</v>
+      </c>
+      <c r="R109" t="s">
+        <v>30</v>
+      </c>
+      <c r="S109">
+        <v>73.07</v>
+      </c>
+      <c r="T109" t="s">
+        <v>30</v>
+      </c>
+      <c r="U109" t="s">
+        <v>30</v>
+      </c>
+      <c r="V109" t="s">
+        <v>30</v>
+      </c>
+      <c r="W109" t="s">
+        <v>30</v>
+      </c>
+      <c r="X109" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y109">
+        <v>333.66</v>
+      </c>
+    </row>
+    <row r="110" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>109</v>
+      </c>
+      <c r="B110" t="s">
+        <v>228</v>
+      </c>
+      <c r="C110" t="s">
+        <v>229</v>
+      </c>
+      <c r="E110" t="s">
+        <v>30</v>
+      </c>
+      <c r="F110" t="s">
+        <v>34</v>
+      </c>
+      <c r="G110" t="s">
+        <v>87</v>
+      </c>
+      <c r="H110">
+        <v>7</v>
+      </c>
+      <c r="I110" t="b">
+        <v>1</v>
+      </c>
+      <c r="J110" t="s">
+        <v>30</v>
+      </c>
+      <c r="K110">
+        <v>9</v>
+      </c>
+      <c r="L110">
+        <v>67.72</v>
+      </c>
+      <c r="M110">
+        <v>63.51</v>
+      </c>
+      <c r="N110">
+        <v>62.57</v>
+      </c>
+      <c r="O110" t="s">
+        <v>30</v>
+      </c>
+      <c r="P110">
+        <v>64.58</v>
+      </c>
+      <c r="Q110">
+        <v>65.36</v>
+      </c>
+      <c r="R110">
+        <v>63.33</v>
+      </c>
+      <c r="S110">
+        <v>64.88</v>
+      </c>
+      <c r="T110" t="s">
+        <v>30</v>
+      </c>
+      <c r="U110">
+        <v>70.23</v>
+      </c>
+      <c r="V110">
+        <v>63.1</v>
+      </c>
+      <c r="W110" t="s">
+        <v>30</v>
+      </c>
+      <c r="X110" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y110">
+        <v>332.77</v>
+      </c>
+    </row>
+    <row r="111" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>110</v>
+      </c>
+      <c r="B111" t="s">
+        <v>230</v>
+      </c>
+      <c r="C111" t="s">
+        <v>170</v>
+      </c>
+      <c r="E111" t="s">
+        <v>39</v>
+      </c>
+      <c r="F111" t="s">
+        <v>134</v>
+      </c>
+      <c r="G111" t="s">
+        <v>87</v>
+      </c>
+      <c r="H111">
+        <v>2</v>
+      </c>
+      <c r="I111" t="b">
+        <v>1</v>
+      </c>
+      <c r="J111" t="s">
+        <v>30</v>
+      </c>
+      <c r="K111">
+        <v>5</v>
+      </c>
+      <c r="L111" t="s">
+        <v>30</v>
+      </c>
+      <c r="M111" t="s">
+        <v>30</v>
+      </c>
+      <c r="N111">
+        <v>64.56</v>
+      </c>
+      <c r="O111" t="s">
+        <v>30</v>
+      </c>
+      <c r="P111" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q111">
+        <v>69.27</v>
+      </c>
+      <c r="R111">
+        <v>66.83</v>
+      </c>
+      <c r="S111" t="s">
+        <v>30</v>
+      </c>
+      <c r="T111">
+        <v>64.56</v>
+      </c>
+      <c r="U111">
+        <v>67.04</v>
+      </c>
+      <c r="V111" t="s">
+        <v>30</v>
+      </c>
+      <c r="W111" t="s">
+        <v>30</v>
+      </c>
+      <c r="X111" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y111">
+        <v>332.26</v>
+      </c>
+    </row>
+    <row r="112" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>111</v>
+      </c>
+      <c r="B112" t="s">
+        <v>180</v>
+      </c>
+      <c r="C112" t="s">
+        <v>231</v>
+      </c>
+      <c r="D112">
+        <v>1722</v>
+      </c>
+      <c r="E112" t="s">
+        <v>232</v>
+      </c>
+      <c r="F112" t="s">
+        <v>76</v>
+      </c>
+      <c r="G112" t="s">
+        <v>29</v>
+      </c>
+      <c r="H112">
+        <v>21</v>
+      </c>
+      <c r="I112" t="b">
+        <v>1</v>
+      </c>
+      <c r="J112" t="s">
+        <v>30</v>
+      </c>
+      <c r="K112">
+        <v>6</v>
+      </c>
+      <c r="L112">
+        <v>68.25</v>
+      </c>
+      <c r="M112">
+        <v>61.23</v>
+      </c>
+      <c r="N112" t="s">
+        <v>30</v>
+      </c>
+      <c r="O112">
+        <v>60.72</v>
+      </c>
+      <c r="P112">
+        <v>66.65</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>30</v>
+      </c>
+      <c r="R112" t="s">
+        <v>30</v>
+      </c>
+      <c r="S112" t="s">
+        <v>30</v>
+      </c>
+      <c r="T112">
+        <v>63.98</v>
+      </c>
+      <c r="U112" t="s">
+        <v>30</v>
+      </c>
+      <c r="V112" t="s">
+        <v>30</v>
+      </c>
+      <c r="W112">
+        <v>69.76</v>
+      </c>
+      <c r="X112" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y112">
+        <v>329.87</v>
+      </c>
+    </row>
+    <row r="113" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A113">
+        <v>112</v>
+      </c>
+      <c r="B113" t="s">
+        <v>233</v>
+      </c>
+      <c r="C113" t="s">
+        <v>54</v>
+      </c>
+      <c r="E113" t="s">
+        <v>39</v>
+      </c>
+      <c r="F113" t="s">
+        <v>76</v>
+      </c>
+      <c r="G113" t="s">
+        <v>87</v>
+      </c>
+      <c r="H113">
+        <v>4</v>
+      </c>
+      <c r="I113" t="b">
+        <v>1</v>
+      </c>
+      <c r="J113" t="s">
+        <v>30</v>
+      </c>
+      <c r="K113">
+        <v>10</v>
+      </c>
+      <c r="L113" t="s">
+        <v>30</v>
+      </c>
+      <c r="M113">
+        <v>59.79</v>
+      </c>
+      <c r="N113" t="s">
+        <v>30</v>
+      </c>
+      <c r="O113">
+        <v>61.94</v>
+      </c>
+      <c r="P113">
+        <v>63.14</v>
+      </c>
+      <c r="Q113">
+        <v>62.44</v>
+      </c>
+      <c r="R113">
+        <v>63.02</v>
+      </c>
+      <c r="S113">
+        <v>66</v>
+      </c>
+      <c r="T113">
+        <v>61.67</v>
+      </c>
+      <c r="U113">
+        <v>65.82</v>
+      </c>
+      <c r="V113">
+        <v>62.24</v>
+      </c>
+      <c r="W113">
+        <v>68.84</v>
+      </c>
+      <c r="X113" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y113">
+        <v>326.82</v>
+      </c>
+    </row>
+    <row r="114" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A114">
+        <v>113</v>
+      </c>
+      <c r="B114" t="s">
+        <v>226</v>
+      </c>
+      <c r="C114" t="s">
+        <v>234</v>
+      </c>
+      <c r="E114" t="s">
+        <v>39</v>
+      </c>
+      <c r="F114" t="s">
+        <v>76</v>
+      </c>
+      <c r="G114" t="s">
+        <v>29</v>
+      </c>
+      <c r="H114">
+        <v>22</v>
+      </c>
+      <c r="I114" t="b">
+        <v>1</v>
+      </c>
+      <c r="J114" t="s">
+        <v>30</v>
+      </c>
+      <c r="K114">
+        <v>11</v>
+      </c>
+      <c r="L114">
+        <v>66.41</v>
+      </c>
+      <c r="M114">
+        <v>55.89</v>
+      </c>
+      <c r="N114">
+        <v>52.23</v>
+      </c>
+      <c r="O114">
+        <v>57.99</v>
+      </c>
+      <c r="P114">
+        <v>64.23</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>30</v>
+      </c>
+      <c r="R114">
+        <v>54.57</v>
+      </c>
+      <c r="S114">
+        <v>64.03</v>
+      </c>
+      <c r="T114">
+        <v>59.54</v>
+      </c>
+      <c r="U114">
+        <v>61.13</v>
+      </c>
+      <c r="V114">
+        <v>56.8</v>
+      </c>
+      <c r="W114">
+        <v>69.47</v>
+      </c>
+      <c r="X114" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y114">
+        <v>325.27</v>
+      </c>
+    </row>
+    <row r="115" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A115">
+        <v>114</v>
+      </c>
+      <c r="B115" t="s">
+        <v>235</v>
+      </c>
+      <c r="C115" t="s">
+        <v>54</v>
+      </c>
+      <c r="E115" t="s">
+        <v>39</v>
+      </c>
+      <c r="F115" t="s">
+        <v>76</v>
+      </c>
+      <c r="G115" t="s">
+        <v>29</v>
+      </c>
+      <c r="H115">
+        <v>23</v>
+      </c>
+      <c r="I115" t="b">
+        <v>1</v>
+      </c>
+      <c r="J115" t="s">
+        <v>30</v>
+      </c>
+      <c r="K115">
+        <v>11</v>
+      </c>
+      <c r="L115">
+        <v>59.61</v>
+      </c>
+      <c r="M115">
+        <v>56.89</v>
+      </c>
+      <c r="N115">
+        <v>59.13</v>
+      </c>
+      <c r="O115">
+        <v>60.26</v>
+      </c>
+      <c r="P115">
+        <v>64.35</v>
+      </c>
+      <c r="Q115">
+        <v>64.1</v>
+      </c>
+      <c r="R115">
+        <v>63.98</v>
+      </c>
+      <c r="S115">
+        <v>65.24</v>
+      </c>
+      <c r="T115">
+        <v>61.83</v>
+      </c>
+      <c r="U115">
+        <v>67.33</v>
+      </c>
+      <c r="V115">
+        <v>62.63</v>
+      </c>
+      <c r="W115" t="s">
+        <v>30</v>
+      </c>
+      <c r="X115" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y115">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="116" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A116">
+        <v>115</v>
+      </c>
+      <c r="B116" t="s">
+        <v>236</v>
+      </c>
+      <c r="C116" t="s">
+        <v>148</v>
+      </c>
+      <c r="E116" t="s">
+        <v>64</v>
+      </c>
+      <c r="F116" t="s">
+        <v>76</v>
+      </c>
+      <c r="G116" t="s">
+        <v>87</v>
+      </c>
+      <c r="H116">
+        <v>5</v>
+      </c>
+      <c r="I116" t="b">
+        <v>1</v>
+      </c>
+      <c r="J116" t="s">
+        <v>30</v>
+      </c>
+      <c r="K116">
+        <v>9</v>
+      </c>
+      <c r="L116">
+        <v>63.14</v>
+      </c>
+      <c r="M116">
+        <v>58.23</v>
+      </c>
+      <c r="N116">
+        <v>58.74</v>
+      </c>
+      <c r="O116" t="s">
+        <v>30</v>
+      </c>
+      <c r="P116">
+        <v>61.71</v>
+      </c>
+      <c r="Q116">
+        <v>64.56</v>
+      </c>
+      <c r="R116" t="s">
+        <v>30</v>
+      </c>
+      <c r="S116">
+        <v>66.4</v>
+      </c>
+      <c r="T116">
+        <v>60.69</v>
+      </c>
+      <c r="U116">
+        <v>65.47</v>
+      </c>
+      <c r="V116" t="s">
+        <v>30</v>
+      </c>
+      <c r="W116">
+        <v>64.24</v>
+      </c>
+      <c r="X116" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y116">
+        <v>323.81</v>
+      </c>
+    </row>
+    <row r="117" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A117">
+        <v>116</v>
+      </c>
+      <c r="B117" t="s">
+        <v>237</v>
+      </c>
+      <c r="C117" t="s">
+        <v>26</v>
+      </c>
+      <c r="E117" t="s">
+        <v>30</v>
+      </c>
+      <c r="F117" t="s">
+        <v>34</v>
+      </c>
+      <c r="G117" t="s">
+        <v>87</v>
+      </c>
+      <c r="H117">
+        <v>8</v>
+      </c>
+      <c r="I117" t="b">
+        <v>1</v>
+      </c>
+      <c r="J117" t="s">
+        <v>30</v>
+      </c>
+      <c r="K117">
+        <v>8</v>
+      </c>
+      <c r="L117" t="s">
+        <v>30</v>
+      </c>
+      <c r="M117" t="s">
+        <v>30</v>
+      </c>
+      <c r="N117">
+        <v>62.84</v>
+      </c>
+      <c r="O117">
+        <v>65.38</v>
+      </c>
+      <c r="P117">
+        <v>62.25</v>
+      </c>
+      <c r="Q117">
+        <v>68.23</v>
+      </c>
+      <c r="R117">
+        <v>54.69</v>
+      </c>
+      <c r="S117" t="s">
+        <v>30</v>
+      </c>
+      <c r="T117">
+        <v>64.65</v>
+      </c>
+      <c r="U117" t="s">
+        <v>30</v>
+      </c>
+      <c r="V117">
+        <v>56.63</v>
+      </c>
+      <c r="W117">
+        <v>62.43</v>
+      </c>
+      <c r="X117" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y117">
+        <v>323.53</v>
+      </c>
+    </row>
+    <row r="118" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A118">
+        <v>117</v>
+      </c>
+      <c r="B118" t="s">
+        <v>238</v>
+      </c>
+      <c r="C118" t="s">
+        <v>239</v>
+      </c>
+      <c r="E118" t="s">
+        <v>240</v>
+      </c>
+      <c r="F118" t="s">
+        <v>200</v>
+      </c>
+      <c r="G118" t="s">
+        <v>29</v>
+      </c>
+      <c r="H118">
+        <v>3</v>
+      </c>
+      <c r="I118" t="b">
+        <v>1</v>
+      </c>
+      <c r="J118" t="s">
+        <v>30</v>
+      </c>
+      <c r="K118">
+        <v>11</v>
+      </c>
+      <c r="L118">
+        <v>64.88</v>
+      </c>
+      <c r="M118">
+        <v>58.21</v>
+      </c>
+      <c r="N118">
+        <v>60.88</v>
+      </c>
+      <c r="O118">
+        <v>64.78</v>
+      </c>
+      <c r="P118">
+        <v>61.39</v>
+      </c>
+      <c r="Q118">
+        <v>65.44</v>
+      </c>
+      <c r="R118">
+        <v>56.14</v>
+      </c>
+      <c r="S118">
+        <v>65.2</v>
+      </c>
+      <c r="T118">
+        <v>58.99</v>
+      </c>
+      <c r="U118">
+        <v>63.09</v>
+      </c>
+      <c r="V118">
+        <v>62.67</v>
+      </c>
+      <c r="W118" t="s">
+        <v>30</v>
+      </c>
+      <c r="X118" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y118">
+        <v>323.39</v>
+      </c>
+    </row>
+    <row r="119" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A119">
+        <v>118</v>
+      </c>
+      <c r="B119" t="s">
+        <v>137</v>
+      </c>
+      <c r="C119" t="s">
+        <v>32</v>
+      </c>
+      <c r="E119" t="s">
+        <v>241</v>
+      </c>
+      <c r="F119" t="s">
+        <v>200</v>
+      </c>
+      <c r="G119" t="s">
+        <v>29</v>
+      </c>
+      <c r="H119">
+        <v>4</v>
+      </c>
+      <c r="I119" t="b">
+        <v>1</v>
+      </c>
+      <c r="J119" t="s">
+        <v>30</v>
+      </c>
+      <c r="K119">
+        <v>12</v>
+      </c>
+      <c r="L119">
+        <v>61.46</v>
+      </c>
+      <c r="M119">
+        <v>58.19</v>
+      </c>
+      <c r="N119">
+        <v>62.69</v>
+      </c>
+      <c r="O119">
+        <v>62.99</v>
+      </c>
+      <c r="P119">
+        <v>60.55</v>
+      </c>
+      <c r="Q119">
+        <v>64.69</v>
+      </c>
+      <c r="R119">
+        <v>55.16</v>
+      </c>
+      <c r="S119">
+        <v>64.11</v>
+      </c>
+      <c r="T119">
+        <v>60.08</v>
+      </c>
+      <c r="U119">
+        <v>64.82</v>
+      </c>
+      <c r="V119">
+        <v>61.01</v>
+      </c>
+      <c r="W119">
+        <v>65.08</v>
+      </c>
+      <c r="X119" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y119">
+        <v>321.69</v>
+      </c>
+    </row>
+    <row r="120" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A120">
+        <v>119</v>
+      </c>
+      <c r="B120" t="s">
+        <v>242</v>
+      </c>
+      <c r="C120" t="s">
+        <v>243</v>
+      </c>
+      <c r="E120" t="s">
+        <v>39</v>
+      </c>
+      <c r="F120" t="s">
+        <v>76</v>
+      </c>
+      <c r="G120" t="s">
+        <v>29</v>
+      </c>
+      <c r="H120">
+        <v>24</v>
+      </c>
+      <c r="I120" t="b">
+        <v>1</v>
+      </c>
+      <c r="J120" t="s">
+        <v>30</v>
+      </c>
+      <c r="K120">
+        <v>10</v>
+      </c>
+      <c r="L120">
+        <v>64.11</v>
+      </c>
+      <c r="M120">
+        <v>61.17</v>
+      </c>
+      <c r="N120">
+        <v>61.19</v>
+      </c>
+      <c r="O120">
+        <v>61.14</v>
+      </c>
+      <c r="P120">
+        <v>62.69</v>
+      </c>
+      <c r="Q120">
+        <v>63.95</v>
+      </c>
+      <c r="R120">
+        <v>62.18</v>
+      </c>
+      <c r="S120" t="s">
+        <v>30</v>
+      </c>
+      <c r="T120">
+        <v>60.77</v>
+      </c>
+      <c r="U120">
+        <v>64.5</v>
+      </c>
+      <c r="V120" t="s">
+        <v>30</v>
+      </c>
+      <c r="W120">
+        <v>66.39</v>
+      </c>
+      <c r="X120" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y120">
+        <v>321.64</v>
+      </c>
+    </row>
+    <row r="121" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A121">
+        <v>120</v>
+      </c>
+      <c r="B121" t="s">
+        <v>244</v>
+      </c>
+      <c r="C121" t="s">
+        <v>32</v>
+      </c>
+      <c r="E121" t="s">
+        <v>245</v>
+      </c>
+      <c r="F121" t="s">
+        <v>134</v>
+      </c>
+      <c r="G121" t="s">
+        <v>29</v>
+      </c>
+      <c r="H121">
+        <v>5</v>
+      </c>
+      <c r="I121" t="b">
+        <v>1</v>
+      </c>
+      <c r="J121" t="s">
+        <v>30</v>
+      </c>
+      <c r="K121">
+        <v>7</v>
+      </c>
+      <c r="L121">
+        <v>66.8</v>
+      </c>
+      <c r="M121">
+        <v>58.32</v>
+      </c>
+      <c r="N121" t="s">
+        <v>30</v>
+      </c>
+      <c r="O121">
+        <v>62.04</v>
+      </c>
+      <c r="P121">
+        <v>66.24</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>30</v>
+      </c>
+      <c r="R121" t="s">
+        <v>30</v>
+      </c>
+      <c r="S121">
+        <v>63.28</v>
+      </c>
+      <c r="T121" t="s">
+        <v>30</v>
+      </c>
+      <c r="U121">
+        <v>62.67</v>
+      </c>
+      <c r="V121">
+        <v>60.79</v>
+      </c>
+      <c r="W121" t="s">
+        <v>30</v>
+      </c>
+      <c r="X121" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y121">
+        <v>321.03</v>
+      </c>
+    </row>
+    <row r="122" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A122">
+        <v>121</v>
+      </c>
+      <c r="B122" t="s">
+        <v>246</v>
+      </c>
+      <c r="C122" t="s">
+        <v>247</v>
+      </c>
+      <c r="E122" t="s">
+        <v>232</v>
+      </c>
+      <c r="F122" t="s">
+        <v>107</v>
+      </c>
+      <c r="G122" t="s">
+        <v>29</v>
+      </c>
+      <c r="H122">
+        <v>2</v>
+      </c>
+      <c r="I122" t="b">
+        <v>1</v>
+      </c>
+      <c r="J122" t="s">
+        <v>30</v>
+      </c>
+      <c r="K122">
+        <v>11</v>
+      </c>
+      <c r="L122">
+        <v>65.52</v>
+      </c>
+      <c r="M122">
+        <v>58.59</v>
+      </c>
+      <c r="N122">
+        <v>57.25</v>
+      </c>
+      <c r="O122">
+        <v>54.89</v>
+      </c>
+      <c r="P122">
+        <v>63.28</v>
+      </c>
+      <c r="Q122">
+        <v>59.44</v>
+      </c>
+      <c r="R122">
+        <v>56.74</v>
+      </c>
+      <c r="S122">
+        <v>66.25</v>
+      </c>
+      <c r="T122">
+        <v>60.8</v>
+      </c>
+      <c r="U122">
+        <v>64.12</v>
+      </c>
+      <c r="V122">
+        <v>59.5</v>
+      </c>
+      <c r="W122" t="s">
+        <v>30</v>
+      </c>
+      <c r="X122" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y122">
+        <v>319.97</v>
+      </c>
+    </row>
+    <row r="123" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A123">
+        <v>122</v>
+      </c>
+      <c r="B123" t="s">
+        <v>248</v>
+      </c>
+      <c r="C123" t="s">
+        <v>249</v>
+      </c>
+      <c r="E123" t="s">
+        <v>250</v>
+      </c>
+      <c r="F123" t="s">
+        <v>34</v>
+      </c>
+      <c r="G123" t="s">
+        <v>87</v>
+      </c>
+      <c r="H123">
+        <v>9</v>
+      </c>
+      <c r="I123" t="b">
+        <v>1</v>
+      </c>
+      <c r="J123" t="s">
+        <v>30</v>
+      </c>
+      <c r="K123">
+        <v>5</v>
+      </c>
+      <c r="L123" t="s">
+        <v>30</v>
+      </c>
+      <c r="M123" t="s">
+        <v>30</v>
+      </c>
+      <c r="N123">
+        <v>61.33</v>
+      </c>
+      <c r="O123">
+        <v>62.46</v>
+      </c>
+      <c r="P123">
+        <v>66.15</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>30</v>
+      </c>
+      <c r="R123">
+        <v>64.76</v>
+      </c>
+      <c r="S123" t="s">
+        <v>30</v>
+      </c>
+      <c r="T123">
+        <v>60.86</v>
+      </c>
+      <c r="U123" t="s">
+        <v>30</v>
+      </c>
+      <c r="V123" t="s">
+        <v>30</v>
+      </c>
+      <c r="W123" t="s">
+        <v>30</v>
+      </c>
+      <c r="X123" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y123">
+        <v>315.56</v>
+      </c>
+    </row>
+    <row r="124" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A124">
+        <v>123</v>
+      </c>
+      <c r="B124" t="s">
+        <v>251</v>
+      </c>
+      <c r="C124" t="s">
+        <v>83</v>
+      </c>
+      <c r="D124">
+        <v>2029</v>
+      </c>
+      <c r="E124" t="s">
+        <v>162</v>
+      </c>
+      <c r="F124" t="s">
+        <v>28</v>
+      </c>
+      <c r="G124" t="s">
+        <v>87</v>
+      </c>
+      <c r="H124">
+        <v>6</v>
+      </c>
+      <c r="I124" t="b">
+        <v>1</v>
+      </c>
+      <c r="J124" t="s">
+        <v>30</v>
+      </c>
+      <c r="K124">
+        <v>5</v>
+      </c>
+      <c r="L124" t="s">
+        <v>30</v>
+      </c>
+      <c r="M124">
+        <v>57.88</v>
+      </c>
+      <c r="N124" t="s">
+        <v>30</v>
+      </c>
+      <c r="O124">
+        <v>65.47</v>
+      </c>
+      <c r="P124">
+        <v>64.05</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>30</v>
+      </c>
+      <c r="R124">
+        <v>57.68</v>
+      </c>
+      <c r="S124">
+        <v>68.7</v>
+      </c>
+      <c r="T124" t="s">
+        <v>30</v>
+      </c>
+      <c r="U124" t="s">
+        <v>30</v>
+      </c>
+      <c r="V124" t="s">
+        <v>30</v>
+      </c>
+      <c r="W124" t="s">
+        <v>30</v>
+      </c>
+      <c r="X124" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y124">
+        <v>313.78</v>
+      </c>
+    </row>
+    <row r="125" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A125">
+        <v>124</v>
+      </c>
+      <c r="B125" t="s">
+        <v>126</v>
+      </c>
+      <c r="C125" t="s">
+        <v>170</v>
+      </c>
+      <c r="E125" t="s">
+        <v>171</v>
+      </c>
+      <c r="F125" t="s">
+        <v>134</v>
+      </c>
+      <c r="G125" t="s">
+        <v>29</v>
+      </c>
+      <c r="H125">
+        <v>6</v>
+      </c>
+      <c r="I125" t="b">
+        <v>1</v>
+      </c>
+      <c r="J125" t="s">
+        <v>30</v>
+      </c>
+      <c r="K125">
+        <v>7</v>
+      </c>
+      <c r="L125" t="s">
+        <v>30</v>
+      </c>
+      <c r="M125">
+        <v>59.55</v>
+      </c>
+      <c r="N125" t="s">
+        <v>30</v>
+      </c>
+      <c r="O125">
+        <v>58.45</v>
+      </c>
+      <c r="P125">
+        <v>62.53</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>30</v>
+      </c>
+      <c r="R125">
+        <v>57.2</v>
+      </c>
+      <c r="S125">
+        <v>63.56</v>
+      </c>
+      <c r="T125">
+        <v>59.12</v>
+      </c>
+      <c r="U125" t="s">
+        <v>30</v>
+      </c>
+      <c r="V125" t="s">
+        <v>30</v>
+      </c>
+      <c r="W125">
+        <v>68.4</v>
+      </c>
+      <c r="X125" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y125">
+        <v>313.16</v>
+      </c>
+    </row>
+    <row r="126" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A126">
+        <v>125</v>
+      </c>
+      <c r="B126" t="s">
+        <v>252</v>
+      </c>
+      <c r="C126" t="s">
+        <v>253</v>
+      </c>
+      <c r="E126" t="s">
+        <v>39</v>
+      </c>
+      <c r="F126" t="s">
+        <v>61</v>
+      </c>
+      <c r="G126" t="s">
+        <v>87</v>
+      </c>
+      <c r="H126">
+        <v>4</v>
+      </c>
+      <c r="I126" t="b">
+        <v>1</v>
+      </c>
+      <c r="J126" t="s">
+        <v>30</v>
+      </c>
+      <c r="K126">
+        <v>6</v>
+      </c>
+      <c r="L126">
+        <v>66.06</v>
+      </c>
+      <c r="M126" t="s">
+        <v>30</v>
+      </c>
+      <c r="N126">
+        <v>61</v>
+      </c>
+      <c r="O126">
+        <v>61.12</v>
+      </c>
+      <c r="P126">
+        <v>64.26</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>30</v>
+      </c>
+      <c r="R126" t="s">
+        <v>30</v>
+      </c>
+      <c r="S126" t="s">
+        <v>30</v>
+      </c>
+      <c r="T126">
+        <v>57.52</v>
+      </c>
+      <c r="U126">
+        <v>58.8</v>
+      </c>
+      <c r="V126" t="s">
+        <v>30</v>
+      </c>
+      <c r="W126" t="s">
+        <v>30</v>
+      </c>
+      <c r="X126" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y126">
+        <v>311.24</v>
+      </c>
+    </row>
+    <row r="127" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A127">
+        <v>126</v>
+      </c>
+      <c r="B127" t="s">
+        <v>254</v>
+      </c>
+      <c r="C127" t="s">
+        <v>255</v>
+      </c>
+      <c r="D127">
+        <v>2538</v>
+      </c>
+      <c r="E127" t="s">
+        <v>256</v>
+      </c>
+      <c r="F127" t="s">
+        <v>28</v>
+      </c>
+      <c r="G127" t="s">
+        <v>87</v>
+      </c>
+      <c r="H127">
+        <v>7</v>
+      </c>
+      <c r="I127" t="b">
+        <v>1</v>
+      </c>
+      <c r="J127" t="s">
+        <v>30</v>
+      </c>
+      <c r="K127">
+        <v>5</v>
+      </c>
+      <c r="L127">
+        <v>64.22</v>
+      </c>
+      <c r="M127">
+        <v>60.3</v>
+      </c>
+      <c r="N127">
+        <v>61.36</v>
+      </c>
+      <c r="O127">
+        <v>63.95</v>
+      </c>
+      <c r="P127" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>30</v>
+      </c>
+      <c r="R127" t="s">
+        <v>30</v>
+      </c>
+      <c r="S127" t="s">
+        <v>30</v>
+      </c>
+      <c r="T127" t="s">
+        <v>30</v>
+      </c>
+      <c r="U127" t="s">
+        <v>30</v>
+      </c>
+      <c r="V127" t="s">
+        <v>30</v>
+      </c>
+      <c r="W127">
+        <v>60.94</v>
+      </c>
+      <c r="X127" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y127">
+        <v>310.77</v>
+      </c>
+    </row>
+    <row r="128" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A128">
+        <v>127</v>
+      </c>
+      <c r="B128" t="s">
+        <v>257</v>
+      </c>
+      <c r="C128" t="s">
+        <v>32</v>
+      </c>
+      <c r="E128" t="s">
+        <v>30</v>
+      </c>
+      <c r="F128" t="s">
+        <v>76</v>
+      </c>
+      <c r="G128" t="s">
+        <v>87</v>
+      </c>
+      <c r="H128">
+        <v>6</v>
+      </c>
+      <c r="I128" t="b">
+        <v>1</v>
+      </c>
+      <c r="J128" t="s">
+        <v>30</v>
+      </c>
+      <c r="K128">
+        <v>7</v>
+      </c>
+      <c r="L128" t="s">
+        <v>30</v>
+      </c>
+      <c r="M128">
+        <v>57.01</v>
+      </c>
+      <c r="N128">
+        <v>57.02</v>
+      </c>
+      <c r="O128">
+        <v>59.14</v>
+      </c>
+      <c r="P128">
+        <v>60.83</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>30</v>
+      </c>
+      <c r="R128" t="s">
+        <v>30</v>
+      </c>
+      <c r="S128">
+        <v>65.57</v>
+      </c>
+      <c r="T128">
+        <v>59.45</v>
+      </c>
+      <c r="U128" t="s">
+        <v>30</v>
+      </c>
+      <c r="V128" t="s">
+        <v>30</v>
+      </c>
+      <c r="W128">
+        <v>64.32</v>
+      </c>
+      <c r="X128" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y128">
+        <v>309.31</v>
+      </c>
+    </row>
+    <row r="129" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>202</v>
+      </c>
+      <c r="C129" t="s">
+        <v>258</v>
+      </c>
+      <c r="D129">
+        <v>828</v>
+      </c>
+      <c r="E129" t="s">
+        <v>259</v>
+      </c>
+      <c r="F129" t="s">
+        <v>76</v>
+      </c>
+      <c r="G129" t="s">
+        <v>29</v>
+      </c>
+      <c r="H129">
+        <v>25</v>
+      </c>
+      <c r="I129" t="b">
+        <v>1</v>
+      </c>
+      <c r="J129" t="s">
+        <v>30</v>
+      </c>
+      <c r="K129">
+        <v>12</v>
+      </c>
+      <c r="L129">
+        <v>62.83</v>
+      </c>
+      <c r="M129">
+        <v>58.74</v>
+      </c>
+      <c r="N129">
+        <v>56.82</v>
+      </c>
+      <c r="O129">
+        <v>57.27</v>
+      </c>
+      <c r="P129">
+        <v>60.89</v>
+      </c>
+      <c r="Q129">
+        <v>61.8</v>
+      </c>
+      <c r="R129">
+        <v>55.62</v>
+      </c>
+      <c r="S129">
+        <v>61.82</v>
+      </c>
+      <c r="T129">
+        <v>56.77</v>
+      </c>
+      <c r="U129">
+        <v>61.86</v>
+      </c>
+      <c r="V129">
+        <v>59.01</v>
+      </c>
+      <c r="W129">
+        <v>59.88</v>
+      </c>
+      <c r="X129" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y129">
+        <v>309.2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A130">
+        <v>129</v>
+      </c>
+      <c r="B130" t="s">
+        <v>260</v>
+      </c>
+      <c r="C130" t="s">
+        <v>261</v>
+      </c>
+      <c r="E130" t="s">
+        <v>33</v>
+      </c>
+      <c r="F130" t="s">
+        <v>76</v>
+      </c>
+      <c r="G130" t="s">
+        <v>87</v>
+      </c>
+      <c r="H130">
+        <v>7</v>
+      </c>
+      <c r="I130" t="b">
+        <v>1</v>
+      </c>
+      <c r="J130" t="s">
+        <v>30</v>
+      </c>
+      <c r="K130">
+        <v>11</v>
+      </c>
+      <c r="L130">
+        <v>59.45</v>
+      </c>
+      <c r="M130">
+        <v>53.12</v>
+      </c>
+      <c r="N130">
+        <v>53.23</v>
+      </c>
+      <c r="O130">
+        <v>56.54</v>
+      </c>
+      <c r="P130">
+        <v>59.5</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>30</v>
+      </c>
+      <c r="R130">
+        <v>56.57</v>
+      </c>
+      <c r="S130">
+        <v>63.53</v>
+      </c>
+      <c r="T130">
+        <v>54.97</v>
+      </c>
+      <c r="U130">
+        <v>58.66</v>
+      </c>
+      <c r="V130">
+        <v>58.21</v>
+      </c>
+      <c r="W130">
+        <v>66.06</v>
+      </c>
+      <c r="X130" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y130">
+        <v>307.2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>262</v>
+      </c>
+      <c r="C131" t="s">
+        <v>263</v>
+      </c>
+      <c r="E131" t="s">
+        <v>64</v>
+      </c>
+      <c r="F131" t="s">
+        <v>28</v>
+      </c>
+      <c r="G131" t="s">
+        <v>29</v>
+      </c>
+      <c r="H131">
+        <v>18</v>
+      </c>
+      <c r="I131" t="b">
+        <v>1</v>
+      </c>
+      <c r="J131" t="s">
+        <v>30</v>
+      </c>
+      <c r="K131">
+        <v>11</v>
+      </c>
+      <c r="L131">
+        <v>61.76</v>
+      </c>
+      <c r="M131">
+        <v>54.32</v>
+      </c>
+      <c r="N131">
+        <v>59.44</v>
+      </c>
+      <c r="O131" t="s">
+        <v>30</v>
+      </c>
+      <c r="P131">
+        <v>60.63</v>
+      </c>
+      <c r="Q131">
+        <v>62.56</v>
+      </c>
+      <c r="R131">
+        <v>56.94</v>
+      </c>
+      <c r="S131">
+        <v>58.07</v>
+      </c>
+      <c r="T131">
+        <v>60.49</v>
+      </c>
+      <c r="U131">
+        <v>61.53</v>
+      </c>
+      <c r="V131">
+        <v>58.95</v>
+      </c>
+      <c r="W131">
+        <v>56.67</v>
+      </c>
+      <c r="X131" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y131">
+        <v>306.97</v>
+      </c>
+    </row>
+    <row r="132" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A132">
+        <v>131</v>
+      </c>
+      <c r="B132" t="s">
+        <v>264</v>
+      </c>
+      <c r="C132" t="s">
+        <v>265</v>
+      </c>
+      <c r="D132">
+        <v>2410</v>
+      </c>
+      <c r="E132" t="s">
+        <v>266</v>
+      </c>
+      <c r="F132" t="s">
+        <v>134</v>
+      </c>
+      <c r="G132" t="s">
+        <v>29</v>
+      </c>
+      <c r="H132">
+        <v>7</v>
+      </c>
+      <c r="I132" t="b">
+        <v>1</v>
+      </c>
+      <c r="J132" t="s">
+        <v>30</v>
+      </c>
+      <c r="K132">
+        <v>9</v>
+      </c>
+      <c r="L132">
+        <v>63.39</v>
+      </c>
+      <c r="M132">
+        <v>59.06</v>
+      </c>
+      <c r="N132">
+        <v>57.86</v>
+      </c>
+      <c r="O132">
+        <v>61.4</v>
+      </c>
+      <c r="P132">
+        <v>62.64</v>
+      </c>
+      <c r="Q132">
+        <v>52.15</v>
+      </c>
+      <c r="R132" t="s">
+        <v>30</v>
+      </c>
+      <c r="S132" t="s">
+        <v>30</v>
+      </c>
+      <c r="T132">
+        <v>53.82</v>
+      </c>
+      <c r="U132" t="s">
+        <v>30</v>
+      </c>
+      <c r="V132">
+        <v>59.18</v>
+      </c>
+      <c r="W132">
+        <v>60.07</v>
+      </c>
+      <c r="X132" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y132">
+        <v>306.68</v>
+      </c>
+    </row>
+    <row r="133" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A133">
+        <v>132</v>
+      </c>
+      <c r="B133" t="s">
+        <v>267</v>
+      </c>
+      <c r="C133" t="s">
+        <v>75</v>
+      </c>
+      <c r="E133" t="s">
+        <v>30</v>
+      </c>
+      <c r="F133" t="s">
+        <v>81</v>
+      </c>
+      <c r="G133" t="s">
+        <v>29</v>
+      </c>
+      <c r="H133">
+        <v>3</v>
+      </c>
+      <c r="I133" t="b">
+        <v>1</v>
+      </c>
+      <c r="J133" t="s">
+        <v>30</v>
+      </c>
+      <c r="K133">
+        <v>6</v>
+      </c>
+      <c r="L133" t="s">
+        <v>30</v>
+      </c>
+      <c r="M133" t="s">
+        <v>30</v>
+      </c>
+      <c r="N133" t="s">
+        <v>30</v>
+      </c>
+      <c r="O133" t="s">
+        <v>30</v>
+      </c>
+      <c r="P133">
+        <v>60.86</v>
+      </c>
+      <c r="Q133">
+        <v>61.09</v>
+      </c>
+      <c r="R133">
+        <v>62.9</v>
+      </c>
+      <c r="S133">
+        <v>60.79</v>
+      </c>
+      <c r="T133">
+        <v>59.89</v>
+      </c>
+      <c r="U133" t="s">
+        <v>30</v>
+      </c>
+      <c r="V133" t="s">
+        <v>30</v>
+      </c>
+      <c r="W133">
+        <v>57.18</v>
+      </c>
+      <c r="X133" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y133">
+        <v>305.53</v>
+      </c>
+    </row>
+    <row r="134" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A134">
+        <v>133</v>
+      </c>
+      <c r="B134" t="s">
+        <v>46</v>
+      </c>
+      <c r="C134" t="s">
+        <v>268</v>
+      </c>
+      <c r="D134">
+        <v>1687</v>
+      </c>
+      <c r="E134" t="s">
+        <v>39</v>
+      </c>
+      <c r="F134" t="s">
+        <v>28</v>
+      </c>
+      <c r="G134" t="s">
+        <v>29</v>
+      </c>
+      <c r="H134">
+        <v>19</v>
+      </c>
+      <c r="I134" t="b">
+        <v>1</v>
+      </c>
+      <c r="J134" t="s">
+        <v>30</v>
+      </c>
+      <c r="K134">
+        <v>5</v>
+      </c>
+      <c r="L134">
+        <v>63.32</v>
+      </c>
+      <c r="M134">
+        <v>58.89</v>
+      </c>
+      <c r="N134">
+        <v>60.08</v>
+      </c>
+      <c r="O134">
+        <v>58.78</v>
+      </c>
+      <c r="P134">
+        <v>62.66</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>30</v>
+      </c>
+      <c r="R134" t="s">
+        <v>30</v>
+      </c>
+      <c r="S134" t="s">
+        <v>30</v>
+      </c>
+      <c r="T134" t="s">
+        <v>30</v>
+      </c>
+      <c r="U134" t="s">
+        <v>30</v>
+      </c>
+      <c r="V134" t="s">
+        <v>30</v>
+      </c>
+      <c r="W134" t="s">
+        <v>30</v>
+      </c>
+      <c r="X134" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y134">
+        <v>303.73</v>
+      </c>
+    </row>
+    <row r="135" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A135">
+        <v>134</v>
+      </c>
+      <c r="B135" t="s">
+        <v>269</v>
+      </c>
+      <c r="C135" t="s">
+        <v>270</v>
+      </c>
+      <c r="E135" t="s">
+        <v>30</v>
+      </c>
+      <c r="F135" t="s">
+        <v>34</v>
+      </c>
+      <c r="G135" t="s">
+        <v>87</v>
+      </c>
+      <c r="H135">
+        <v>10</v>
+      </c>
+      <c r="I135" t="b">
+        <v>1</v>
+      </c>
+      <c r="J135" t="s">
+        <v>30</v>
+      </c>
+      <c r="K135">
+        <v>6</v>
+      </c>
+      <c r="L135" t="s">
+        <v>30</v>
+      </c>
+      <c r="M135" t="s">
+        <v>30</v>
+      </c>
+      <c r="N135" t="s">
+        <v>30</v>
+      </c>
+      <c r="O135" t="s">
+        <v>30</v>
+      </c>
+      <c r="P135" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>30</v>
+      </c>
+      <c r="R135">
+        <v>57.39</v>
+      </c>
+      <c r="S135">
+        <v>61.19</v>
+      </c>
+      <c r="T135">
+        <v>56.17</v>
+      </c>
+      <c r="U135">
+        <v>61.47</v>
+      </c>
+      <c r="V135">
+        <v>61.84</v>
+      </c>
+      <c r="W135">
+        <v>59.19</v>
+      </c>
+      <c r="X135" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y135">
+        <v>301.08</v>
+      </c>
+    </row>
+    <row r="136" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A136">
+        <v>135</v>
+      </c>
+      <c r="B136" t="s">
+        <v>271</v>
+      </c>
+      <c r="C136" t="s">
+        <v>272</v>
+      </c>
+      <c r="D136">
+        <v>1683</v>
+      </c>
+      <c r="E136" t="s">
+        <v>273</v>
+      </c>
+      <c r="F136" t="s">
+        <v>28</v>
+      </c>
+      <c r="G136" t="s">
+        <v>87</v>
+      </c>
+      <c r="H136">
+        <v>8</v>
+      </c>
+      <c r="I136" t="b">
+        <v>1</v>
+      </c>
+      <c r="J136" t="s">
+        <v>30</v>
+      </c>
+      <c r="K136">
+        <v>8</v>
+      </c>
+      <c r="L136">
+        <v>59.08</v>
+      </c>
+      <c r="M136">
+        <v>56.79</v>
+      </c>
+      <c r="N136">
+        <v>59.02</v>
+      </c>
+      <c r="O136">
+        <v>62.21</v>
+      </c>
+      <c r="P136">
+        <v>59.7</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>30</v>
+      </c>
+      <c r="R136">
+        <v>54.31</v>
+      </c>
+      <c r="S136">
+        <v>60.47</v>
+      </c>
+      <c r="T136">
+        <v>56.7</v>
+      </c>
+      <c r="U136" t="s">
+        <v>30</v>
+      </c>
+      <c r="V136" t="s">
+        <v>30</v>
+      </c>
+      <c r="W136" t="s">
+        <v>30</v>
+      </c>
+      <c r="X136" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y136">
+        <v>300.48</v>
+      </c>
+    </row>
+    <row r="137" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A137">
+        <v>136</v>
+      </c>
+      <c r="B137" t="s">
+        <v>274</v>
+      </c>
+      <c r="C137" t="s">
+        <v>275</v>
+      </c>
+      <c r="E137" t="s">
+        <v>276</v>
+      </c>
+      <c r="F137" t="s">
+        <v>28</v>
+      </c>
+      <c r="G137" t="s">
+        <v>87</v>
+      </c>
+      <c r="H137">
+        <v>9</v>
+      </c>
+      <c r="I137" t="b">
+        <v>1</v>
+      </c>
+      <c r="J137" t="s">
+        <v>30</v>
+      </c>
+      <c r="K137">
+        <v>6</v>
+      </c>
+      <c r="L137" t="s">
+        <v>30</v>
+      </c>
+      <c r="M137" t="s">
+        <v>30</v>
+      </c>
+      <c r="N137">
+        <v>45</v>
+      </c>
+      <c r="O137">
+        <v>61.87</v>
+      </c>
+      <c r="P137">
+        <v>60.94</v>
+      </c>
+      <c r="Q137">
+        <v>63.64</v>
+      </c>
+      <c r="R137">
+        <v>54.04</v>
+      </c>
+      <c r="S137">
+        <v>58.93</v>
+      </c>
+      <c r="T137" t="s">
+        <v>30</v>
+      </c>
+      <c r="U137" t="s">
+        <v>30</v>
+      </c>
+      <c r="V137" t="s">
+        <v>30</v>
+      </c>
+      <c r="W137" t="s">
+        <v>30</v>
+      </c>
+      <c r="X137" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y137">
+        <v>299.42</v>
+      </c>
+    </row>
+    <row r="138" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A138">
+        <v>137</v>
+      </c>
+      <c r="B138" t="s">
+        <v>129</v>
+      </c>
+      <c r="C138" t="s">
+        <v>26</v>
+      </c>
+      <c r="E138" t="s">
+        <v>277</v>
+      </c>
+      <c r="F138" t="s">
+        <v>134</v>
+      </c>
+      <c r="G138" t="s">
+        <v>29</v>
+      </c>
+      <c r="H138">
+        <v>8</v>
+      </c>
+      <c r="I138" t="b">
+        <v>1</v>
+      </c>
+      <c r="J138" t="s">
+        <v>30</v>
+      </c>
+      <c r="K138">
+        <v>6</v>
+      </c>
+      <c r="L138" t="s">
+        <v>30</v>
+      </c>
+      <c r="M138">
+        <v>57.8</v>
+      </c>
+      <c r="N138" t="s">
+        <v>30</v>
+      </c>
+      <c r="O138">
+        <v>57.85</v>
+      </c>
+      <c r="P138">
+        <v>61.25</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>30</v>
+      </c>
+      <c r="R138" t="s">
+        <v>30</v>
+      </c>
+      <c r="S138" t="s">
+        <v>30</v>
+      </c>
+      <c r="T138" t="s">
+        <v>30</v>
+      </c>
+      <c r="U138">
+        <v>60.3</v>
+      </c>
+      <c r="V138">
+        <v>57.89</v>
+      </c>
+      <c r="W138">
+        <v>60.19</v>
+      </c>
+      <c r="X138" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y138">
+        <v>297.48</v>
+      </c>
+    </row>
+    <row r="139" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A139">
+        <v>138</v>
+      </c>
+      <c r="B139" t="s">
+        <v>278</v>
+      </c>
+      <c r="C139" t="s">
+        <v>279</v>
+      </c>
+      <c r="D139">
+        <v>1718</v>
+      </c>
+      <c r="E139" t="s">
+        <v>39</v>
+      </c>
+      <c r="F139" t="s">
+        <v>76</v>
+      </c>
+      <c r="G139" t="s">
+        <v>87</v>
+      </c>
+      <c r="H139">
+        <v>8</v>
+      </c>
+      <c r="I139" t="b">
+        <v>1</v>
+      </c>
+      <c r="J139" t="s">
+        <v>30</v>
+      </c>
+      <c r="K139">
+        <v>5</v>
+      </c>
+      <c r="L139" t="s">
+        <v>30</v>
+      </c>
+      <c r="M139" t="s">
+        <v>30</v>
+      </c>
+      <c r="N139" t="s">
+        <v>30</v>
+      </c>
+      <c r="O139" t="s">
+        <v>30</v>
+      </c>
+      <c r="P139" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q139">
+        <v>61.6</v>
+      </c>
+      <c r="R139">
+        <v>55.27</v>
+      </c>
+      <c r="S139">
+        <v>61.05</v>
+      </c>
+      <c r="T139">
+        <v>57.69</v>
+      </c>
+      <c r="U139">
+        <v>60.08</v>
+      </c>
+      <c r="V139" t="s">
+        <v>30</v>
+      </c>
+      <c r="W139" t="s">
+        <v>30</v>
+      </c>
+      <c r="X139" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y139">
+        <v>295.69</v>
+      </c>
+    </row>
+    <row r="140" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A140">
+        <v>139</v>
+      </c>
+      <c r="B140" t="s">
+        <v>280</v>
+      </c>
+      <c r="C140" t="s">
+        <v>281</v>
+      </c>
+      <c r="E140" t="s">
+        <v>282</v>
+      </c>
+      <c r="F140" t="s">
+        <v>34</v>
+      </c>
+      <c r="G140" t="s">
+        <v>29</v>
+      </c>
+      <c r="H140">
+        <v>33</v>
+      </c>
+      <c r="I140" t="b">
+        <v>1</v>
+      </c>
+      <c r="J140" t="s">
+        <v>30</v>
+      </c>
+      <c r="K140">
+        <v>5</v>
+      </c>
+      <c r="L140" t="s">
+        <v>30</v>
+      </c>
+      <c r="M140">
+        <v>56.26</v>
+      </c>
+      <c r="N140">
+        <v>59.07</v>
+      </c>
+      <c r="O140">
+        <v>61.92</v>
+      </c>
+      <c r="P140" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>30</v>
+      </c>
+      <c r="R140" t="s">
+        <v>30</v>
+      </c>
+      <c r="S140" t="s">
+        <v>30</v>
+      </c>
+      <c r="T140" t="s">
+        <v>30</v>
+      </c>
+      <c r="U140" t="s">
+        <v>30</v>
+      </c>
+      <c r="V140">
+        <v>59.25</v>
+      </c>
+      <c r="W140">
+        <v>59.17</v>
+      </c>
+      <c r="X140" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y140">
+        <v>295.67</v>
+      </c>
+    </row>
+    <row r="141" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A141">
+        <v>140</v>
+      </c>
+      <c r="B141" t="s">
+        <v>283</v>
+      </c>
+      <c r="C141" t="s">
+        <v>284</v>
+      </c>
+      <c r="E141" t="s">
+        <v>30</v>
+      </c>
+      <c r="F141" t="s">
+        <v>34</v>
+      </c>
+      <c r="G141" t="s">
+        <v>87</v>
+      </c>
+      <c r="H141">
+        <v>11</v>
+      </c>
+      <c r="I141" t="b">
+        <v>1</v>
+      </c>
+      <c r="J141" t="s">
+        <v>30</v>
+      </c>
+      <c r="K141">
+        <v>5</v>
+      </c>
+      <c r="L141" t="s">
+        <v>30</v>
+      </c>
+      <c r="M141" t="s">
+        <v>30</v>
+      </c>
+      <c r="N141" t="s">
+        <v>30</v>
+      </c>
+      <c r="O141" t="s">
+        <v>30</v>
+      </c>
+      <c r="P141" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>30</v>
+      </c>
+      <c r="R141">
+        <v>57.1</v>
+      </c>
+      <c r="S141">
+        <v>61.16</v>
+      </c>
+      <c r="T141">
+        <v>56.17</v>
+      </c>
+      <c r="U141">
+        <v>61.38</v>
+      </c>
+      <c r="V141" t="s">
+        <v>30</v>
+      </c>
+      <c r="W141">
+        <v>59.2</v>
+      </c>
+      <c r="X141" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y141">
+        <v>295.01</v>
+      </c>
+    </row>
+    <row r="142" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A142">
+        <v>141</v>
+      </c>
+      <c r="B142" t="s">
+        <v>285</v>
+      </c>
+      <c r="C142" t="s">
+        <v>286</v>
+      </c>
+      <c r="E142" t="s">
+        <v>64</v>
+      </c>
+      <c r="F142" t="s">
+        <v>76</v>
+      </c>
+      <c r="G142" t="s">
+        <v>29</v>
+      </c>
+      <c r="H142">
+        <v>26</v>
+      </c>
+      <c r="I142" t="b">
+        <v>1</v>
+      </c>
+      <c r="J142" t="s">
+        <v>30</v>
+      </c>
+      <c r="K142">
+        <v>6</v>
+      </c>
+      <c r="L142" t="s">
+        <v>30</v>
+      </c>
+      <c r="M142">
+        <v>58.29</v>
+      </c>
+      <c r="N142">
+        <v>57.19</v>
+      </c>
+      <c r="O142" t="s">
+        <v>30</v>
+      </c>
+      <c r="P142" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q142">
+        <v>59.38</v>
+      </c>
+      <c r="R142">
+        <v>56.14</v>
+      </c>
+      <c r="S142" t="s">
+        <v>30</v>
+      </c>
+      <c r="T142" t="s">
+        <v>30</v>
+      </c>
+      <c r="U142">
+        <v>61.43</v>
+      </c>
+      <c r="V142">
+        <v>58.05</v>
+      </c>
+      <c r="W142" t="s">
+        <v>30</v>
+      </c>
+      <c r="X142" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y142">
+        <v>294.34</v>
+      </c>
+    </row>
+    <row r="143" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A143">
+        <v>142</v>
+      </c>
+      <c r="B143" t="s">
+        <v>287</v>
+      </c>
+      <c r="C143" t="s">
+        <v>57</v>
+      </c>
+      <c r="D143">
+        <v>2550</v>
+      </c>
+      <c r="E143" t="s">
+        <v>288</v>
+      </c>
+      <c r="F143" t="s">
+        <v>28</v>
+      </c>
+      <c r="G143" t="s">
+        <v>87</v>
+      </c>
+      <c r="H143">
+        <v>10</v>
+      </c>
+      <c r="I143" t="b">
+        <v>1</v>
+      </c>
+      <c r="J143" t="s">
+        <v>30</v>
+      </c>
+      <c r="K143">
+        <v>6</v>
+      </c>
+      <c r="L143">
+        <v>61.36</v>
+      </c>
+      <c r="M143">
+        <v>58.55</v>
+      </c>
+      <c r="N143" t="s">
+        <v>30</v>
+      </c>
+      <c r="O143">
+        <v>60.14</v>
+      </c>
+      <c r="P143">
+        <v>57.31</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>30</v>
+      </c>
+      <c r="R143">
+        <v>56.96</v>
+      </c>
+      <c r="S143" t="s">
+        <v>30</v>
+      </c>
+      <c r="T143" t="s">
+        <v>30</v>
+      </c>
+      <c r="U143">
+        <v>35.21</v>
+      </c>
+      <c r="V143" t="s">
+        <v>30</v>
+      </c>
+      <c r="W143" t="s">
+        <v>30</v>
+      </c>
+      <c r="X143" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y143">
+        <v>294.32</v>
+      </c>
+    </row>
+    <row r="144" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A144">
+        <v>143</v>
+      </c>
+      <c r="B144" t="s">
+        <v>289</v>
+      </c>
+      <c r="C144" t="s">
+        <v>290</v>
+      </c>
+      <c r="D144">
+        <v>394</v>
+      </c>
+      <c r="E144" t="s">
+        <v>39</v>
+      </c>
+      <c r="F144" t="s">
+        <v>28</v>
+      </c>
+      <c r="G144" t="s">
+        <v>87</v>
+      </c>
+      <c r="H144">
+        <v>11</v>
+      </c>
+      <c r="I144" t="b">
+        <v>1</v>
+      </c>
+      <c r="J144" t="s">
+        <v>30</v>
+      </c>
+      <c r="K144">
+        <v>5</v>
+      </c>
+      <c r="L144" t="s">
+        <v>30</v>
+      </c>
+      <c r="M144" t="s">
+        <v>30</v>
+      </c>
+      <c r="N144" t="s">
+        <v>30</v>
+      </c>
+      <c r="O144" t="s">
+        <v>30</v>
+      </c>
+      <c r="P144" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q144">
+        <v>60.8</v>
+      </c>
+      <c r="R144">
+        <v>55.1</v>
+      </c>
+      <c r="S144" t="s">
+        <v>30</v>
+      </c>
+      <c r="T144">
+        <v>58.47</v>
+      </c>
+      <c r="U144">
+        <v>60.41</v>
+      </c>
+      <c r="V144">
+        <v>58.42</v>
+      </c>
+      <c r="W144" t="s">
+        <v>30</v>
+      </c>
+      <c r="X144" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y144">
+        <v>293.2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A145">
+        <v>144</v>
+      </c>
+      <c r="B145" t="s">
+        <v>115</v>
+      </c>
+      <c r="C145" t="s">
+        <v>54</v>
+      </c>
+      <c r="D145">
+        <v>2361</v>
+      </c>
+      <c r="E145" t="s">
+        <v>39</v>
+      </c>
+      <c r="F145" t="s">
+        <v>28</v>
+      </c>
+      <c r="G145" t="s">
+        <v>87</v>
+      </c>
+      <c r="H145">
+        <v>12</v>
+      </c>
+      <c r="I145" t="b">
+        <v>1</v>
+      </c>
+      <c r="J145" t="s">
+        <v>30</v>
+      </c>
+      <c r="K145">
+        <v>10</v>
+      </c>
+      <c r="L145">
+        <v>56.12</v>
+      </c>
+      <c r="M145">
+        <v>50.7</v>
+      </c>
+      <c r="N145">
+        <v>54.83</v>
+      </c>
+      <c r="O145">
+        <v>56.04</v>
+      </c>
+      <c r="P145">
+        <v>56.4</v>
+      </c>
+      <c r="Q145">
+        <v>58.9</v>
+      </c>
+      <c r="R145" t="s">
+        <v>30</v>
+      </c>
+      <c r="S145">
+        <v>57.43</v>
+      </c>
+      <c r="T145">
+        <v>52.22</v>
+      </c>
+      <c r="U145">
+        <v>58.59</v>
+      </c>
+      <c r="V145">
+        <v>56.27</v>
+      </c>
+      <c r="W145" t="s">
+        <v>30</v>
+      </c>
+      <c r="X145" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y145">
+        <v>287.59</v>
+      </c>
+    </row>
+    <row r="146" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A146">
+        <v>145</v>
+      </c>
+      <c r="B146" t="s">
+        <v>291</v>
+      </c>
+      <c r="C146" t="s">
+        <v>75</v>
+      </c>
+      <c r="D146">
+        <v>1487</v>
+      </c>
+      <c r="E146" t="s">
+        <v>45</v>
+      </c>
+      <c r="F146" t="s">
+        <v>28</v>
+      </c>
+      <c r="G146" t="s">
+        <v>29</v>
+      </c>
+      <c r="H146">
+        <v>20</v>
+      </c>
+      <c r="I146" t="b">
+        <v>1</v>
+      </c>
+      <c r="J146" t="s">
+        <v>30</v>
+      </c>
+      <c r="K146">
+        <v>7</v>
+      </c>
+      <c r="L146">
+        <v>60.73</v>
+      </c>
+      <c r="M146" t="s">
+        <v>30</v>
+      </c>
+      <c r="N146" t="s">
+        <v>30</v>
+      </c>
+      <c r="O146">
+        <v>52.61</v>
+      </c>
+      <c r="P146">
+        <v>54.72</v>
+      </c>
+      <c r="Q146">
+        <v>54.08</v>
+      </c>
+      <c r="R146">
+        <v>55.42</v>
+      </c>
+      <c r="S146" t="s">
+        <v>30</v>
+      </c>
+      <c r="T146">
+        <v>58.03</v>
+      </c>
+      <c r="U146" t="s">
+        <v>30</v>
+      </c>
+      <c r="V146">
+        <v>58.15</v>
+      </c>
+      <c r="W146" t="s">
+        <v>30</v>
+      </c>
+      <c r="X146" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y146">
+        <v>287.05</v>
+      </c>
+    </row>
+    <row r="147" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A147">
+        <v>146</v>
+      </c>
+      <c r="B147" t="s">
+        <v>292</v>
+      </c>
+      <c r="C147" t="s">
+        <v>293</v>
+      </c>
+      <c r="D147">
+        <v>1635</v>
+      </c>
+      <c r="E147" t="s">
+        <v>39</v>
+      </c>
+      <c r="F147" t="s">
+        <v>134</v>
+      </c>
+      <c r="G147" t="s">
+        <v>29</v>
+      </c>
+      <c r="H147">
+        <v>9</v>
+      </c>
+      <c r="I147" t="b">
+        <v>1</v>
+      </c>
+      <c r="J147" t="s">
+        <v>30</v>
+      </c>
+      <c r="K147">
+        <v>5</v>
+      </c>
+      <c r="L147">
+        <v>58.65</v>
+      </c>
+      <c r="M147" t="s">
+        <v>30</v>
+      </c>
+      <c r="N147">
+        <v>55.78</v>
+      </c>
+      <c r="O147" t="s">
+        <v>30</v>
+      </c>
+      <c r="P147" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>30</v>
+      </c>
+      <c r="R147">
+        <v>56.42</v>
+      </c>
+      <c r="S147" t="s">
+        <v>30</v>
+      </c>
+      <c r="T147" t="s">
+        <v>30</v>
+      </c>
+      <c r="U147">
+        <v>57.97</v>
+      </c>
+      <c r="V147">
+        <v>56.97</v>
+      </c>
+      <c r="W147" t="s">
+        <v>30</v>
+      </c>
+      <c r="X147" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y147">
+        <v>285.79</v>
+      </c>
+    </row>
+    <row r="148" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A148">
+        <v>147</v>
+      </c>
+      <c r="B148" t="s">
+        <v>294</v>
+      </c>
+      <c r="C148" t="s">
+        <v>295</v>
+      </c>
+      <c r="D148">
+        <v>974</v>
+      </c>
+      <c r="E148" t="s">
+        <v>162</v>
+      </c>
+      <c r="F148" t="s">
+        <v>134</v>
+      </c>
+      <c r="G148" t="s">
+        <v>87</v>
+      </c>
+      <c r="H148">
+        <v>3</v>
+      </c>
+      <c r="I148" t="b">
+        <v>1</v>
+      </c>
+      <c r="J148" t="s">
+        <v>30</v>
+      </c>
+      <c r="K148">
+        <v>9</v>
+      </c>
+      <c r="L148">
+        <v>58.26</v>
+      </c>
+      <c r="M148">
+        <v>53.33</v>
+      </c>
+      <c r="N148">
+        <v>50.87</v>
+      </c>
+      <c r="O148">
+        <v>55.39</v>
+      </c>
+      <c r="P148" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q148">
+        <v>52.72</v>
+      </c>
+      <c r="R148">
+        <v>55.55</v>
+      </c>
+      <c r="S148">
+        <v>56.98</v>
+      </c>
+      <c r="T148" t="s">
+        <v>30</v>
+      </c>
+      <c r="U148">
+        <v>55.78</v>
+      </c>
+      <c r="V148" t="s">
+        <v>30</v>
+      </c>
+      <c r="W148">
+        <v>58.65</v>
+      </c>
+      <c r="X148" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y148">
+        <v>285.22</v>
+      </c>
+    </row>
+    <row r="149" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" t="s">
+        <v>296</v>
+      </c>
+      <c r="C149" t="s">
+        <v>297</v>
+      </c>
+      <c r="D149">
+        <v>250</v>
+      </c>
+      <c r="E149" t="s">
+        <v>39</v>
+      </c>
+      <c r="F149" t="s">
+        <v>134</v>
+      </c>
+      <c r="G149" t="s">
+        <v>87</v>
+      </c>
+      <c r="H149">
+        <v>4</v>
+      </c>
+      <c r="I149" t="b">
+        <v>1</v>
+      </c>
+      <c r="J149" t="s">
+        <v>30</v>
+      </c>
+      <c r="K149">
+        <v>9</v>
+      </c>
+      <c r="L149" t="s">
+        <v>30</v>
+      </c>
+      <c r="M149">
+        <v>53.38</v>
+      </c>
+      <c r="N149" t="s">
+        <v>30</v>
+      </c>
+      <c r="O149">
+        <v>56.47</v>
+      </c>
+      <c r="P149">
+        <v>56.04</v>
+      </c>
+      <c r="Q149">
+        <v>58.94</v>
+      </c>
+      <c r="R149">
+        <v>53.63</v>
+      </c>
+      <c r="S149">
+        <v>54.23</v>
+      </c>
+      <c r="T149">
+        <v>50.7</v>
+      </c>
+      <c r="U149">
+        <v>56.96</v>
+      </c>
+      <c r="V149">
+        <v>52.69</v>
+      </c>
+      <c r="W149" t="s">
+        <v>30</v>
+      </c>
+      <c r="X149" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y149">
+        <v>282.64</v>
+      </c>
+    </row>
+    <row r="150" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" t="s">
+        <v>298</v>
+      </c>
+      <c r="C150" t="s">
+        <v>299</v>
+      </c>
+      <c r="D150">
+        <v>1846</v>
+      </c>
+      <c r="E150" t="s">
+        <v>39</v>
+      </c>
+      <c r="F150" t="s">
+        <v>134</v>
+      </c>
+      <c r="G150" t="s">
+        <v>29</v>
+      </c>
+      <c r="H150">
+        <v>10</v>
+      </c>
+      <c r="I150" t="b">
+        <v>1</v>
+      </c>
+      <c r="J150" t="s">
+        <v>30</v>
+      </c>
+      <c r="K150">
+        <v>5</v>
+      </c>
+      <c r="L150" t="s">
+        <v>30</v>
+      </c>
+      <c r="M150" t="s">
+        <v>30</v>
+      </c>
+      <c r="N150" t="s">
+        <v>30</v>
+      </c>
+      <c r="O150">
+        <v>53.54</v>
+      </c>
+      <c r="P150">
+        <v>56.15</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>30</v>
+      </c>
+      <c r="R150">
+        <v>55.32</v>
+      </c>
+      <c r="S150">
+        <v>58.16</v>
+      </c>
+      <c r="T150" t="s">
+        <v>30</v>
+      </c>
+      <c r="U150" t="s">
+        <v>30</v>
+      </c>
+      <c r="V150" t="s">
+        <v>30</v>
+      </c>
+      <c r="W150">
+        <v>58.85</v>
+      </c>
+      <c r="X150" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y150">
+        <v>282.02</v>
+      </c>
+    </row>
+    <row r="151" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A151">
+        <v>150</v>
+      </c>
+      <c r="B151" t="s">
+        <v>300</v>
+      </c>
+      <c r="C151" t="s">
+        <v>301</v>
+      </c>
+      <c r="E151" t="s">
+        <v>30</v>
+      </c>
+      <c r="F151" t="s">
+        <v>34</v>
+      </c>
+      <c r="G151" t="s">
+        <v>87</v>
+      </c>
+      <c r="H151">
+        <v>12</v>
+      </c>
+      <c r="I151" t="b">
+        <v>1</v>
+      </c>
+      <c r="J151" t="s">
+        <v>30</v>
+      </c>
+      <c r="K151">
+        <v>5</v>
+      </c>
+      <c r="L151">
+        <v>59.55</v>
+      </c>
+      <c r="M151" t="s">
+        <v>30</v>
+      </c>
+      <c r="N151">
+        <v>54.32</v>
+      </c>
+      <c r="O151" t="s">
+        <v>30</v>
+      </c>
+      <c r="P151">
+        <v>53.52</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>30</v>
+      </c>
+      <c r="R151">
+        <v>55.51</v>
+      </c>
+      <c r="S151">
+        <v>57.68</v>
+      </c>
+      <c r="T151" t="s">
+        <v>30</v>
+      </c>
+      <c r="U151" t="s">
+        <v>30</v>
+      </c>
+      <c r="V151" t="s">
+        <v>30</v>
+      </c>
+      <c r="W151" t="s">
+        <v>30</v>
+      </c>
+      <c r="X151" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y151">
+        <v>280.58</v>
+      </c>
+    </row>
+    <row r="152" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A152">
+        <v>151</v>
+      </c>
+      <c r="B152" t="s">
+        <v>302</v>
+      </c>
+      <c r="C152" t="s">
+        <v>303</v>
+      </c>
+      <c r="E152" t="s">
+        <v>169</v>
+      </c>
+      <c r="F152" t="s">
+        <v>34</v>
+      </c>
+      <c r="G152" t="s">
+        <v>29</v>
+      </c>
+      <c r="H152">
+        <v>34</v>
+      </c>
+      <c r="I152" t="b">
+        <v>1</v>
+      </c>
+      <c r="J152" t="s">
+        <v>30</v>
+      </c>
+      <c r="K152">
+        <v>6</v>
+      </c>
+      <c r="L152" t="s">
+        <v>30</v>
+      </c>
+      <c r="M152">
+        <v>49.33</v>
+      </c>
+      <c r="N152">
+        <v>51.97</v>
+      </c>
+      <c r="O152">
+        <v>53.56</v>
+      </c>
+      <c r="P152">
+        <v>55.95</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>30</v>
+      </c>
+      <c r="R152" t="s">
+        <v>30</v>
+      </c>
+      <c r="S152" t="s">
+        <v>30</v>
+      </c>
+      <c r="T152" t="s">
+        <v>30</v>
+      </c>
+      <c r="U152" t="s">
+        <v>30</v>
+      </c>
+      <c r="V152">
+        <v>55.56</v>
+      </c>
+      <c r="W152">
+        <v>62.32</v>
+      </c>
+      <c r="X152" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y152">
+        <v>279.36</v>
+      </c>
+    </row>
+    <row r="153" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A153">
+        <v>152</v>
+      </c>
+      <c r="B153" t="s">
+        <v>304</v>
+      </c>
+      <c r="C153" t="s">
+        <v>305</v>
+      </c>
+      <c r="D153">
+        <v>1065</v>
+      </c>
+      <c r="E153" t="s">
+        <v>39</v>
+      </c>
+      <c r="F153" t="s">
+        <v>134</v>
+      </c>
+      <c r="G153" t="s">
+        <v>87</v>
+      </c>
+      <c r="H153">
+        <v>5</v>
+      </c>
+      <c r="I153" t="b">
+        <v>1</v>
+      </c>
+      <c r="J153" t="s">
+        <v>30</v>
+      </c>
+      <c r="K153">
+        <v>8</v>
+      </c>
+      <c r="L153">
+        <v>56.2</v>
+      </c>
+      <c r="M153">
+        <v>52.76</v>
+      </c>
+      <c r="N153">
+        <v>46.79</v>
+      </c>
+      <c r="O153">
+        <v>54.39</v>
+      </c>
+      <c r="P153">
+        <v>56.13</v>
+      </c>
+      <c r="Q153">
+        <v>52.55</v>
+      </c>
+      <c r="R153">
+        <v>54.02</v>
+      </c>
+      <c r="S153">
+        <v>56.46</v>
+      </c>
+      <c r="T153" t="s">
+        <v>30</v>
+      </c>
+      <c r="U153" t="s">
+        <v>30</v>
+      </c>
+      <c r="V153" t="s">
+        <v>30</v>
+      </c>
+      <c r="W153" t="s">
+        <v>30</v>
+      </c>
+      <c r="X153" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y153">
+        <v>277.2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A154">
+        <v>153</v>
+      </c>
+      <c r="B154" t="s">
+        <v>306</v>
+      </c>
+      <c r="C154" t="s">
+        <v>32</v>
+      </c>
+      <c r="E154" t="s">
+        <v>33</v>
+      </c>
+      <c r="F154" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" t="s">
+        <v>29</v>
+      </c>
+      <c r="H154">
+        <v>21</v>
+      </c>
+      <c r="I154" t="b">
+        <v>1</v>
+      </c>
+      <c r="J154" t="s">
+        <v>30</v>
+      </c>
+      <c r="K154">
+        <v>6</v>
+      </c>
+      <c r="L154">
+        <v>54.94</v>
+      </c>
+      <c r="M154">
+        <v>50.54</v>
+      </c>
+      <c r="N154">
+        <v>45.38</v>
+      </c>
+      <c r="O154" t="s">
+        <v>30</v>
+      </c>
+      <c r="P154" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>30</v>
+      </c>
+      <c r="R154" t="s">
+        <v>30</v>
+      </c>
+      <c r="S154">
+        <v>54.19</v>
+      </c>
+      <c r="T154">
+        <v>54.01</v>
+      </c>
+      <c r="U154">
+        <v>56.86</v>
+      </c>
+      <c r="V154" t="s">
+        <v>30</v>
+      </c>
+      <c r="W154" t="s">
+        <v>30</v>
+      </c>
+      <c r="X154" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y154">
+        <v>270.54</v>
+      </c>
+    </row>
+    <row r="155" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A155">
+        <v>154</v>
+      </c>
+      <c r="B155" t="s">
+        <v>307</v>
+      </c>
+      <c r="C155" t="s">
+        <v>308</v>
+      </c>
+      <c r="E155" t="s">
+        <v>64</v>
+      </c>
+      <c r="F155" t="s">
+        <v>28</v>
+      </c>
+      <c r="G155" t="s">
+        <v>87</v>
+      </c>
+      <c r="H155">
+        <v>13</v>
+      </c>
+      <c r="I155" t="b">
+        <v>1</v>
+      </c>
+      <c r="J155" t="s">
+        <v>30</v>
+      </c>
+      <c r="K155">
+        <v>5</v>
+      </c>
+      <c r="L155">
+        <v>61.93</v>
+      </c>
+      <c r="M155">
+        <v>51.49</v>
+      </c>
+      <c r="N155">
+        <v>48.47</v>
+      </c>
+      <c r="O155">
+        <v>52.48</v>
+      </c>
+      <c r="P155">
+        <v>55.32</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>30</v>
+      </c>
+      <c r="R155" t="s">
+        <v>30</v>
+      </c>
+      <c r="S155" t="s">
+        <v>30</v>
+      </c>
+      <c r="T155" t="s">
+        <v>30</v>
+      </c>
+      <c r="U155" t="s">
+        <v>30</v>
+      </c>
+      <c r="V155" t="s">
+        <v>30</v>
+      </c>
+      <c r="W155" t="s">
+        <v>30</v>
+      </c>
+      <c r="X155" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y155">
+        <v>269.69</v>
+      </c>
+    </row>
+    <row r="156" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A156">
+        <v>155</v>
+      </c>
+      <c r="B156" t="s">
+        <v>185</v>
+      </c>
+      <c r="C156" t="s">
+        <v>243</v>
+      </c>
+      <c r="E156" t="s">
+        <v>39</v>
+      </c>
+      <c r="F156" t="s">
+        <v>134</v>
+      </c>
+      <c r="G156" t="s">
+        <v>29</v>
+      </c>
+      <c r="H156">
+        <v>11</v>
+      </c>
+      <c r="I156" t="b">
+        <v>1</v>
+      </c>
+      <c r="J156" t="s">
+        <v>30</v>
+      </c>
+      <c r="K156">
+        <v>12</v>
+      </c>
+      <c r="L156">
+        <v>55.1</v>
+      </c>
+      <c r="M156">
+        <v>48.52</v>
+      </c>
+      <c r="N156">
+        <v>46.49</v>
+      </c>
+      <c r="O156">
+        <v>48.34</v>
+      </c>
+      <c r="P156">
+        <v>53.36</v>
+      </c>
+      <c r="Q156">
+        <v>52.34</v>
+      </c>
+      <c r="R156">
+        <v>52.77</v>
+      </c>
+      <c r="S156">
+        <v>53.08</v>
+      </c>
+      <c r="T156">
+        <v>50.39</v>
+      </c>
+      <c r="U156">
+        <v>53.34</v>
+      </c>
+      <c r="V156">
+        <v>52.07</v>
+      </c>
+      <c r="W156">
+        <v>54.08</v>
+      </c>
+      <c r="X156" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y156">
+        <v>268.96</v>
+      </c>
+    </row>
+    <row r="157" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A157">
+        <v>156</v>
+      </c>
+      <c r="B157" t="s">
+        <v>309</v>
+      </c>
+      <c r="C157" t="s">
+        <v>32</v>
+      </c>
+      <c r="D157">
+        <v>91</v>
+      </c>
+      <c r="E157" t="s">
+        <v>39</v>
+      </c>
+      <c r="F157" t="s">
+        <v>200</v>
+      </c>
+      <c r="G157" t="s">
+        <v>29</v>
+      </c>
+      <c r="H157">
+        <v>5</v>
+      </c>
+      <c r="I157" t="b">
+        <v>1</v>
+      </c>
+      <c r="J157" t="s">
+        <v>30</v>
+      </c>
+      <c r="K157">
+        <v>7</v>
+      </c>
+      <c r="L157" t="s">
+        <v>30</v>
+      </c>
+      <c r="M157">
+        <v>53.27</v>
+      </c>
+      <c r="N157" t="s">
+        <v>30</v>
+      </c>
+      <c r="O157">
+        <v>51.04</v>
+      </c>
+      <c r="P157">
+        <v>54.38</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>30</v>
+      </c>
+      <c r="R157">
+        <v>54.07</v>
+      </c>
+      <c r="S157">
+        <v>55.71</v>
+      </c>
+      <c r="T157">
+        <v>50.07</v>
+      </c>
+      <c r="U157" t="s">
+        <v>30</v>
+      </c>
+      <c r="V157">
+        <v>51.38</v>
+      </c>
+      <c r="W157" t="s">
+        <v>30</v>
+      </c>
+      <c r="X157" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y157">
+        <v>268.81</v>
+      </c>
+    </row>
+    <row r="158" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A158">
+        <v>157</v>
+      </c>
+      <c r="B158" t="s">
+        <v>310</v>
+      </c>
+      <c r="C158" t="s">
+        <v>311</v>
+      </c>
+      <c r="E158" t="s">
+        <v>171</v>
+      </c>
+      <c r="F158" t="s">
+        <v>200</v>
+      </c>
+      <c r="G158" t="s">
+        <v>29</v>
+      </c>
+      <c r="H158">
+        <v>6</v>
+      </c>
+      <c r="I158" t="b">
+        <v>1</v>
+      </c>
+      <c r="J158" t="s">
+        <v>30</v>
+      </c>
+      <c r="K158">
+        <v>8</v>
+      </c>
+      <c r="L158">
+        <v>58.08</v>
+      </c>
+      <c r="M158">
+        <v>51.47</v>
+      </c>
+      <c r="N158">
+        <v>46.74</v>
+      </c>
+      <c r="O158">
+        <v>50.69</v>
+      </c>
+      <c r="P158">
+        <v>55.3</v>
+      </c>
+      <c r="Q158">
+        <v>49.81</v>
+      </c>
+      <c r="R158">
+        <v>51.81</v>
+      </c>
+      <c r="S158" t="s">
+        <v>30</v>
+      </c>
+      <c r="T158">
+        <v>48.21</v>
+      </c>
+      <c r="U158" t="s">
+        <v>30</v>
+      </c>
+      <c r="V158" t="s">
+        <v>30</v>
+      </c>
+      <c r="W158" t="s">
+        <v>30</v>
+      </c>
+      <c r="X158" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y158">
+        <v>267.35</v>
+      </c>
+    </row>
+    <row r="159" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A159">
+        <v>158</v>
+      </c>
+      <c r="B159" t="s">
+        <v>312</v>
+      </c>
+      <c r="C159" t="s">
+        <v>313</v>
+      </c>
+      <c r="D159">
+        <v>2427</v>
+      </c>
+      <c r="E159" t="s">
+        <v>39</v>
+      </c>
+      <c r="F159" t="s">
+        <v>314</v>
+      </c>
+      <c r="G159" t="s">
+        <v>29</v>
+      </c>
+      <c r="H159">
+        <v>1</v>
+      </c>
+      <c r="I159" t="b">
+        <v>1</v>
+      </c>
+      <c r="J159" t="s">
+        <v>30</v>
+      </c>
+      <c r="K159">
+        <v>12</v>
+      </c>
+      <c r="L159">
+        <v>53.28</v>
+      </c>
+      <c r="M159">
+        <v>49.98</v>
+      </c>
+      <c r="N159">
+        <v>49.24</v>
+      </c>
+      <c r="O159">
+        <v>52.02</v>
+      </c>
+      <c r="P159">
+        <v>50.58</v>
+      </c>
+      <c r="Q159">
+        <v>54.24</v>
+      </c>
+      <c r="R159">
+        <v>52.51</v>
+      </c>
+      <c r="S159">
+        <v>48.82</v>
+      </c>
+      <c r="T159">
+        <v>50.11</v>
+      </c>
+      <c r="U159">
+        <v>52.83</v>
+      </c>
+      <c r="V159">
+        <v>52.5</v>
+      </c>
+      <c r="W159">
+        <v>53.44</v>
+      </c>
+      <c r="X159" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y159">
+        <v>266.3</v>
+      </c>
+    </row>
+    <row r="160" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A160">
+        <v>159</v>
+      </c>
+      <c r="B160" t="s">
+        <v>315</v>
+      </c>
+      <c r="C160" t="s">
+        <v>316</v>
+      </c>
+      <c r="D160">
+        <v>2407</v>
+      </c>
+      <c r="E160" t="s">
+        <v>171</v>
+      </c>
+      <c r="F160" t="s">
+        <v>134</v>
+      </c>
+      <c r="G160" t="s">
+        <v>29</v>
+      </c>
+      <c r="H160">
+        <v>12</v>
+      </c>
+      <c r="I160" t="b">
+        <v>1</v>
+      </c>
+      <c r="J160" t="s">
+        <v>30</v>
+      </c>
+      <c r="K160">
+        <v>5</v>
+      </c>
+      <c r="L160" t="s">
+        <v>30</v>
+      </c>
+      <c r="M160">
+        <v>51.31</v>
+      </c>
+      <c r="N160" t="s">
+        <v>30</v>
+      </c>
+      <c r="O160">
+        <v>53.59</v>
+      </c>
+      <c r="P160">
+        <v>55.45</v>
+      </c>
+      <c r="Q160">
+        <v>50.02</v>
+      </c>
+      <c r="R160">
+        <v>55.22</v>
+      </c>
+      <c r="S160" t="s">
+        <v>30</v>
+      </c>
+      <c r="T160" t="s">
+        <v>30</v>
+      </c>
+      <c r="U160" t="s">
+        <v>30</v>
+      </c>
+      <c r="V160" t="s">
+        <v>30</v>
+      </c>
+      <c r="W160" t="s">
+        <v>30</v>
+      </c>
+      <c r="X160" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y160">
+        <v>265.59</v>
+      </c>
+    </row>
+    <row r="161" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A161">
+        <v>160</v>
+      </c>
+      <c r="B161" t="s">
+        <v>317</v>
+      </c>
+      <c r="C161" t="s">
+        <v>205</v>
+      </c>
+      <c r="D161">
+        <v>1496</v>
+      </c>
+      <c r="E161" t="s">
+        <v>39</v>
+      </c>
+      <c r="F161" t="s">
+        <v>76</v>
+      </c>
+      <c r="G161" t="s">
+        <v>29</v>
+      </c>
+      <c r="H161">
+        <v>27</v>
+      </c>
+      <c r="I161" t="b">
+        <v>1</v>
+      </c>
+      <c r="J161" t="s">
+        <v>30</v>
+      </c>
+      <c r="K161">
+        <v>6</v>
+      </c>
+      <c r="L161">
+        <v>55.67</v>
+      </c>
+      <c r="M161">
+        <v>50.81</v>
+      </c>
+      <c r="N161" t="s">
+        <v>30</v>
+      </c>
+      <c r="O161" t="s">
+        <v>30</v>
+      </c>
+      <c r="P161">
+        <v>53.24</v>
+      </c>
+      <c r="Q161">
+        <v>51.06</v>
+      </c>
+      <c r="R161">
+        <v>52.08</v>
+      </c>
+      <c r="S161" t="s">
+        <v>30</v>
+      </c>
+      <c r="T161">
+        <v>51.64</v>
+      </c>
+      <c r="U161" t="s">
+        <v>30</v>
+      </c>
+      <c r="V161" t="s">
+        <v>30</v>
+      </c>
+      <c r="W161" t="s">
+        <v>30</v>
+      </c>
+      <c r="X161" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y161">
+        <v>263.69</v>
+      </c>
+    </row>
+    <row r="162" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A162">
+        <v>161</v>
+      </c>
+      <c r="B162" t="s">
+        <v>318</v>
+      </c>
+      <c r="C162" t="s">
+        <v>157</v>
+      </c>
+      <c r="E162" t="s">
+        <v>256</v>
+      </c>
+      <c r="F162" t="s">
+        <v>76</v>
+      </c>
+      <c r="G162" t="s">
+        <v>29</v>
+      </c>
+      <c r="H162">
+        <v>28</v>
+      </c>
+      <c r="I162" t="b">
+        <v>1</v>
+      </c>
+      <c r="J162" t="s">
+        <v>30</v>
+      </c>
+      <c r="K162">
+        <v>10</v>
+      </c>
+      <c r="L162">
+        <v>53.69</v>
+      </c>
+      <c r="M162">
+        <v>47.04</v>
+      </c>
+      <c r="N162">
+        <v>47.41</v>
+      </c>
+      <c r="O162">
+        <v>50.07</v>
+      </c>
+      <c r="P162">
+        <v>49.81</v>
+      </c>
+      <c r="Q162">
+        <v>53.42</v>
+      </c>
+      <c r="R162">
+        <v>51.27</v>
+      </c>
+      <c r="S162" t="s">
+        <v>30</v>
+      </c>
+      <c r="T162" t="s">
+        <v>30</v>
+      </c>
+      <c r="U162">
+        <v>50.03</v>
+      </c>
+      <c r="V162">
+        <v>50.37</v>
+      </c>
+      <c r="W162">
+        <v>53.04</v>
+      </c>
+      <c r="X162" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y162">
+        <v>261.79</v>
+      </c>
+    </row>
+    <row r="163" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A163">
+        <v>162</v>
+      </c>
+      <c r="B163" t="s">
+        <v>319</v>
+      </c>
+      <c r="C163" t="s">
+        <v>157</v>
+      </c>
+      <c r="E163" t="s">
+        <v>171</v>
+      </c>
+      <c r="F163" t="s">
+        <v>28</v>
+      </c>
+      <c r="G163" t="s">
+        <v>87</v>
+      </c>
+      <c r="H163">
+        <v>14</v>
+      </c>
+      <c r="I163" t="b">
+        <v>1</v>
+      </c>
+      <c r="J163" t="s">
+        <v>30</v>
+      </c>
+      <c r="K163">
+        <v>10</v>
+      </c>
+      <c r="L163" t="s">
+        <v>30</v>
+      </c>
+      <c r="M163">
+        <v>45.86</v>
+      </c>
+      <c r="N163">
+        <v>41.14</v>
+      </c>
+      <c r="O163">
+        <v>47.09</v>
+      </c>
+      <c r="P163">
+        <v>49.76</v>
+      </c>
+      <c r="Q163">
+        <v>44.76</v>
+      </c>
+      <c r="R163">
+        <v>51.18</v>
+      </c>
+      <c r="S163">
+        <v>55.3</v>
+      </c>
+      <c r="T163">
+        <v>48.38</v>
+      </c>
+      <c r="U163" t="s">
+        <v>30</v>
+      </c>
+      <c r="V163">
+        <v>50.21</v>
+      </c>
+      <c r="W163">
+        <v>53.12</v>
+      </c>
+      <c r="X163" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y163">
+        <v>259.57</v>
+      </c>
+    </row>
+    <row r="164" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A164">
+        <v>163</v>
+      </c>
+      <c r="B164" t="s">
+        <v>320</v>
+      </c>
+      <c r="C164" t="s">
+        <v>321</v>
+      </c>
+      <c r="D164">
+        <v>2401</v>
+      </c>
+      <c r="E164" t="s">
+        <v>144</v>
+      </c>
+      <c r="F164" t="s">
+        <v>34</v>
+      </c>
+      <c r="G164" t="s">
+        <v>87</v>
+      </c>
+      <c r="H164">
+        <v>13</v>
+      </c>
+      <c r="I164" t="b">
+        <v>1</v>
+      </c>
+      <c r="J164" t="s">
+        <v>30</v>
+      </c>
+      <c r="K164">
+        <v>8</v>
+      </c>
+      <c r="L164">
+        <v>54.76</v>
+      </c>
+      <c r="M164">
+        <v>47.06</v>
+      </c>
+      <c r="N164">
+        <v>44.07</v>
+      </c>
+      <c r="O164">
+        <v>43.3</v>
+      </c>
+      <c r="P164">
+        <v>52.49</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>30</v>
+      </c>
+      <c r="R164">
+        <v>45.49</v>
+      </c>
+      <c r="S164">
+        <v>48.6</v>
+      </c>
+      <c r="T164">
+        <v>41.9</v>
+      </c>
+      <c r="U164" t="s">
+        <v>30</v>
+      </c>
+      <c r="V164" t="s">
+        <v>30</v>
+      </c>
+      <c r="W164" t="s">
+        <v>30</v>
+      </c>
+      <c r="X164" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y164">
+        <v>248.4</v>
+      </c>
+    </row>
+    <row r="165" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A165">
+        <v>164</v>
+      </c>
+      <c r="B165" t="s">
+        <v>322</v>
+      </c>
+      <c r="C165" t="s">
+        <v>313</v>
+      </c>
+      <c r="D165">
+        <v>2500</v>
+      </c>
+      <c r="E165" t="s">
+        <v>39</v>
+      </c>
+      <c r="F165" t="s">
+        <v>134</v>
+      </c>
+      <c r="G165" t="s">
+        <v>87</v>
+      </c>
+      <c r="H165">
+        <v>6</v>
+      </c>
+      <c r="I165" t="b">
+        <v>1</v>
+      </c>
+      <c r="J165" t="s">
+        <v>30</v>
+      </c>
+      <c r="K165">
+        <v>12</v>
+      </c>
+      <c r="L165">
+        <v>48.67</v>
+      </c>
+      <c r="M165">
+        <v>45.17</v>
+      </c>
+      <c r="N165">
+        <v>44.05</v>
+      </c>
+      <c r="O165">
+        <v>45.27</v>
+      </c>
+      <c r="P165">
+        <v>47.95</v>
+      </c>
+      <c r="Q165">
+        <v>49.04</v>
+      </c>
+      <c r="R165">
+        <v>43.92</v>
+      </c>
+      <c r="S165">
+        <v>48.14</v>
+      </c>
+      <c r="T165">
+        <v>45.95</v>
+      </c>
+      <c r="U165">
+        <v>49.87</v>
+      </c>
+      <c r="V165">
+        <v>45.78</v>
+      </c>
+      <c r="W165">
+        <v>50.22</v>
+      </c>
+      <c r="X165" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y165">
+        <v>245.94</v>
+      </c>
+    </row>
+    <row r="166" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A166">
+        <v>165</v>
+      </c>
+      <c r="B166" t="s">
+        <v>323</v>
+      </c>
+      <c r="C166" t="s">
+        <v>324</v>
+      </c>
+      <c r="E166" t="s">
+        <v>169</v>
+      </c>
+      <c r="F166" t="s">
+        <v>34</v>
+      </c>
+      <c r="G166" t="s">
+        <v>87</v>
+      </c>
+      <c r="H166">
+        <v>14</v>
+      </c>
+      <c r="I166" t="b">
+        <v>1</v>
+      </c>
+      <c r="J166" t="s">
+        <v>30</v>
+      </c>
+      <c r="K166">
+        <v>6</v>
+      </c>
+      <c r="L166">
+        <v>50.38</v>
+      </c>
+      <c r="M166">
+        <v>46.86</v>
+      </c>
+      <c r="N166">
+        <v>44.27</v>
+      </c>
+      <c r="O166">
+        <v>47.08</v>
+      </c>
+      <c r="P166">
+        <v>52.68</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>30</v>
+      </c>
+      <c r="R166" t="s">
+        <v>30</v>
+      </c>
+      <c r="S166" t="s">
+        <v>30</v>
+      </c>
+      <c r="T166">
+        <v>47.74</v>
+      </c>
+      <c r="U166" t="s">
+        <v>30</v>
+      </c>
+      <c r="V166" t="s">
+        <v>30</v>
+      </c>
+      <c r="W166" t="s">
+        <v>30</v>
+      </c>
+      <c r="X166" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y166">
+        <v>244.74</v>
+      </c>
+    </row>
+    <row r="167" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A167">
+        <v>166</v>
+      </c>
+      <c r="B167" t="s">
+        <v>137</v>
+      </c>
+      <c r="C167" t="s">
+        <v>221</v>
+      </c>
+      <c r="D167">
+        <v>25</v>
+      </c>
+      <c r="E167" t="s">
+        <v>273</v>
+      </c>
+      <c r="F167" t="s">
+        <v>314</v>
+      </c>
+      <c r="G167" t="s">
+        <v>29</v>
+      </c>
+      <c r="H167">
+        <v>2</v>
+      </c>
+      <c r="I167" t="b">
+        <v>1</v>
+      </c>
+      <c r="J167" t="s">
+        <v>30</v>
+      </c>
+      <c r="K167">
+        <v>7</v>
+      </c>
+      <c r="L167">
+        <v>49.74</v>
+      </c>
+      <c r="M167" t="s">
+        <v>30</v>
+      </c>
+      <c r="N167">
+        <v>45.82</v>
+      </c>
+      <c r="O167">
+        <v>49.92</v>
+      </c>
+      <c r="P167" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q167">
+        <v>48.4</v>
+      </c>
+      <c r="R167">
+        <v>41.86</v>
+      </c>
+      <c r="S167">
+        <v>47.04</v>
+      </c>
+      <c r="T167">
+        <v>44.51</v>
+      </c>
+      <c r="U167" t="s">
+        <v>30</v>
+      </c>
+      <c r="V167" t="s">
+        <v>30</v>
+      </c>
+      <c r="W167" t="s">
+        <v>30</v>
+      </c>
+      <c r="X167" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y167">
+        <v>240.92</v>
+      </c>
+    </row>
+    <row r="168" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A168">
+        <v>167</v>
+      </c>
+      <c r="B168" t="s">
+        <v>325</v>
+      </c>
+      <c r="C168" t="s">
+        <v>326</v>
+      </c>
+      <c r="D168">
+        <v>60</v>
+      </c>
+      <c r="E168" t="s">
+        <v>39</v>
+      </c>
+      <c r="F168" t="s">
+        <v>200</v>
+      </c>
+      <c r="G168" t="s">
+        <v>87</v>
+      </c>
+      <c r="H168">
+        <v>1</v>
+      </c>
+      <c r="I168" t="b">
+        <v>1</v>
+      </c>
+      <c r="J168" t="s">
+        <v>30</v>
+      </c>
+      <c r="K168">
+        <v>6</v>
+      </c>
+      <c r="L168" t="s">
+        <v>30</v>
+      </c>
+      <c r="M168" t="s">
+        <v>30</v>
+      </c>
+      <c r="N168">
+        <v>31.81</v>
+      </c>
+      <c r="O168" t="s">
+        <v>30</v>
+      </c>
+      <c r="P168">
+        <v>33.68</v>
+      </c>
+      <c r="Q168">
+        <v>33.68</v>
+      </c>
+      <c r="R168" t="s">
+        <v>30</v>
+      </c>
+      <c r="S168" t="s">
+        <v>30</v>
+      </c>
+      <c r="T168">
+        <v>33.45</v>
+      </c>
+      <c r="U168">
+        <v>35.21</v>
+      </c>
+      <c r="V168">
+        <v>36.04</v>
+      </c>
+      <c r="W168" t="s">
+        <v>30</v>
+      </c>
+      <c r="X168" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y168">
+        <v>172.06</v>
+      </c>
+    </row>
+    <row r="169" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A169">
+        <v>168</v>
+      </c>
+      <c r="B169" t="s">
+        <v>163</v>
+      </c>
+      <c r="C169" t="s">
+        <v>327</v>
+      </c>
+      <c r="D169">
+        <v>1035</v>
+      </c>
+      <c r="E169" t="s">
+        <v>328</v>
+      </c>
+      <c r="F169" t="s">
+        <v>34</v>
+      </c>
+      <c r="G169" t="s">
+        <v>29</v>
+      </c>
+      <c r="H169">
+        <v>35</v>
+      </c>
+      <c r="I169" t="b">
+        <v>0</v>
+      </c>
+      <c r="J169" t="s">
+        <v>329</v>
+      </c>
+      <c r="K169">
+        <v>4</v>
+      </c>
+      <c r="L169" t="s">
+        <v>30</v>
+      </c>
+      <c r="M169">
+        <v>92.87</v>
+      </c>
+      <c r="N169" t="s">
+        <v>30</v>
+      </c>
+      <c r="O169">
+        <v>94.1</v>
+      </c>
+      <c r="P169">
+        <v>95.97</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>30</v>
+      </c>
+      <c r="R169">
+        <v>95.95</v>
+      </c>
+      <c r="S169" t="s">
+        <v>30</v>
+      </c>
+      <c r="T169" t="s">
+        <v>30</v>
+      </c>
+      <c r="U169" t="s">
+        <v>30</v>
+      </c>
+      <c r="V169" t="s">
+        <v>30</v>
+      </c>
+      <c r="W169" t="s">
+        <v>30</v>
+      </c>
+      <c r="X169" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y169">
+        <v>378.89</v>
+      </c>
+    </row>
+    <row r="170" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A170">
+        <v>169</v>
+      </c>
+      <c r="B170" t="s">
+        <v>280</v>
+      </c>
+      <c r="C170" t="s">
+        <v>330</v>
+      </c>
+      <c r="E170" t="s">
+        <v>39</v>
+      </c>
+      <c r="F170" t="s">
+        <v>34</v>
+      </c>
+      <c r="G170" t="s">
+        <v>29</v>
+      </c>
+      <c r="H170">
+        <v>36</v>
+      </c>
+      <c r="I170" t="b">
+        <v>0</v>
+      </c>
+      <c r="J170" t="s">
+        <v>329</v>
+      </c>
+      <c r="K170">
+        <v>4</v>
+      </c>
+      <c r="L170">
+        <v>89.37</v>
+      </c>
+      <c r="M170">
+        <v>85.86</v>
+      </c>
+      <c r="N170" t="s">
+        <v>30</v>
+      </c>
+      <c r="O170" t="s">
+        <v>30</v>
+      </c>
+      <c r="P170" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>30</v>
+      </c>
+      <c r="R170">
+        <v>87.96</v>
+      </c>
+      <c r="S170">
+        <v>88.68</v>
+      </c>
+      <c r="T170" t="s">
+        <v>30</v>
+      </c>
+      <c r="U170" t="s">
+        <v>30</v>
+      </c>
+      <c r="V170" t="s">
+        <v>30</v>
+      </c>
+      <c r="W170" t="s">
+        <v>30</v>
+      </c>
+      <c r="X170" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y170">
+        <v>351.87</v>
+      </c>
+    </row>
+    <row r="171" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A171">
+        <v>170</v>
+      </c>
+      <c r="B171" t="s">
+        <v>331</v>
+      </c>
+      <c r="C171" t="s">
+        <v>332</v>
+      </c>
+      <c r="E171" t="s">
+        <v>39</v>
+      </c>
+      <c r="F171" t="s">
+        <v>34</v>
+      </c>
+      <c r="G171" t="s">
+        <v>29</v>
+      </c>
+      <c r="H171">
+        <v>37</v>
+      </c>
+      <c r="I171" t="b">
+        <v>0</v>
+      </c>
+      <c r="J171" t="s">
+        <v>329</v>
+      </c>
+      <c r="K171">
+        <v>4</v>
+      </c>
+      <c r="L171" t="s">
+        <v>30</v>
+      </c>
+      <c r="M171" t="s">
+        <v>30</v>
+      </c>
+      <c r="N171">
+        <v>93.06</v>
+      </c>
+      <c r="O171" t="s">
+        <v>30</v>
+      </c>
+      <c r="P171">
+        <v>90.34</v>
+      </c>
+      <c r="Q171">
+        <v>95.12</v>
+      </c>
+      <c r="R171" t="s">
+        <v>30</v>
+      </c>
+      <c r="S171" t="s">
+        <v>30</v>
+      </c>
+      <c r="T171" t="s">
+        <v>30</v>
+      </c>
+      <c r="U171">
+        <v>70.83</v>
+      </c>
+      <c r="V171" t="s">
+        <v>30</v>
+      </c>
+      <c r="W171" t="s">
+        <v>30</v>
+      </c>
+      <c r="X171" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y171">
+        <v>349.35</v>
+      </c>
+    </row>
+    <row r="172" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A172">
+        <v>171</v>
+      </c>
+      <c r="B172" t="s">
+        <v>79</v>
+      </c>
+      <c r="C172" t="s">
+        <v>333</v>
+      </c>
+      <c r="D172">
+        <v>2022</v>
+      </c>
+      <c r="E172" t="s">
+        <v>39</v>
+      </c>
+      <c r="F172" t="s">
+        <v>34</v>
+      </c>
+      <c r="G172" t="s">
+        <v>29</v>
+      </c>
+      <c r="H172">
+        <v>38</v>
+      </c>
+      <c r="I172" t="b">
+        <v>0</v>
+      </c>
+      <c r="J172" t="s">
+        <v>329</v>
+      </c>
+      <c r="K172">
+        <v>4</v>
+      </c>
+      <c r="L172" t="s">
+        <v>30</v>
+      </c>
+      <c r="M172" t="s">
+        <v>30</v>
+      </c>
+      <c r="N172" t="s">
+        <v>30</v>
+      </c>
+      <c r="O172" t="s">
+        <v>30</v>
+      </c>
+      <c r="P172">
+        <v>81.4</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>30</v>
+      </c>
+      <c r="R172">
+        <v>84.34</v>
+      </c>
+      <c r="S172">
+        <v>87.28</v>
+      </c>
+      <c r="T172" t="s">
+        <v>30</v>
+      </c>
+      <c r="U172" t="s">
+        <v>30</v>
+      </c>
+      <c r="V172" t="s">
+        <v>30</v>
+      </c>
+      <c r="W172">
+        <v>88.21</v>
+      </c>
+      <c r="X172" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y172">
+        <v>341.23</v>
+      </c>
+    </row>
+    <row r="173" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A173">
+        <v>172</v>
+      </c>
+      <c r="B173" t="s">
+        <v>226</v>
+      </c>
+      <c r="C173" t="s">
+        <v>334</v>
+      </c>
+      <c r="E173" t="s">
+        <v>335</v>
+      </c>
+      <c r="F173" t="s">
+        <v>34</v>
+      </c>
+      <c r="G173" t="s">
+        <v>29</v>
+      </c>
+      <c r="H173">
+        <v>39</v>
+      </c>
+      <c r="I173" t="b">
+        <v>0</v>
+      </c>
+      <c r="J173" t="s">
+        <v>329</v>
+      </c>
+      <c r="K173">
+        <v>4</v>
+      </c>
+      <c r="L173" t="s">
+        <v>30</v>
+      </c>
+      <c r="M173">
+        <v>80.23</v>
+      </c>
+      <c r="N173" t="s">
+        <v>30</v>
+      </c>
+      <c r="O173">
+        <v>78.05</v>
+      </c>
+      <c r="P173">
+        <v>85.12</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>30</v>
+      </c>
+      <c r="R173" t="s">
+        <v>30</v>
+      </c>
+      <c r="S173" t="s">
+        <v>30</v>
+      </c>
+      <c r="T173" t="s">
+        <v>30</v>
+      </c>
+      <c r="U173" t="s">
+        <v>30</v>
+      </c>
+      <c r="V173" t="s">
+        <v>30</v>
+      </c>
+      <c r="W173">
+        <v>90.98</v>
+      </c>
+      <c r="X173" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y173">
+        <v>334.38</v>
+      </c>
+    </row>
+    <row r="174" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A174">
+        <v>173</v>
+      </c>
+      <c r="B174" t="s">
+        <v>336</v>
+      </c>
+      <c r="C174" t="s">
+        <v>337</v>
+      </c>
+      <c r="E174" t="s">
+        <v>30</v>
+      </c>
+      <c r="F174" t="s">
+        <v>34</v>
+      </c>
+      <c r="G174" t="s">
+        <v>29</v>
+      </c>
+      <c r="H174">
+        <v>40</v>
+      </c>
+      <c r="I174" t="b">
+        <v>0</v>
+      </c>
+      <c r="J174" t="s">
+        <v>329</v>
+      </c>
+      <c r="K174">
+        <v>4</v>
+      </c>
+      <c r="L174">
+        <v>89.58</v>
+      </c>
+      <c r="M174" t="s">
+        <v>30</v>
+      </c>
+      <c r="N174" t="s">
+        <v>30</v>
+      </c>
+      <c r="O174" t="s">
+        <v>30</v>
+      </c>
+      <c r="P174">
+        <v>84.56</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>30</v>
+      </c>
+      <c r="R174">
+        <v>80.61</v>
+      </c>
+      <c r="S174" t="s">
+        <v>30</v>
+      </c>
+      <c r="T174" t="s">
+        <v>30</v>
+      </c>
+      <c r="U174" t="s">
+        <v>30</v>
+      </c>
+      <c r="V174">
+        <v>78.36</v>
+      </c>
+      <c r="W174" t="s">
+        <v>30</v>
+      </c>
+      <c r="X174" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y174">
+        <v>333.11</v>
+      </c>
+    </row>
+    <row r="175" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A175">
+        <v>174</v>
+      </c>
+      <c r="B175" t="s">
+        <v>338</v>
+      </c>
+      <c r="C175" t="s">
+        <v>75</v>
+      </c>
+      <c r="E175" t="s">
+        <v>189</v>
+      </c>
+      <c r="F175" t="s">
+        <v>34</v>
+      </c>
+      <c r="G175" t="s">
+        <v>29</v>
+      </c>
+      <c r="H175">
+        <v>41</v>
+      </c>
+      <c r="I175" t="b">
+        <v>0</v>
+      </c>
+      <c r="J175" t="s">
+        <v>329</v>
+      </c>
+      <c r="K175">
+        <v>4</v>
+      </c>
+      <c r="L175">
+        <v>89.51</v>
+      </c>
+      <c r="M175">
+        <v>80.15</v>
+      </c>
+      <c r="N175" t="s">
+        <v>30</v>
+      </c>
+      <c r="O175">
+        <v>77.46</v>
+      </c>
+      <c r="P175" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>30</v>
+      </c>
+      <c r="R175" t="s">
+        <v>30</v>
+      </c>
+      <c r="S175" t="s">
+        <v>30</v>
+      </c>
+      <c r="T175" t="s">
+        <v>30</v>
+      </c>
+      <c r="U175" t="s">
+        <v>30</v>
+      </c>
+      <c r="V175" t="s">
+        <v>30</v>
+      </c>
+      <c r="W175">
+        <v>84.39</v>
+      </c>
+      <c r="X175" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y175">
+        <v>331.51</v>
+      </c>
+    </row>
+    <row r="176" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A176">
+        <v>175</v>
+      </c>
+      <c r="B176" t="s">
+        <v>339</v>
+      </c>
+      <c r="C176" t="s">
+        <v>340</v>
+      </c>
+      <c r="E176" t="s">
+        <v>30</v>
+      </c>
+      <c r="F176" t="s">
+        <v>34</v>
+      </c>
+      <c r="G176" t="s">
+        <v>29</v>
+      </c>
+      <c r="H176">
+        <v>42</v>
+      </c>
+      <c r="I176" t="b">
+        <v>0</v>
+      </c>
+      <c r="J176" t="s">
+        <v>329</v>
+      </c>
+      <c r="K176">
+        <v>4</v>
+      </c>
+      <c r="L176" t="s">
+        <v>30</v>
+      </c>
+      <c r="M176" t="s">
+        <v>30</v>
+      </c>
+      <c r="N176" t="s">
+        <v>30</v>
+      </c>
+      <c r="O176" t="s">
+        <v>30</v>
+      </c>
+      <c r="P176" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q176">
+        <v>73.7</v>
+      </c>
+      <c r="R176" t="s">
+        <v>30</v>
+      </c>
+      <c r="S176">
+        <v>76.25</v>
+      </c>
+      <c r="T176" t="s">
+        <v>30</v>
+      </c>
+      <c r="U176" t="s">
+        <v>30</v>
+      </c>
+      <c r="V176">
+        <v>69.58</v>
+      </c>
+      <c r="W176">
+        <v>74.2</v>
+      </c>
+      <c r="X176" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y176">
+        <v>293.73</v>
+      </c>
+    </row>
+    <row r="177" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A177">
+        <v>176</v>
+      </c>
+      <c r="B177" t="s">
+        <v>341</v>
+      </c>
+      <c r="C177" t="s">
+        <v>342</v>
+      </c>
+      <c r="E177" t="s">
+        <v>55</v>
+      </c>
+      <c r="F177" t="s">
+        <v>34</v>
+      </c>
+      <c r="G177" t="s">
+        <v>87</v>
+      </c>
+      <c r="H177">
+        <v>15</v>
+      </c>
+      <c r="I177" t="b">
+        <v>0</v>
+      </c>
+      <c r="J177" t="s">
+        <v>329</v>
+      </c>
+      <c r="K177">
+        <v>4</v>
+      </c>
+      <c r="L177">
+        <v>73.78</v>
+      </c>
+      <c r="M177" t="s">
+        <v>30</v>
+      </c>
+      <c r="N177">
+        <v>70.32</v>
+      </c>
+      <c r="O177">
+        <v>70.98</v>
+      </c>
+      <c r="P177" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q177">
+        <v>77.84</v>
+      </c>
+      <c r="R177" t="s">
+        <v>30</v>
+      </c>
+      <c r="S177" t="s">
+        <v>30</v>
+      </c>
+      <c r="T177" t="s">
+        <v>30</v>
+      </c>
+      <c r="U177" t="s">
+        <v>30</v>
+      </c>
+      <c r="V177" t="s">
+        <v>30</v>
+      </c>
+      <c r="W177" t="s">
+        <v>30</v>
+      </c>
+      <c r="X177" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y177">
+        <v>292.92</v>
+      </c>
+    </row>
+    <row r="178" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A178">
+        <v>177</v>
+      </c>
+      <c r="B178" t="s">
+        <v>145</v>
+      </c>
+      <c r="C178" t="s">
+        <v>334</v>
+      </c>
+      <c r="E178" t="s">
+        <v>343</v>
+      </c>
+      <c r="F178" t="s">
+        <v>34</v>
+      </c>
+      <c r="G178" t="s">
+        <v>29</v>
+      </c>
+      <c r="H178">
+        <v>43</v>
+      </c>
+      <c r="I178" t="b">
+        <v>0</v>
+      </c>
+      <c r="J178" t="s">
+        <v>329</v>
+      </c>
+      <c r="K178">
+        <v>4</v>
+      </c>
+      <c r="L178" t="s">
+        <v>30</v>
+      </c>
+      <c r="M178">
+        <v>69.71</v>
+      </c>
+      <c r="N178" t="s">
+        <v>30</v>
+      </c>
+      <c r="O178">
+        <v>69.22</v>
+      </c>
+      <c r="P178">
+        <v>73.35</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>30</v>
+      </c>
+      <c r="R178" t="s">
+        <v>30</v>
+      </c>
+      <c r="S178" t="s">
+        <v>30</v>
+      </c>
+      <c r="T178" t="s">
+        <v>30</v>
+      </c>
+      <c r="U178" t="s">
+        <v>30</v>
+      </c>
+      <c r="V178" t="s">
+        <v>30</v>
+      </c>
+      <c r="W178">
+        <v>78.21</v>
+      </c>
+      <c r="X178" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y178">
+        <v>290.49</v>
+      </c>
+    </row>
+    <row r="179" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A179">
+        <v>178</v>
+      </c>
+      <c r="B179" t="s">
+        <v>198</v>
+      </c>
+      <c r="C179" t="s">
+        <v>32</v>
+      </c>
+      <c r="E179" t="s">
+        <v>39</v>
+      </c>
+      <c r="F179" t="s">
+        <v>76</v>
+      </c>
+      <c r="G179" t="s">
+        <v>29</v>
+      </c>
+      <c r="H179">
+        <v>29</v>
+      </c>
+      <c r="I179" t="b">
+        <v>0</v>
+      </c>
+      <c r="J179" t="s">
+        <v>329</v>
+      </c>
+      <c r="K179">
+        <v>4</v>
+      </c>
+      <c r="L179" t="s">
+        <v>30</v>
+      </c>
+      <c r="M179" t="s">
+        <v>30</v>
+      </c>
+      <c r="N179" t="s">
+        <v>30</v>
+      </c>
+      <c r="O179">
+        <v>70.38</v>
+      </c>
+      <c r="P179">
+        <v>73.96</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>30</v>
+      </c>
+      <c r="R179">
+        <v>73.37</v>
+      </c>
+      <c r="S179" t="s">
+        <v>30</v>
+      </c>
+      <c r="T179">
+        <v>71.76</v>
+      </c>
+      <c r="U179" t="s">
+        <v>30</v>
+      </c>
+      <c r="V179" t="s">
+        <v>30</v>
+      </c>
+      <c r="W179" t="s">
+        <v>30</v>
+      </c>
+      <c r="X179" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y179">
+        <v>289.47</v>
+      </c>
+    </row>
+    <row r="180" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A180">
+        <v>179</v>
+      </c>
+      <c r="B180" t="s">
+        <v>344</v>
+      </c>
+      <c r="C180" t="s">
+        <v>345</v>
+      </c>
+      <c r="D180">
+        <v>2537</v>
+      </c>
+      <c r="E180" t="s">
+        <v>346</v>
+      </c>
+      <c r="F180" t="s">
+        <v>28</v>
+      </c>
+      <c r="G180" t="s">
+        <v>29</v>
+      </c>
+      <c r="H180">
+        <v>22</v>
+      </c>
+      <c r="I180" t="b">
+        <v>0</v>
+      </c>
+      <c r="J180" t="s">
+        <v>329</v>
+      </c>
+      <c r="K180">
+        <v>4</v>
+      </c>
+      <c r="L180" t="s">
+        <v>30</v>
+      </c>
+      <c r="M180">
+        <v>70.46</v>
+      </c>
+      <c r="N180" t="s">
+        <v>30</v>
+      </c>
+      <c r="O180">
+        <v>64.35</v>
+      </c>
+      <c r="P180">
+        <v>71.97</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>30</v>
+      </c>
+      <c r="R180" t="s">
+        <v>30</v>
+      </c>
+      <c r="S180" t="s">
+        <v>30</v>
+      </c>
+      <c r="T180" t="s">
+        <v>30</v>
+      </c>
+      <c r="U180" t="s">
+        <v>30</v>
+      </c>
+      <c r="V180" t="s">
+        <v>30</v>
+      </c>
+      <c r="W180">
+        <v>79.39</v>
+      </c>
+      <c r="X180" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y180">
+        <v>286.17</v>
+      </c>
+    </row>
+    <row r="181" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A181">
+        <v>180</v>
+      </c>
+      <c r="B181" t="s">
+        <v>347</v>
+      </c>
+      <c r="C181" t="s">
+        <v>348</v>
+      </c>
+      <c r="E181" t="s">
+        <v>30</v>
+      </c>
+      <c r="F181" t="s">
+        <v>61</v>
+      </c>
+      <c r="G181" t="s">
+        <v>29</v>
+      </c>
+      <c r="H181">
+        <v>10</v>
+      </c>
+      <c r="I181" t="b">
+        <v>0</v>
+      </c>
+      <c r="J181" t="s">
+        <v>329</v>
+      </c>
+      <c r="K181">
+        <v>4</v>
+      </c>
+      <c r="L181" t="s">
+        <v>30</v>
+      </c>
+      <c r="M181">
+        <v>63.18</v>
+      </c>
+      <c r="N181">
+        <v>72.42</v>
+      </c>
+      <c r="O181">
+        <v>69.01</v>
+      </c>
+      <c r="P181">
+        <v>68.45</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>30</v>
+      </c>
+      <c r="R181" t="s">
+        <v>30</v>
+      </c>
+      <c r="S181" t="s">
+        <v>30</v>
+      </c>
+      <c r="T181" t="s">
+        <v>30</v>
+      </c>
+      <c r="U181" t="s">
+        <v>30</v>
+      </c>
+      <c r="V181" t="s">
+        <v>30</v>
+      </c>
+      <c r="W181" t="s">
+        <v>30</v>
+      </c>
+      <c r="X181" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y181">
+        <v>273.06</v>
+      </c>
+    </row>
+    <row r="182" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A182">
+        <v>181</v>
+      </c>
+      <c r="B182" t="s">
+        <v>349</v>
+      </c>
+      <c r="C182" t="s">
+        <v>350</v>
+      </c>
+      <c r="E182" t="s">
+        <v>169</v>
+      </c>
+      <c r="F182" t="s">
+        <v>34</v>
+      </c>
+      <c r="G182" t="s">
+        <v>29</v>
+      </c>
+      <c r="H182">
+        <v>44</v>
+      </c>
+      <c r="I182" t="b">
+        <v>0</v>
+      </c>
+      <c r="J182" t="s">
+        <v>329</v>
+      </c>
+      <c r="K182">
+        <v>4</v>
+      </c>
+      <c r="L182" t="s">
+        <v>30</v>
+      </c>
+      <c r="M182" t="s">
+        <v>30</v>
+      </c>
+      <c r="N182">
+        <v>68.8</v>
+      </c>
+      <c r="O182" t="s">
+        <v>30</v>
+      </c>
+      <c r="P182" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q182">
+        <v>69.61</v>
+      </c>
+      <c r="R182">
+        <v>69.56</v>
+      </c>
+      <c r="S182" t="s">
+        <v>30</v>
+      </c>
+      <c r="T182">
+        <v>64.99</v>
+      </c>
+      <c r="U182" t="s">
+        <v>30</v>
+      </c>
+      <c r="V182" t="s">
+        <v>30</v>
+      </c>
+      <c r="W182" t="s">
+        <v>30</v>
+      </c>
+      <c r="X182" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y182">
+        <v>272.96</v>
+      </c>
+    </row>
+    <row r="183" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A183">
+        <v>182</v>
+      </c>
+      <c r="B183" t="s">
+        <v>351</v>
+      </c>
+      <c r="C183" t="s">
+        <v>352</v>
+      </c>
+      <c r="E183" t="s">
+        <v>39</v>
+      </c>
+      <c r="F183" t="s">
+        <v>34</v>
+      </c>
+      <c r="G183" t="s">
+        <v>29</v>
+      </c>
+      <c r="H183">
+        <v>45</v>
+      </c>
+      <c r="I183" t="b">
+        <v>0</v>
+      </c>
+      <c r="J183" t="s">
+        <v>329</v>
+      </c>
+      <c r="K183">
+        <v>3</v>
+      </c>
+      <c r="L183" t="s">
+        <v>30</v>
+      </c>
+      <c r="M183" t="s">
+        <v>30</v>
+      </c>
+      <c r="N183" t="s">
+        <v>30</v>
+      </c>
+      <c r="O183" t="s">
+        <v>30</v>
+      </c>
+      <c r="P183">
+        <v>94.06</v>
+      </c>
+      <c r="Q183">
+        <v>93.6</v>
+      </c>
+      <c r="R183" t="s">
+        <v>30</v>
+      </c>
+      <c r="S183">
+        <v>82.71</v>
+      </c>
+      <c r="T183" t="s">
+        <v>30</v>
+      </c>
+      <c r="U183" t="s">
+        <v>30</v>
+      </c>
+      <c r="V183" t="s">
+        <v>30</v>
+      </c>
+      <c r="W183" t="s">
+        <v>30</v>
+      </c>
+      <c r="X183" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y183">
+        <v>270.37</v>
+      </c>
+    </row>
+    <row r="184" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A184">
+        <v>183</v>
+      </c>
+      <c r="B184" t="s">
+        <v>164</v>
+      </c>
+      <c r="C184" t="s">
+        <v>353</v>
+      </c>
+      <c r="E184" t="s">
+        <v>30</v>
+      </c>
+      <c r="F184" t="s">
+        <v>28</v>
+      </c>
+      <c r="G184" t="s">
+        <v>29</v>
+      </c>
+      <c r="H184">
+        <v>23</v>
+      </c>
+      <c r="I184" t="b">
+        <v>0</v>
+      </c>
+      <c r="J184" t="s">
+        <v>329</v>
+      </c>
+      <c r="K184">
+        <v>4</v>
+      </c>
+      <c r="L184" t="s">
+        <v>30</v>
+      </c>
+      <c r="M184" t="s">
+        <v>30</v>
+      </c>
+      <c r="N184" t="s">
+        <v>30</v>
+      </c>
+      <c r="O184">
+        <v>64.51</v>
+      </c>
+      <c r="P184">
+        <v>66.62</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>30</v>
+      </c>
+      <c r="R184" t="s">
+        <v>30</v>
+      </c>
+      <c r="S184" t="s">
+        <v>30</v>
+      </c>
+      <c r="T184" t="s">
+        <v>30</v>
+      </c>
+      <c r="U184">
+        <v>68.11</v>
+      </c>
+      <c r="V184" t="s">
+        <v>30</v>
+      </c>
+      <c r="W184">
+        <v>70.96</v>
+      </c>
+      <c r="X184" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y184">
+        <v>270.2</v>
+      </c>
+    </row>
+    <row r="185" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A185">
+        <v>184</v>
+      </c>
+      <c r="B185" t="s">
+        <v>354</v>
+      </c>
+      <c r="C185" t="s">
+        <v>355</v>
+      </c>
+      <c r="E185" t="s">
+        <v>356</v>
+      </c>
+      <c r="F185" t="s">
+        <v>34</v>
+      </c>
+      <c r="G185" t="s">
+        <v>29</v>
+      </c>
+      <c r="H185">
+        <v>46</v>
+      </c>
+      <c r="I185" t="b">
+        <v>0</v>
+      </c>
+      <c r="J185" t="s">
+        <v>329</v>
+      </c>
+      <c r="K185">
+        <v>3</v>
+      </c>
+      <c r="L185" t="s">
+        <v>30</v>
+      </c>
+      <c r="M185" t="s">
+        <v>30</v>
+      </c>
+      <c r="N185">
+        <v>91.77</v>
+      </c>
+      <c r="O185" t="s">
+        <v>30</v>
+      </c>
+      <c r="P185" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>30</v>
+      </c>
+      <c r="R185" t="s">
+        <v>30</v>
+      </c>
+      <c r="S185">
+        <v>93.16</v>
+      </c>
+      <c r="T185" t="s">
+        <v>30</v>
+      </c>
+      <c r="U185" t="s">
+        <v>30</v>
+      </c>
+      <c r="V185">
+        <v>84.94</v>
+      </c>
+      <c r="W185" t="s">
+        <v>30</v>
+      </c>
+      <c r="X185" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y185">
+        <v>269.87</v>
+      </c>
+    </row>
+    <row r="186" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A186">
+        <v>185</v>
+      </c>
+      <c r="B186" t="s">
+        <v>357</v>
+      </c>
+      <c r="C186" t="s">
+        <v>358</v>
+      </c>
+      <c r="E186" t="s">
+        <v>189</v>
+      </c>
+      <c r="F186" t="s">
+        <v>34</v>
+      </c>
+      <c r="G186" t="s">
+        <v>87</v>
+      </c>
+      <c r="H186">
+        <v>16</v>
+      </c>
+      <c r="I186" t="b">
+        <v>0</v>
+      </c>
+      <c r="J186" t="s">
+        <v>329</v>
+      </c>
+      <c r="K186">
+        <v>4</v>
+      </c>
+      <c r="L186" t="s">
+        <v>30</v>
+      </c>
+      <c r="M186">
+        <v>62.24</v>
+      </c>
+      <c r="N186" t="s">
+        <v>30</v>
+      </c>
+      <c r="O186">
+        <v>64.53</v>
+      </c>
+      <c r="P186">
+        <v>70.25</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>30</v>
+      </c>
+      <c r="R186" t="s">
+        <v>30</v>
+      </c>
+      <c r="S186" t="s">
+        <v>30</v>
+      </c>
+      <c r="T186" t="s">
+        <v>30</v>
+      </c>
+      <c r="U186" t="s">
+        <v>30</v>
+      </c>
+      <c r="V186" t="s">
+        <v>30</v>
+      </c>
+      <c r="W186">
+        <v>68.91</v>
+      </c>
+      <c r="X186" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y186">
+        <v>265.93</v>
+      </c>
+    </row>
+    <row r="187" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A187">
+        <v>186</v>
+      </c>
+      <c r="B187" t="s">
+        <v>67</v>
+      </c>
+      <c r="C187" t="s">
+        <v>359</v>
+      </c>
+      <c r="E187" t="s">
+        <v>30</v>
+      </c>
+      <c r="F187" t="s">
+        <v>34</v>
+      </c>
+      <c r="G187" t="s">
+        <v>29</v>
+      </c>
+      <c r="H187">
+        <v>47</v>
+      </c>
+      <c r="I187" t="b">
+        <v>0</v>
+      </c>
+      <c r="J187" t="s">
+        <v>329</v>
+      </c>
+      <c r="K187">
+        <v>4</v>
+      </c>
+      <c r="L187" t="s">
+        <v>30</v>
+      </c>
+      <c r="M187">
+        <v>60.64</v>
+      </c>
+      <c r="N187">
+        <v>66.29</v>
+      </c>
+      <c r="O187">
+        <v>66.63</v>
+      </c>
+      <c r="P187" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>30</v>
+      </c>
+      <c r="R187" t="s">
+        <v>30</v>
+      </c>
+      <c r="S187" t="s">
+        <v>30</v>
+      </c>
+      <c r="T187" t="s">
+        <v>30</v>
+      </c>
+      <c r="U187" t="s">
+        <v>30</v>
+      </c>
+      <c r="V187" t="s">
+        <v>30</v>
+      </c>
+      <c r="W187">
+        <v>72.37</v>
+      </c>
+      <c r="X187" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y187">
+        <v>265.93</v>
+      </c>
+    </row>
+    <row r="188" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A188">
+        <v>187</v>
+      </c>
+      <c r="B188" t="s">
+        <v>360</v>
+      </c>
+      <c r="C188" t="s">
+        <v>361</v>
+      </c>
+      <c r="E188" t="s">
+        <v>39</v>
+      </c>
+      <c r="F188" t="s">
+        <v>34</v>
+      </c>
+      <c r="G188" t="s">
+        <v>87</v>
+      </c>
+      <c r="H188">
+        <v>17</v>
+      </c>
+      <c r="I188" t="b">
+        <v>0</v>
+      </c>
+      <c r="J188" t="s">
+        <v>329</v>
+      </c>
+      <c r="K188">
+        <v>4</v>
+      </c>
+      <c r="L188" t="s">
+        <v>30</v>
+      </c>
+      <c r="M188">
+        <v>64.08</v>
+      </c>
+      <c r="N188">
+        <v>62.99</v>
+      </c>
+      <c r="O188">
+        <v>67.75</v>
+      </c>
+      <c r="P188">
+        <v>65.24</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>30</v>
+      </c>
+      <c r="R188" t="s">
+        <v>30</v>
+      </c>
+      <c r="S188" t="s">
+        <v>30</v>
+      </c>
+      <c r="T188" t="s">
+        <v>30</v>
+      </c>
+      <c r="U188" t="s">
+        <v>30</v>
+      </c>
+      <c r="V188" t="s">
+        <v>30</v>
+      </c>
+      <c r="W188" t="s">
+        <v>30</v>
+      </c>
+      <c r="X188" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y188">
+        <v>260.06</v>
+      </c>
+    </row>
+    <row r="189" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A189">
+        <v>188</v>
+      </c>
+      <c r="B189" t="s">
+        <v>362</v>
+      </c>
+      <c r="C189" t="s">
+        <v>363</v>
+      </c>
+      <c r="E189" t="s">
+        <v>346</v>
+      </c>
+      <c r="F189" t="s">
+        <v>28</v>
+      </c>
+      <c r="G189" t="s">
+        <v>87</v>
+      </c>
+      <c r="H189">
+        <v>15</v>
+      </c>
+      <c r="I189" t="b">
+        <v>0</v>
+      </c>
+      <c r="J189" t="s">
+        <v>329</v>
+      </c>
+      <c r="K189">
+        <v>4</v>
+      </c>
+      <c r="L189" t="s">
+        <v>30</v>
+      </c>
+      <c r="M189">
+        <v>63.73</v>
+      </c>
+      <c r="N189" t="s">
+        <v>30</v>
+      </c>
+      <c r="O189">
+        <v>64.24</v>
+      </c>
+      <c r="P189">
+        <v>66.06</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>30</v>
+      </c>
+      <c r="R189" t="s">
+        <v>30</v>
+      </c>
+      <c r="S189" t="s">
+        <v>30</v>
+      </c>
+      <c r="T189" t="s">
+        <v>30</v>
+      </c>
+      <c r="U189" t="s">
+        <v>30</v>
+      </c>
+      <c r="V189" t="s">
+        <v>30</v>
+      </c>
+      <c r="W189">
+        <v>64.07</v>
+      </c>
+      <c r="X189" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y189">
+        <v>258.1</v>
+      </c>
+    </row>
+    <row r="190" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A190">
+        <v>189</v>
+      </c>
+      <c r="B190" t="s">
+        <v>67</v>
+      </c>
+      <c r="C190" t="s">
+        <v>364</v>
+      </c>
+      <c r="E190" t="s">
+        <v>30</v>
+      </c>
+      <c r="F190" t="s">
+        <v>34</v>
+      </c>
+      <c r="G190" t="s">
+        <v>29</v>
+      </c>
+      <c r="H190">
+        <v>48</v>
+      </c>
+      <c r="I190" t="b">
+        <v>0</v>
+      </c>
+      <c r="J190" t="s">
+        <v>329</v>
+      </c>
+      <c r="K190">
+        <v>3</v>
+      </c>
+      <c r="L190">
+        <v>91.02</v>
+      </c>
+      <c r="M190">
+        <v>84.83</v>
+      </c>
+      <c r="N190" t="s">
+        <v>30</v>
+      </c>
+      <c r="O190">
+        <v>81.17</v>
+      </c>
+      <c r="P190" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>30</v>
+      </c>
+      <c r="R190" t="s">
+        <v>30</v>
+      </c>
+      <c r="S190" t="s">
+        <v>30</v>
+      </c>
+      <c r="T190" t="s">
+        <v>30</v>
+      </c>
+      <c r="U190" t="s">
+        <v>30</v>
+      </c>
+      <c r="V190" t="s">
+        <v>30</v>
+      </c>
+      <c r="W190" t="s">
+        <v>30</v>
+      </c>
+      <c r="X190" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y190">
+        <v>257.02</v>
+      </c>
+    </row>
+    <row r="191" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A191">
+        <v>190</v>
+      </c>
+      <c r="B191" t="s">
+        <v>365</v>
+      </c>
+      <c r="C191" t="s">
+        <v>366</v>
+      </c>
+      <c r="E191" t="s">
+        <v>30</v>
+      </c>
+      <c r="F191" t="s">
+        <v>34</v>
+      </c>
+      <c r="G191" t="s">
+        <v>29</v>
+      </c>
+      <c r="H191">
+        <v>49</v>
+      </c>
+      <c r="I191" t="b">
+        <v>0</v>
+      </c>
+      <c r="J191" t="s">
+        <v>329</v>
+      </c>
+      <c r="K191">
+        <v>4</v>
+      </c>
+      <c r="L191">
+        <v>70.82</v>
+      </c>
+      <c r="M191" t="s">
+        <v>30</v>
+      </c>
+      <c r="N191">
+        <v>57.61</v>
+      </c>
+      <c r="O191" t="s">
+        <v>30</v>
+      </c>
+      <c r="P191">
+        <v>66.3</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>30</v>
+      </c>
+      <c r="R191" t="s">
+        <v>30</v>
+      </c>
+      <c r="S191">
+        <v>61.34</v>
+      </c>
+      <c r="T191" t="s">
+        <v>30</v>
+      </c>
+      <c r="U191" t="s">
+        <v>30</v>
+      </c>
+      <c r="V191" t="s">
+        <v>30</v>
+      </c>
+      <c r="W191" t="s">
+        <v>30</v>
+      </c>
+      <c r="X191" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y191">
+        <v>256.07</v>
+      </c>
+    </row>
+    <row r="192" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A192">
+        <v>191</v>
+      </c>
+      <c r="B192" t="s">
+        <v>180</v>
+      </c>
+      <c r="C192" t="s">
+        <v>367</v>
+      </c>
+      <c r="E192" t="s">
+        <v>33</v>
+      </c>
+      <c r="F192" t="s">
+        <v>28</v>
+      </c>
+      <c r="G192" t="s">
+        <v>29</v>
+      </c>
+      <c r="H192">
+        <v>24</v>
+      </c>
+      <c r="I192" t="b">
+        <v>0</v>
+      </c>
+      <c r="J192" t="s">
+        <v>329</v>
+      </c>
+      <c r="K192">
+        <v>3</v>
+      </c>
+      <c r="L192" t="s">
+        <v>30</v>
+      </c>
+      <c r="M192" t="s">
+        <v>30</v>
+      </c>
+      <c r="N192">
+        <v>82.4</v>
+      </c>
+      <c r="O192">
+        <v>83.74</v>
+      </c>
+      <c r="P192" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q192">
+        <v>89.58</v>
+      </c>
+      <c r="R192" t="s">
+        <v>30</v>
+      </c>
+      <c r="S192" t="s">
+        <v>30</v>
+      </c>
+      <c r="T192" t="s">
+        <v>30</v>
+      </c>
+      <c r="U192" t="s">
+        <v>30</v>
+      </c>
+      <c r="V192" t="s">
+        <v>30</v>
+      </c>
+      <c r="W192" t="s">
+        <v>30</v>
+      </c>
+      <c r="X192" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y192">
+        <v>255.72</v>
+      </c>
+    </row>
+    <row r="193" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A193">
+        <v>192</v>
+      </c>
+      <c r="B193" t="s">
+        <v>368</v>
+      </c>
+      <c r="C193" t="s">
+        <v>369</v>
+      </c>
+      <c r="D193">
+        <v>2064</v>
+      </c>
+      <c r="E193" t="s">
+        <v>189</v>
+      </c>
+      <c r="F193" t="s">
+        <v>28</v>
+      </c>
+      <c r="G193" t="s">
+        <v>29</v>
+      </c>
+      <c r="H193">
+        <v>25</v>
+      </c>
+      <c r="I193" t="b">
+        <v>0</v>
+      </c>
+      <c r="J193" t="s">
+        <v>329</v>
+      </c>
+      <c r="K193">
+        <v>3</v>
+      </c>
+      <c r="L193">
+        <v>88.67</v>
+      </c>
+      <c r="M193" t="s">
+        <v>30</v>
+      </c>
+      <c r="N193">
+        <v>80.52</v>
+      </c>
+      <c r="O193">
+        <v>82.8</v>
+      </c>
+      <c r="P193" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>30</v>
+      </c>
+      <c r="R193" t="s">
+        <v>30</v>
+      </c>
+      <c r="S193" t="s">
+        <v>30</v>
+      </c>
+      <c r="T193" t="s">
+        <v>30</v>
+      </c>
+      <c r="U193" t="s">
+        <v>30</v>
+      </c>
+      <c r="V193" t="s">
+        <v>30</v>
+      </c>
+      <c r="W193" t="s">
+        <v>30</v>
+      </c>
+      <c r="X193" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y193">
+        <v>251.99</v>
+      </c>
+    </row>
+    <row r="194" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A194">
+        <v>193</v>
+      </c>
+      <c r="B194" t="s">
+        <v>370</v>
+      </c>
+      <c r="C194" t="s">
+        <v>371</v>
+      </c>
+      <c r="E194" t="s">
+        <v>122</v>
+      </c>
+      <c r="F194" t="s">
+        <v>76</v>
+      </c>
+      <c r="G194" t="s">
+        <v>87</v>
+      </c>
+      <c r="H194">
+        <v>9</v>
+      </c>
+      <c r="I194" t="b">
+        <v>0</v>
+      </c>
+      <c r="J194" t="s">
+        <v>329</v>
+      </c>
+      <c r="K194">
+        <v>4</v>
+      </c>
+      <c r="L194">
+        <v>62.24</v>
+      </c>
+      <c r="M194" t="s">
+        <v>30</v>
+      </c>
+      <c r="N194">
+        <v>61.03</v>
+      </c>
+      <c r="O194" t="s">
+        <v>30</v>
+      </c>
+      <c r="P194">
+        <v>61.84</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>30</v>
+      </c>
+      <c r="R194" t="s">
+        <v>30</v>
+      </c>
+      <c r="S194">
+        <v>66.31</v>
+      </c>
+      <c r="T194" t="s">
+        <v>30</v>
+      </c>
+      <c r="U194" t="s">
+        <v>30</v>
+      </c>
+      <c r="V194" t="s">
+        <v>30</v>
+      </c>
+      <c r="W194" t="s">
+        <v>30</v>
+      </c>
+      <c r="X194" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y194">
+        <v>251.42</v>
+      </c>
+    </row>
+    <row r="195" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A195">
+        <v>194</v>
+      </c>
+      <c r="B195" t="s">
+        <v>372</v>
+      </c>
+      <c r="C195" t="s">
+        <v>97</v>
+      </c>
+      <c r="D195">
+        <v>2503</v>
+      </c>
+      <c r="E195" t="s">
+        <v>373</v>
+      </c>
+      <c r="F195" t="s">
+        <v>34</v>
+      </c>
+      <c r="G195" t="s">
+        <v>87</v>
+      </c>
+      <c r="H195">
+        <v>18</v>
+      </c>
+      <c r="I195" t="b">
+        <v>0</v>
+      </c>
+      <c r="J195" t="s">
+        <v>329</v>
+      </c>
+      <c r="K195">
+        <v>4</v>
+      </c>
+      <c r="L195" t="s">
+        <v>30</v>
+      </c>
+      <c r="M195" t="s">
+        <v>30</v>
+      </c>
+      <c r="N195">
+        <v>58.26</v>
+      </c>
+      <c r="O195" t="s">
+        <v>30</v>
+      </c>
+      <c r="P195">
+        <v>63.08</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>30</v>
+      </c>
+      <c r="R195" t="s">
+        <v>30</v>
+      </c>
+      <c r="S195" t="s">
+        <v>30</v>
+      </c>
+      <c r="T195" t="s">
+        <v>30</v>
+      </c>
+      <c r="U195">
+        <v>64.04</v>
+      </c>
+      <c r="V195">
+        <v>65.21</v>
+      </c>
+      <c r="W195" t="s">
+        <v>30</v>
+      </c>
+      <c r="X195" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y195">
+        <v>250.59</v>
+      </c>
+    </row>
+    <row r="196" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A196">
+        <v>195</v>
+      </c>
+      <c r="B196" t="s">
+        <v>374</v>
+      </c>
+      <c r="C196" t="s">
+        <v>70</v>
+      </c>
+      <c r="D196">
+        <v>1764</v>
+      </c>
+      <c r="E196" t="s">
+        <v>39</v>
+      </c>
+      <c r="F196" t="s">
+        <v>107</v>
+      </c>
+      <c r="G196" t="s">
+        <v>29</v>
+      </c>
+      <c r="H196">
+        <v>3</v>
+      </c>
+      <c r="I196" t="b">
+        <v>0</v>
+      </c>
+      <c r="J196" t="s">
+        <v>329</v>
+      </c>
+      <c r="K196">
+        <v>3</v>
+      </c>
+      <c r="L196">
+        <v>84.93</v>
+      </c>
+      <c r="M196" t="s">
+        <v>30</v>
+      </c>
+      <c r="N196" t="s">
+        <v>30</v>
+      </c>
+      <c r="O196" t="s">
+        <v>30</v>
+      </c>
+      <c r="P196" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>30</v>
+      </c>
+      <c r="R196" t="s">
+        <v>30</v>
+      </c>
+      <c r="S196" t="s">
+        <v>30</v>
+      </c>
+      <c r="T196" t="s">
+        <v>30</v>
+      </c>
+      <c r="U196" t="s">
+        <v>30</v>
+      </c>
+      <c r="V196">
+        <v>80.09</v>
+      </c>
+      <c r="W196">
+        <v>84.13</v>
+      </c>
+      <c r="X196" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y196">
+        <v>249.15</v>
+      </c>
+    </row>
+    <row r="197" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A197">
+        <v>196</v>
+      </c>
+      <c r="B197" t="s">
+        <v>375</v>
+      </c>
+      <c r="C197" t="s">
+        <v>32</v>
+      </c>
+      <c r="E197" t="s">
+        <v>376</v>
+      </c>
+      <c r="F197" t="s">
+        <v>28</v>
+      </c>
+      <c r="G197" t="s">
+        <v>29</v>
+      </c>
+      <c r="H197">
+        <v>26</v>
+      </c>
+      <c r="I197" t="b">
+        <v>0</v>
+      </c>
+      <c r="J197" t="s">
+        <v>329</v>
+      </c>
+      <c r="K197">
+        <v>3</v>
+      </c>
+      <c r="L197" t="s">
+        <v>30</v>
+      </c>
+      <c r="M197">
+        <v>80.54</v>
+      </c>
+      <c r="N197" t="s">
+        <v>30</v>
+      </c>
+      <c r="O197" t="s">
+        <v>30</v>
+      </c>
+      <c r="P197">
+        <v>82.54</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>30</v>
+      </c>
+      <c r="R197" t="s">
+        <v>30</v>
+      </c>
+      <c r="S197" t="s">
+        <v>30</v>
+      </c>
+      <c r="T197" t="s">
+        <v>30</v>
+      </c>
+      <c r="U197" t="s">
+        <v>30</v>
+      </c>
+      <c r="V197" t="s">
+        <v>30</v>
+      </c>
+      <c r="W197">
+        <v>85.1</v>
+      </c>
+      <c r="X197" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y197">
+        <v>248.18</v>
+      </c>
+    </row>
+    <row r="198" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A198">
+        <v>197</v>
+      </c>
+      <c r="B198" t="s">
+        <v>344</v>
+      </c>
+      <c r="C198" t="s">
+        <v>377</v>
+      </c>
+      <c r="E198" t="s">
+        <v>30</v>
+      </c>
+      <c r="F198" t="s">
+        <v>28</v>
+      </c>
+      <c r="G198" t="s">
+        <v>29</v>
+      </c>
+      <c r="H198">
+        <v>27</v>
+      </c>
+      <c r="I198" t="b">
+        <v>0</v>
+      </c>
+      <c r="J198" t="s">
+        <v>329</v>
+      </c>
+      <c r="K198">
+        <v>3</v>
+      </c>
+      <c r="L198" t="s">
+        <v>30</v>
+      </c>
+      <c r="M198" t="s">
+        <v>30</v>
+      </c>
+      <c r="N198" t="s">
+        <v>30</v>
+      </c>
+      <c r="O198" t="s">
+        <v>30</v>
+      </c>
+      <c r="P198">
+        <v>84.87</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>30</v>
+      </c>
+      <c r="R198">
+        <v>78.22</v>
+      </c>
+      <c r="S198" t="s">
+        <v>30</v>
+      </c>
+      <c r="T198" t="s">
+        <v>30</v>
+      </c>
+      <c r="U198">
+        <v>83.81</v>
+      </c>
+      <c r="V198" t="s">
+        <v>30</v>
+      </c>
+      <c r="W198" t="s">
+        <v>30</v>
+      </c>
+      <c r="X198" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y198">
+        <v>246.9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A199">
+        <v>198</v>
+      </c>
+      <c r="B199" t="s">
+        <v>378</v>
+      </c>
+      <c r="C199" t="s">
+        <v>26</v>
+      </c>
+      <c r="E199" t="s">
+        <v>39</v>
+      </c>
+      <c r="F199" t="s">
+        <v>34</v>
+      </c>
+      <c r="G199" t="s">
+        <v>87</v>
+      </c>
+      <c r="H199">
+        <v>19</v>
+      </c>
+      <c r="I199" t="b">
+        <v>0</v>
+      </c>
+      <c r="J199" t="s">
+        <v>329</v>
+      </c>
+      <c r="K199">
+        <v>3</v>
+      </c>
+      <c r="L199" t="s">
+        <v>30</v>
+      </c>
+      <c r="M199" t="s">
+        <v>30</v>
+      </c>
+      <c r="N199" t="s">
+        <v>30</v>
+      </c>
+      <c r="O199" t="s">
+        <v>30</v>
+      </c>
+      <c r="P199" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>30</v>
+      </c>
+      <c r="R199" t="s">
+        <v>30</v>
+      </c>
+      <c r="S199">
+        <v>84.92</v>
+      </c>
+      <c r="T199" t="s">
+        <v>30</v>
+      </c>
+      <c r="U199">
+        <v>77.37</v>
+      </c>
+      <c r="V199">
+        <v>79.34</v>
+      </c>
+      <c r="W199" t="s">
+        <v>30</v>
+      </c>
+      <c r="X199" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y199">
+        <v>241.63</v>
+      </c>
+    </row>
+    <row r="200" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A200">
+        <v>199</v>
+      </c>
+      <c r="B200" t="s">
+        <v>379</v>
+      </c>
+      <c r="C200" t="s">
+        <v>32</v>
+      </c>
+      <c r="E200" t="s">
+        <v>30</v>
+      </c>
+      <c r="F200" t="s">
+        <v>76</v>
+      </c>
+      <c r="G200" t="s">
+        <v>29</v>
+      </c>
+      <c r="H200">
+        <v>30</v>
+      </c>
+      <c r="I200" t="b">
+        <v>0</v>
+      </c>
+      <c r="J200" t="s">
+        <v>329</v>
+      </c>
+      <c r="K200">
+        <v>4</v>
+      </c>
+      <c r="L200" t="s">
+        <v>30</v>
+      </c>
+      <c r="M200">
+        <v>56.06</v>
+      </c>
+      <c r="N200" t="s">
+        <v>30</v>
+      </c>
+      <c r="O200">
+        <v>51.96</v>
+      </c>
+      <c r="P200">
+        <v>64.61</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>30</v>
+      </c>
+      <c r="R200" t="s">
+        <v>30</v>
+      </c>
+      <c r="S200" t="s">
+        <v>30</v>
+      </c>
+      <c r="T200" t="s">
+        <v>30</v>
+      </c>
+      <c r="U200" t="s">
+        <v>30</v>
+      </c>
+      <c r="V200" t="s">
+        <v>30</v>
+      </c>
+      <c r="W200">
+        <v>64.01</v>
+      </c>
+      <c r="X200" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y200">
+        <v>236.64</v>
+      </c>
+    </row>
+    <row r="201" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A201">
+        <v>200</v>
+      </c>
+      <c r="B201" t="s">
+        <v>380</v>
+      </c>
+      <c r="C201" t="s">
+        <v>32</v>
+      </c>
+      <c r="E201" t="s">
+        <v>39</v>
+      </c>
+      <c r="F201" t="s">
+        <v>28</v>
+      </c>
+      <c r="G201" t="s">
+        <v>29</v>
+      </c>
+      <c r="H201">
+        <v>28</v>
+      </c>
+      <c r="I201" t="b">
+        <v>0</v>
+      </c>
+      <c r="J201" t="s">
+        <v>329</v>
+      </c>
+      <c r="K201">
+        <v>3</v>
+      </c>
+      <c r="L201" t="s">
+        <v>30</v>
+      </c>
+      <c r="M201" t="s">
+        <v>30</v>
+      </c>
+      <c r="N201" t="s">
+        <v>30</v>
+      </c>
+      <c r="O201" t="s">
+        <v>30</v>
+      </c>
+      <c r="P201" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q201">
+        <v>80.39</v>
+      </c>
+      <c r="R201" t="s">
+        <v>30</v>
+      </c>
+      <c r="S201" t="s">
+        <v>30</v>
+      </c>
+      <c r="T201">
+        <v>75.33</v>
+      </c>
+      <c r="U201">
+        <v>80.74</v>
+      </c>
+      <c r="V201" t="s">
+        <v>30</v>
+      </c>
+      <c r="W201" t="s">
+        <v>30</v>
+      </c>
+      <c r="X201" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y201">
+        <v>236.46</v>
+      </c>
+    </row>
+    <row r="202" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A202">
+        <v>201</v>
+      </c>
+      <c r="B202" t="s">
+        <v>381</v>
+      </c>
+      <c r="C202" t="s">
+        <v>382</v>
+      </c>
+      <c r="E202" t="s">
+        <v>30</v>
+      </c>
+      <c r="F202" t="s">
+        <v>34</v>
+      </c>
+      <c r="G202" t="s">
+        <v>29</v>
+      </c>
+      <c r="H202">
+        <v>50</v>
+      </c>
+      <c r="I202" t="b">
+        <v>0</v>
+      </c>
+      <c r="J202" t="s">
+        <v>329</v>
+      </c>
+      <c r="K202">
+        <v>4</v>
+      </c>
+      <c r="L202" t="s">
+        <v>30</v>
+      </c>
+      <c r="M202" t="s">
+        <v>30</v>
+      </c>
+      <c r="N202">
+        <v>56.96</v>
+      </c>
+      <c r="O202" t="s">
+        <v>30</v>
+      </c>
+      <c r="P202">
+        <v>58.47</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>30</v>
+      </c>
+      <c r="R202">
+        <v>55</v>
+      </c>
+      <c r="S202" t="s">
+        <v>30</v>
+      </c>
+      <c r="T202" t="s">
+        <v>30</v>
+      </c>
+      <c r="U202">
+        <v>59.16</v>
+      </c>
+      <c r="V202" t="s">
+        <v>30</v>
+      </c>
+      <c r="W202" t="s">
+        <v>30</v>
+      </c>
+      <c r="X202" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y202">
+        <v>229.59</v>
+      </c>
+    </row>
+    <row r="203" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A203">
+        <v>202</v>
+      </c>
+      <c r="B203" t="s">
+        <v>383</v>
+      </c>
+      <c r="C203" t="s">
+        <v>125</v>
+      </c>
+      <c r="D203">
+        <v>1236</v>
+      </c>
+      <c r="E203" t="s">
+        <v>55</v>
+      </c>
+      <c r="F203" t="s">
+        <v>76</v>
+      </c>
+      <c r="G203" t="s">
+        <v>29</v>
+      </c>
+      <c r="H203">
+        <v>31</v>
+      </c>
+      <c r="I203" t="b">
+        <v>0</v>
+      </c>
+      <c r="J203" t="s">
+        <v>329</v>
+      </c>
+      <c r="K203">
+        <v>3</v>
+      </c>
+      <c r="L203" t="s">
+        <v>30</v>
+      </c>
+      <c r="M203">
+        <v>76.42</v>
+      </c>
+      <c r="N203" t="s">
+        <v>30</v>
+      </c>
+      <c r="O203">
+        <v>72.17</v>
+      </c>
+      <c r="P203" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>30</v>
+      </c>
+      <c r="R203">
+        <v>80.08</v>
+      </c>
+      <c r="S203" t="s">
+        <v>30</v>
+      </c>
+      <c r="T203" t="s">
+        <v>30</v>
+      </c>
+      <c r="U203" t="s">
+        <v>30</v>
+      </c>
+      <c r="V203" t="s">
+        <v>30</v>
+      </c>
+      <c r="W203" t="s">
+        <v>30</v>
+      </c>
+      <c r="X203" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y203">
+        <v>228.67</v>
+      </c>
+    </row>
+    <row r="204" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A204">
+        <v>203</v>
+      </c>
+      <c r="B204" t="s">
+        <v>384</v>
+      </c>
+      <c r="C204" t="s">
+        <v>385</v>
+      </c>
+      <c r="E204" t="s">
+        <v>30</v>
+      </c>
+      <c r="F204" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" t="s">
+        <v>29</v>
+      </c>
+      <c r="H204">
+        <v>51</v>
+      </c>
+      <c r="I204" t="b">
+        <v>0</v>
+      </c>
+      <c r="J204" t="s">
+        <v>329</v>
+      </c>
+      <c r="K204">
+        <v>3</v>
+      </c>
+      <c r="L204" t="s">
+        <v>30</v>
+      </c>
+      <c r="M204" t="s">
+        <v>30</v>
+      </c>
+      <c r="N204" t="s">
+        <v>30</v>
+      </c>
+      <c r="O204" t="s">
+        <v>30</v>
+      </c>
+      <c r="P204" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>30</v>
+      </c>
+      <c r="R204" t="s">
+        <v>30</v>
+      </c>
+      <c r="S204">
+        <v>76.87</v>
+      </c>
+      <c r="T204" t="s">
+        <v>30</v>
+      </c>
+      <c r="U204">
+        <v>78.7</v>
+      </c>
+      <c r="V204">
+        <v>72.43</v>
+      </c>
+      <c r="W204" t="s">
+        <v>30</v>
+      </c>
+      <c r="X204" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y204">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="205" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A205">
+        <v>204</v>
+      </c>
+      <c r="B205" t="s">
         <v>386</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C205" t="s">
+        <v>121</v>
+      </c>
+      <c r="E205" t="s">
+        <v>169</v>
+      </c>
+      <c r="F205" t="s">
+        <v>34</v>
+      </c>
+      <c r="G205" t="s">
+        <v>29</v>
+      </c>
+      <c r="H205">
+        <v>52</v>
+      </c>
+      <c r="I205" t="b">
+        <v>0</v>
+      </c>
+      <c r="J205" t="s">
+        <v>329</v>
+      </c>
+      <c r="K205">
+        <v>4</v>
+      </c>
+      <c r="L205">
+        <v>64.59</v>
+      </c>
+      <c r="M205">
+        <v>56.97</v>
+      </c>
+      <c r="N205">
+        <v>54.44</v>
+      </c>
+      <c r="O205">
+        <v>49.68</v>
+      </c>
+      <c r="P205" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>30</v>
+      </c>
+      <c r="R205" t="s">
+        <v>30</v>
+      </c>
+      <c r="S205" t="s">
+        <v>30</v>
+      </c>
+      <c r="T205" t="s">
+        <v>30</v>
+      </c>
+      <c r="U205" t="s">
+        <v>30</v>
+      </c>
+      <c r="V205" t="s">
+        <v>30</v>
+      </c>
+      <c r="W205" t="s">
+        <v>30</v>
+      </c>
+      <c r="X205" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y205">
+        <v>225.68</v>
+      </c>
+    </row>
+    <row r="206" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A206">
+        <v>205</v>
+      </c>
+      <c r="B206" t="s">
+        <v>387</v>
+      </c>
+      <c r="C206" t="s">
+        <v>388</v>
+      </c>
+      <c r="D206">
+        <v>2030</v>
+      </c>
+      <c r="E206" t="s">
+        <v>162</v>
+      </c>
+      <c r="F206" t="s">
+        <v>28</v>
+      </c>
+      <c r="G206" t="s">
+        <v>87</v>
+      </c>
+      <c r="H206">
+        <v>16</v>
+      </c>
+      <c r="I206" t="b">
+        <v>0</v>
+      </c>
+      <c r="J206" t="s">
+        <v>329</v>
+      </c>
+      <c r="K206">
+        <v>4</v>
+      </c>
+      <c r="L206" t="s">
+        <v>30</v>
+      </c>
+      <c r="M206" t="s">
+        <v>30</v>
+      </c>
+      <c r="N206" t="s">
+        <v>30</v>
+      </c>
+      <c r="O206">
+        <v>54.12</v>
+      </c>
+      <c r="P206">
+        <v>57.29</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>30</v>
+      </c>
+      <c r="R206">
+        <v>57.33</v>
+      </c>
+      <c r="S206">
+        <v>56.93</v>
+      </c>
+      <c r="T206" t="s">
+        <v>30</v>
+      </c>
+      <c r="U206" t="s">
+        <v>30</v>
+      </c>
+      <c r="V206" t="s">
+        <v>30</v>
+      </c>
+      <c r="W206" t="s">
+        <v>30</v>
+      </c>
+      <c r="X206" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y206">
+        <v>225.67</v>
+      </c>
+    </row>
+    <row r="207" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A207">
+        <v>206</v>
+      </c>
+      <c r="B207" t="s">
+        <v>389</v>
+      </c>
+      <c r="C207" t="s">
+        <v>390</v>
+      </c>
+      <c r="E207" t="s">
+        <v>39</v>
+      </c>
+      <c r="F207" t="s">
+        <v>61</v>
+      </c>
+      <c r="G207" t="s">
+        <v>87</v>
+      </c>
+      <c r="H207">
+        <v>5</v>
+      </c>
+      <c r="I207" t="b">
+        <v>0</v>
+      </c>
+      <c r="J207" t="s">
+        <v>329</v>
+      </c>
+      <c r="K207">
+        <v>4</v>
+      </c>
+      <c r="L207">
+        <v>59.89</v>
+      </c>
+      <c r="M207">
+        <v>55.12</v>
+      </c>
+      <c r="N207">
+        <v>53.1</v>
+      </c>
+      <c r="O207" t="s">
+        <v>30</v>
+      </c>
+      <c r="P207">
+        <v>56.42</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>30</v>
+      </c>
+      <c r="R207" t="s">
+        <v>30</v>
+      </c>
+      <c r="S207" t="s">
+        <v>30</v>
+      </c>
+      <c r="T207" t="s">
+        <v>30</v>
+      </c>
+      <c r="U207" t="s">
+        <v>30</v>
+      </c>
+      <c r="V207" t="s">
+        <v>30</v>
+      </c>
+      <c r="W207" t="s">
+        <v>30</v>
+      </c>
+      <c r="X207" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y207">
+        <v>224.53</v>
+      </c>
+    </row>
+    <row r="208" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A208">
+        <v>207</v>
+      </c>
+      <c r="B208" t="s">
+        <v>391</v>
+      </c>
+      <c r="C208" t="s">
+        <v>32</v>
+      </c>
+      <c r="E208" t="s">
+        <v>39</v>
+      </c>
+      <c r="F208" t="s">
+        <v>134</v>
+      </c>
+      <c r="G208" t="s">
+        <v>29</v>
+      </c>
+      <c r="H208">
+        <v>13</v>
+      </c>
+      <c r="I208" t="b">
+        <v>0</v>
+      </c>
+      <c r="J208" t="s">
+        <v>329</v>
+      </c>
+      <c r="K208">
+        <v>3</v>
+      </c>
+      <c r="L208" t="s">
+        <v>30</v>
+      </c>
+      <c r="M208" t="s">
+        <v>30</v>
+      </c>
+      <c r="N208" t="s">
+        <v>30</v>
+      </c>
+      <c r="O208">
+        <v>71.55</v>
+      </c>
+      <c r="P208">
+        <v>72.41</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>30</v>
+      </c>
+      <c r="R208" t="s">
+        <v>30</v>
+      </c>
+      <c r="S208" t="s">
+        <v>30</v>
+      </c>
+      <c r="T208" t="s">
+        <v>30</v>
+      </c>
+      <c r="U208" t="s">
+        <v>30</v>
+      </c>
+      <c r="V208" t="s">
+        <v>30</v>
+      </c>
+      <c r="W208">
+        <v>79.75</v>
+      </c>
+      <c r="X208" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y208">
+        <v>223.71</v>
+      </c>
+    </row>
+    <row r="209" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A209">
+        <v>208</v>
+      </c>
+      <c r="B209" t="s">
+        <v>180</v>
+      </c>
+      <c r="C209" t="s">
+        <v>224</v>
+      </c>
+      <c r="E209" t="s">
+        <v>39</v>
+      </c>
+      <c r="F209" t="s">
+        <v>134</v>
+      </c>
+      <c r="G209" t="s">
+        <v>29</v>
+      </c>
+      <c r="H209">
+        <v>14</v>
+      </c>
+      <c r="I209" t="b">
+        <v>0</v>
+      </c>
+      <c r="J209" t="s">
+        <v>329</v>
+      </c>
+      <c r="K209">
+        <v>3</v>
+      </c>
+      <c r="L209">
+        <v>77.21</v>
+      </c>
+      <c r="M209" t="s">
+        <v>30</v>
+      </c>
+      <c r="N209" t="s">
+        <v>30</v>
+      </c>
+      <c r="O209" t="s">
+        <v>30</v>
+      </c>
+      <c r="P209" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q209">
+        <v>72.35</v>
+      </c>
+      <c r="R209">
+        <v>73.9</v>
+      </c>
+      <c r="S209" t="s">
+        <v>30</v>
+      </c>
+      <c r="T209" t="s">
+        <v>30</v>
+      </c>
+      <c r="U209" t="s">
+        <v>30</v>
+      </c>
+      <c r="V209" t="s">
+        <v>30</v>
+      </c>
+      <c r="W209" t="s">
+        <v>30</v>
+      </c>
+      <c r="X209" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y209">
+        <v>223.46</v>
+      </c>
+    </row>
+    <row r="210" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A210">
+        <v>209</v>
+      </c>
+      <c r="B210" t="s">
+        <v>392</v>
+      </c>
+      <c r="C210" t="s">
+        <v>393</v>
+      </c>
+      <c r="E210" t="s">
+        <v>39</v>
+      </c>
+      <c r="F210" t="s">
+        <v>61</v>
+      </c>
+      <c r="G210" t="s">
+        <v>87</v>
+      </c>
+      <c r="H210">
+        <v>6</v>
+      </c>
+      <c r="I210" t="b">
+        <v>0</v>
+      </c>
+      <c r="J210" t="s">
+        <v>329</v>
+      </c>
+      <c r="K210">
+        <v>4</v>
+      </c>
+      <c r="L210">
+        <v>59.77</v>
+      </c>
+      <c r="M210">
+        <v>55.12</v>
+      </c>
+      <c r="N210">
+        <v>55.1</v>
+      </c>
+      <c r="O210" t="s">
+        <v>30</v>
+      </c>
+      <c r="P210">
+        <v>51.5</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>30</v>
+      </c>
+      <c r="R210" t="s">
+        <v>30</v>
+      </c>
+      <c r="S210" t="s">
+        <v>30</v>
+      </c>
+      <c r="T210" t="s">
+        <v>30</v>
+      </c>
+      <c r="U210" t="s">
+        <v>30</v>
+      </c>
+      <c r="V210" t="s">
+        <v>30</v>
+      </c>
+      <c r="W210" t="s">
+        <v>30</v>
+      </c>
+      <c r="X210" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y210">
+        <v>221.49</v>
+      </c>
+    </row>
+    <row r="211" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A211">
+        <v>210</v>
+      </c>
+      <c r="B211" t="s">
+        <v>394</v>
+      </c>
+      <c r="C211" t="s">
+        <v>395</v>
+      </c>
+      <c r="D211">
+        <v>1936</v>
+      </c>
+      <c r="E211" t="s">
+        <v>39</v>
+      </c>
+      <c r="F211" t="s">
+        <v>34</v>
+      </c>
+      <c r="G211" t="s">
+        <v>29</v>
+      </c>
+      <c r="H211">
+        <v>53</v>
+      </c>
+      <c r="I211" t="b">
+        <v>0</v>
+      </c>
+      <c r="J211" t="s">
+        <v>329</v>
+      </c>
+      <c r="K211">
+        <v>3</v>
+      </c>
+      <c r="L211">
+        <v>74.36</v>
+      </c>
+      <c r="M211">
+        <v>69.47</v>
+      </c>
+      <c r="N211" t="s">
+        <v>30</v>
+      </c>
+      <c r="O211" t="s">
+        <v>30</v>
+      </c>
+      <c r="P211" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>30</v>
+      </c>
+      <c r="R211" t="s">
+        <v>30</v>
+      </c>
+      <c r="S211">
+        <v>72.64</v>
+      </c>
+      <c r="T211" t="s">
+        <v>30</v>
+      </c>
+      <c r="U211" t="s">
+        <v>30</v>
+      </c>
+      <c r="V211" t="s">
+        <v>30</v>
+      </c>
+      <c r="W211" t="s">
+        <v>30</v>
+      </c>
+      <c r="X211" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y211">
+        <v>216.47</v>
+      </c>
+    </row>
+    <row r="212" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A212">
+        <v>211</v>
+      </c>
+      <c r="B212" t="s">
+        <v>344</v>
+      </c>
+      <c r="C212" t="s">
+        <v>396</v>
+      </c>
+      <c r="D212">
+        <v>1028</v>
+      </c>
+      <c r="E212" t="s">
+        <v>346</v>
+      </c>
+      <c r="F212" t="s">
+        <v>134</v>
+      </c>
+      <c r="G212" t="s">
+        <v>29</v>
+      </c>
+      <c r="H212">
+        <v>15</v>
+      </c>
+      <c r="I212" t="b">
+        <v>0</v>
+      </c>
+      <c r="J212" t="s">
+        <v>329</v>
+      </c>
+      <c r="K212">
+        <v>4</v>
+      </c>
+      <c r="L212" t="s">
+        <v>30</v>
+      </c>
+      <c r="M212">
+        <v>35.66</v>
+      </c>
+      <c r="N212" t="s">
+        <v>30</v>
+      </c>
+      <c r="O212">
+        <v>52.64</v>
+      </c>
+      <c r="P212">
+        <v>60.01</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>30</v>
+      </c>
+      <c r="R212" t="s">
+        <v>30</v>
+      </c>
+      <c r="S212" t="s">
+        <v>30</v>
+      </c>
+      <c r="T212" t="s">
+        <v>30</v>
+      </c>
+      <c r="U212" t="s">
+        <v>30</v>
+      </c>
+      <c r="V212" t="s">
+        <v>30</v>
+      </c>
+      <c r="W212">
+        <v>66.58</v>
+      </c>
+      <c r="X212" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y212">
+        <v>214.89</v>
+      </c>
+    </row>
+    <row r="213" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A213">
+        <v>212</v>
+      </c>
+      <c r="B213" t="s">
+        <v>357</v>
+      </c>
+      <c r="C213" t="s">
+        <v>397</v>
+      </c>
+      <c r="E213" t="s">
+        <v>398</v>
+      </c>
+      <c r="F213" t="s">
+        <v>34</v>
+      </c>
+      <c r="G213" t="s">
+        <v>29</v>
+      </c>
+      <c r="H213">
+        <v>54</v>
+      </c>
+      <c r="I213" t="b">
+        <v>0</v>
+      </c>
+      <c r="J213" t="s">
+        <v>329</v>
+      </c>
+      <c r="K213">
+        <v>3</v>
+      </c>
+      <c r="L213">
+        <v>73.83</v>
+      </c>
+      <c r="M213" t="s">
+        <v>30</v>
+      </c>
+      <c r="N213">
+        <v>68.44</v>
+      </c>
+      <c r="O213">
+        <v>70.76</v>
+      </c>
+      <c r="P213" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>30</v>
+      </c>
+      <c r="R213" t="s">
+        <v>30</v>
+      </c>
+      <c r="S213" t="s">
+        <v>30</v>
+      </c>
+      <c r="T213" t="s">
+        <v>30</v>
+      </c>
+      <c r="U213" t="s">
+        <v>30</v>
+      </c>
+      <c r="V213" t="s">
+        <v>30</v>
+      </c>
+      <c r="W213" t="s">
+        <v>30</v>
+      </c>
+      <c r="X213" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y213">
+        <v>213.03</v>
+      </c>
+    </row>
+    <row r="214" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A214">
+        <v>213</v>
+      </c>
+      <c r="B214" t="s">
+        <v>399</v>
+      </c>
+      <c r="C214" t="s">
+        <v>400</v>
+      </c>
+      <c r="E214" t="s">
+        <v>39</v>
+      </c>
+      <c r="F214" t="s">
+        <v>34</v>
+      </c>
+      <c r="G214" t="s">
+        <v>29</v>
+      </c>
+      <c r="H214">
+        <v>55</v>
+      </c>
+      <c r="I214" t="b">
+        <v>0</v>
+      </c>
+      <c r="J214" t="s">
+        <v>329</v>
+      </c>
+      <c r="K214">
+        <v>3</v>
+      </c>
+      <c r="L214" t="s">
+        <v>30</v>
+      </c>
+      <c r="M214">
+        <v>46.62</v>
+      </c>
+      <c r="N214">
+        <v>81.6</v>
+      </c>
+      <c r="O214" t="s">
+        <v>30</v>
+      </c>
+      <c r="P214" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>30</v>
+      </c>
+      <c r="R214" t="s">
+        <v>30</v>
+      </c>
+      <c r="S214" t="s">
+        <v>30</v>
+      </c>
+      <c r="T214" t="s">
+        <v>30</v>
+      </c>
+      <c r="U214" t="s">
+        <v>30</v>
+      </c>
+      <c r="V214">
+        <v>84.53</v>
+      </c>
+      <c r="W214" t="s">
+        <v>30</v>
+      </c>
+      <c r="X214" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y214">
+        <v>212.75</v>
+      </c>
+    </row>
+    <row r="215" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A215">
+        <v>214</v>
+      </c>
+      <c r="B215" t="s">
+        <v>401</v>
+      </c>
+      <c r="C215" t="s">
+        <v>402</v>
+      </c>
+      <c r="E215" t="s">
+        <v>39</v>
+      </c>
+      <c r="F215" t="s">
+        <v>28</v>
+      </c>
+      <c r="G215" t="s">
+        <v>87</v>
+      </c>
+      <c r="H215">
+        <v>17</v>
+      </c>
+      <c r="I215" t="b">
+        <v>0</v>
+      </c>
+      <c r="J215" t="s">
+        <v>329</v>
+      </c>
+      <c r="K215">
+        <v>3</v>
+      </c>
+      <c r="L215" t="s">
+        <v>30</v>
+      </c>
+      <c r="M215" t="s">
+        <v>30</v>
+      </c>
+      <c r="N215" t="s">
+        <v>30</v>
+      </c>
+      <c r="O215">
+        <v>69.27</v>
+      </c>
+      <c r="P215">
+        <v>68.89</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>30</v>
+      </c>
+      <c r="R215" t="s">
+        <v>30</v>
+      </c>
+      <c r="S215">
+        <v>72.34</v>
+      </c>
+      <c r="T215" t="s">
+        <v>30</v>
+      </c>
+      <c r="U215" t="s">
+        <v>30</v>
+      </c>
+      <c r="V215" t="s">
+        <v>30</v>
+      </c>
+      <c r="W215" t="s">
+        <v>30</v>
+      </c>
+      <c r="X215" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y215">
+        <v>210.5</v>
+      </c>
+    </row>
+    <row r="216" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A216">
+        <v>215</v>
+      </c>
+      <c r="B216" t="s">
+        <v>344</v>
+      </c>
+      <c r="C216" t="s">
+        <v>78</v>
+      </c>
+      <c r="E216" t="s">
+        <v>39</v>
+      </c>
+      <c r="F216" t="s">
+        <v>28</v>
+      </c>
+      <c r="G216" t="s">
+        <v>29</v>
+      </c>
+      <c r="H216">
+        <v>29</v>
+      </c>
+      <c r="I216" t="b">
+        <v>0</v>
+      </c>
+      <c r="J216" t="s">
+        <v>329</v>
+      </c>
+      <c r="K216">
+        <v>4</v>
+      </c>
+      <c r="L216" t="s">
+        <v>30</v>
+      </c>
+      <c r="M216">
+        <v>60.26</v>
+      </c>
+      <c r="N216">
+        <v>54.93</v>
+      </c>
+      <c r="O216">
+        <v>49.91</v>
+      </c>
+      <c r="P216">
+        <v>44.6</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>30</v>
+      </c>
+      <c r="R216" t="s">
+        <v>30</v>
+      </c>
+      <c r="S216" t="s">
+        <v>30</v>
+      </c>
+      <c r="T216" t="s">
+        <v>30</v>
+      </c>
+      <c r="U216" t="s">
+        <v>30</v>
+      </c>
+      <c r="V216" t="s">
+        <v>30</v>
+      </c>
+      <c r="W216" t="s">
+        <v>30</v>
+      </c>
+      <c r="X216" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y216">
+        <v>209.7</v>
+      </c>
+    </row>
+    <row r="217" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A217">
+        <v>216</v>
+      </c>
+      <c r="B217" t="s">
+        <v>208</v>
+      </c>
+      <c r="C217" t="s">
+        <v>57</v>
+      </c>
+      <c r="E217" t="s">
+        <v>39</v>
+      </c>
+      <c r="F217" t="s">
+        <v>81</v>
+      </c>
+      <c r="G217" t="s">
+        <v>87</v>
+      </c>
+      <c r="H217">
+        <v>3</v>
+      </c>
+      <c r="I217" t="b">
+        <v>0</v>
+      </c>
+      <c r="J217" t="s">
+        <v>329</v>
+      </c>
+      <c r="K217">
+        <v>3</v>
+      </c>
+      <c r="L217" t="s">
+        <v>30</v>
+      </c>
+      <c r="M217" t="s">
+        <v>30</v>
+      </c>
+      <c r="N217" t="s">
+        <v>30</v>
+      </c>
+      <c r="O217" t="s">
+        <v>30</v>
+      </c>
+      <c r="P217" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>30</v>
+      </c>
+      <c r="R217" t="s">
+        <v>30</v>
+      </c>
+      <c r="S217" t="s">
+        <v>30</v>
+      </c>
+      <c r="T217">
+        <v>64.27</v>
+      </c>
+      <c r="U217">
+        <v>71.45</v>
+      </c>
+      <c r="V217">
+        <v>71.18</v>
+      </c>
+      <c r="W217" t="s">
+        <v>30</v>
+      </c>
+      <c r="X217" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y217">
+        <v>206.9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A218">
+        <v>217</v>
+      </c>
+      <c r="B218" t="s">
+        <v>403</v>
+      </c>
+      <c r="C218" t="s">
+        <v>51</v>
+      </c>
+      <c r="D218">
+        <v>1989</v>
+      </c>
+      <c r="E218" t="s">
+        <v>404</v>
+      </c>
+      <c r="F218" t="s">
+        <v>107</v>
+      </c>
+      <c r="G218" t="s">
+        <v>29</v>
+      </c>
+      <c r="H218">
+        <v>4</v>
+      </c>
+      <c r="I218" t="b">
+        <v>0</v>
+      </c>
+      <c r="J218" t="s">
+        <v>329</v>
+      </c>
+      <c r="K218">
+        <v>2</v>
+      </c>
+      <c r="L218" t="s">
+        <v>30</v>
+      </c>
+      <c r="M218" t="s">
+        <v>30</v>
+      </c>
+      <c r="N218" t="s">
+        <v>30</v>
+      </c>
+      <c r="O218" t="s">
+        <v>30</v>
+      </c>
+      <c r="P218">
+        <v>102.14</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>30</v>
+      </c>
+      <c r="R218" t="s">
+        <v>30</v>
+      </c>
+      <c r="S218" t="s">
+        <v>30</v>
+      </c>
+      <c r="T218" t="s">
+        <v>30</v>
+      </c>
+      <c r="U218" t="s">
+        <v>30</v>
+      </c>
+      <c r="V218">
+        <v>103.27</v>
+      </c>
+      <c r="W218" t="s">
+        <v>30</v>
+      </c>
+      <c r="X218" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y218">
+        <v>205.41</v>
+      </c>
+    </row>
+    <row r="219" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" t="s">
+        <v>405</v>
+      </c>
+      <c r="C219" t="s">
+        <v>406</v>
+      </c>
+      <c r="E219" t="s">
+        <v>55</v>
+      </c>
+      <c r="F219" t="s">
+        <v>76</v>
+      </c>
+      <c r="G219" t="s">
+        <v>29</v>
+      </c>
+      <c r="H219">
+        <v>32</v>
+      </c>
+      <c r="I219" t="b">
+        <v>0</v>
+      </c>
+      <c r="J219" t="s">
+        <v>329</v>
+      </c>
+      <c r="K219">
+        <v>3</v>
+      </c>
+      <c r="L219">
+        <v>71.54</v>
+      </c>
+      <c r="M219" t="s">
+        <v>30</v>
+      </c>
+      <c r="N219">
+        <v>66.12</v>
+      </c>
+      <c r="O219" t="s">
+        <v>30</v>
+      </c>
+      <c r="P219">
+        <v>67.6</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>30</v>
+      </c>
+      <c r="R219" t="s">
+        <v>30</v>
+      </c>
+      <c r="S219" t="s">
+        <v>30</v>
+      </c>
+      <c r="T219" t="s">
+        <v>30</v>
+      </c>
+      <c r="U219" t="s">
+        <v>30</v>
+      </c>
+      <c r="V219" t="s">
+        <v>30</v>
+      </c>
+      <c r="W219" t="s">
+        <v>30</v>
+      </c>
+      <c r="X219" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y219">
+        <v>205.26</v>
+      </c>
+    </row>
+    <row r="220" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" t="s">
+        <v>407</v>
+      </c>
+      <c r="C220" t="s">
+        <v>408</v>
+      </c>
+      <c r="E220" t="s">
+        <v>39</v>
+      </c>
+      <c r="F220" t="s">
+        <v>34</v>
+      </c>
+      <c r="G220" t="s">
+        <v>29</v>
+      </c>
+      <c r="H220">
+        <v>56</v>
+      </c>
+      <c r="I220" t="b">
+        <v>0</v>
+      </c>
+      <c r="J220" t="s">
+        <v>329</v>
+      </c>
+      <c r="K220">
+        <v>3</v>
+      </c>
+      <c r="L220">
+        <v>69.56</v>
+      </c>
+      <c r="M220">
+        <v>66.19</v>
+      </c>
+      <c r="N220" t="s">
+        <v>30</v>
+      </c>
+      <c r="O220" t="s">
+        <v>30</v>
+      </c>
+      <c r="P220" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>30</v>
+      </c>
+      <c r="R220">
+        <v>66.92</v>
+      </c>
+      <c r="S220" t="s">
+        <v>30</v>
+      </c>
+      <c r="T220" t="s">
+        <v>30</v>
+      </c>
+      <c r="U220" t="s">
+        <v>30</v>
+      </c>
+      <c r="V220" t="s">
+        <v>30</v>
+      </c>
+      <c r="W220" t="s">
+        <v>30</v>
+      </c>
+      <c r="X220" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y220">
+        <v>202.67</v>
+      </c>
+    </row>
+    <row r="221" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" t="s">
+        <v>409</v>
+      </c>
+      <c r="C221" t="s">
+        <v>170</v>
+      </c>
+      <c r="E221" t="s">
+        <v>30</v>
+      </c>
+      <c r="F221" t="s">
+        <v>28</v>
+      </c>
+      <c r="G221" t="s">
+        <v>29</v>
+      </c>
+      <c r="H221">
+        <v>30</v>
+      </c>
+      <c r="I221" t="b">
+        <v>0</v>
+      </c>
+      <c r="J221" t="s">
+        <v>329</v>
+      </c>
+      <c r="K221">
+        <v>3</v>
+      </c>
+      <c r="L221" t="s">
+        <v>30</v>
+      </c>
+      <c r="M221" t="s">
+        <v>30</v>
+      </c>
+      <c r="N221" t="s">
+        <v>30</v>
+      </c>
+      <c r="O221" t="s">
+        <v>30</v>
+      </c>
+      <c r="P221">
+        <v>67.09</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>30</v>
+      </c>
+      <c r="R221" t="s">
+        <v>30</v>
+      </c>
+      <c r="S221" t="s">
+        <v>30</v>
+      </c>
+      <c r="T221" t="s">
+        <v>30</v>
+      </c>
+      <c r="U221">
+        <v>66.54</v>
+      </c>
+      <c r="V221">
+        <v>64.53</v>
+      </c>
+      <c r="W221" t="s">
+        <v>30</v>
+      </c>
+      <c r="X221" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y221">
+        <v>198.16</v>
+      </c>
+    </row>
+    <row r="222" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A222">
+        <v>221</v>
+      </c>
+      <c r="B222" t="s">
+        <v>204</v>
+      </c>
+      <c r="C222" t="s">
+        <v>31</v>
+      </c>
+      <c r="E222" t="s">
+        <v>30</v>
+      </c>
+      <c r="F222" t="s">
+        <v>28</v>
+      </c>
+      <c r="G222" t="s">
+        <v>29</v>
+      </c>
+      <c r="H222">
+        <v>31</v>
+      </c>
+      <c r="I222" t="b">
+        <v>0</v>
+      </c>
+      <c r="J222" t="s">
+        <v>329</v>
+      </c>
+      <c r="K222">
+        <v>3</v>
+      </c>
+      <c r="L222">
+        <v>69.64</v>
+      </c>
+      <c r="M222">
+        <v>62.48</v>
+      </c>
+      <c r="N222" t="s">
+        <v>30</v>
+      </c>
+      <c r="O222" t="s">
+        <v>30</v>
+      </c>
+      <c r="P222" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>30</v>
+      </c>
+      <c r="R222" t="s">
+        <v>30</v>
+      </c>
+      <c r="S222">
+        <v>65.9</v>
+      </c>
+      <c r="T222" t="s">
+        <v>30</v>
+      </c>
+      <c r="U222" t="s">
+        <v>30</v>
+      </c>
+      <c r="V222" t="s">
+        <v>30</v>
+      </c>
+      <c r="W222" t="s">
+        <v>30</v>
+      </c>
+      <c r="X222" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y222">
+        <v>198.02</v>
+      </c>
+    </row>
+    <row r="223" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A223">
+        <v>222</v>
+      </c>
+      <c r="B223" t="s">
+        <v>410</v>
+      </c>
+      <c r="C223" t="s">
+        <v>411</v>
+      </c>
+      <c r="E223" t="s">
+        <v>282</v>
+      </c>
+      <c r="F223" t="s">
+        <v>34</v>
+      </c>
+      <c r="G223" t="s">
+        <v>29</v>
+      </c>
+      <c r="H223">
+        <v>57</v>
+      </c>
+      <c r="I223" t="b">
+        <v>0</v>
+      </c>
+      <c r="J223" t="s">
+        <v>329</v>
+      </c>
+      <c r="K223">
+        <v>4</v>
+      </c>
+      <c r="L223">
+        <v>56.59</v>
+      </c>
+      <c r="M223">
+        <v>51.26</v>
+      </c>
+      <c r="N223">
+        <v>45.61</v>
+      </c>
+      <c r="O223">
+        <v>41.55</v>
+      </c>
+      <c r="P223" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>30</v>
+      </c>
+      <c r="R223" t="s">
+        <v>30</v>
+      </c>
+      <c r="S223" t="s">
+        <v>30</v>
+      </c>
+      <c r="T223" t="s">
+        <v>30</v>
+      </c>
+      <c r="U223" t="s">
+        <v>30</v>
+      </c>
+      <c r="V223" t="s">
+        <v>30</v>
+      </c>
+      <c r="W223" t="s">
+        <v>30</v>
+      </c>
+      <c r="X223" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y223">
+        <v>195.01</v>
+      </c>
+    </row>
+    <row r="224" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A224">
+        <v>223</v>
+      </c>
+      <c r="B224" t="s">
+        <v>412</v>
+      </c>
+      <c r="C224" t="s">
+        <v>413</v>
+      </c>
+      <c r="E224" t="s">
+        <v>30</v>
+      </c>
+      <c r="F224" t="s">
+        <v>34</v>
+      </c>
+      <c r="G224" t="s">
+        <v>87</v>
+      </c>
+      <c r="H224">
+        <v>20</v>
+      </c>
+      <c r="I224" t="b">
+        <v>0</v>
+      </c>
+      <c r="J224" t="s">
+        <v>329</v>
+      </c>
+      <c r="K224">
+        <v>3</v>
+      </c>
+      <c r="L224" t="s">
+        <v>30</v>
+      </c>
+      <c r="M224" t="s">
+        <v>30</v>
+      </c>
+      <c r="N224" t="s">
+        <v>30</v>
+      </c>
+      <c r="O224">
+        <v>66.79</v>
+      </c>
+      <c r="P224">
+        <v>66.68</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>30</v>
+      </c>
+      <c r="R224" t="s">
+        <v>30</v>
+      </c>
+      <c r="S224" t="s">
+        <v>30</v>
+      </c>
+      <c r="T224" t="s">
+        <v>30</v>
+      </c>
+      <c r="U224" t="s">
+        <v>30</v>
+      </c>
+      <c r="V224">
+        <v>61.14</v>
+      </c>
+      <c r="W224" t="s">
+        <v>30</v>
+      </c>
+      <c r="X224" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y224">
+        <v>194.61</v>
+      </c>
+    </row>
+    <row r="225" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A225">
+        <v>224</v>
+      </c>
+      <c r="B225" t="s">
+        <v>414</v>
+      </c>
+      <c r="C225" t="s">
+        <v>415</v>
+      </c>
+      <c r="E225" t="s">
+        <v>30</v>
+      </c>
+      <c r="F225" t="s">
+        <v>34</v>
+      </c>
+      <c r="G225" t="s">
+        <v>87</v>
+      </c>
+      <c r="H225">
+        <v>21</v>
+      </c>
+      <c r="I225" t="b">
+        <v>0</v>
+      </c>
+      <c r="J225" t="s">
+        <v>329</v>
+      </c>
+      <c r="K225">
+        <v>3</v>
+      </c>
+      <c r="L225" t="s">
+        <v>30</v>
+      </c>
+      <c r="M225">
+        <v>62.38</v>
+      </c>
+      <c r="N225" t="s">
+        <v>30</v>
+      </c>
+      <c r="O225" t="s">
+        <v>30</v>
+      </c>
+      <c r="P225" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>30</v>
+      </c>
+      <c r="R225">
+        <v>65.13</v>
+      </c>
+      <c r="S225">
+        <v>66.02</v>
+      </c>
+      <c r="T225" t="s">
+        <v>30</v>
+      </c>
+      <c r="U225" t="s">
+        <v>30</v>
+      </c>
+      <c r="V225" t="s">
+        <v>30</v>
+      </c>
+      <c r="W225" t="s">
+        <v>30</v>
+      </c>
+      <c r="X225" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y225">
+        <v>193.53</v>
+      </c>
+    </row>
+    <row r="226" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A226">
+        <v>225</v>
+      </c>
+      <c r="B226" t="s">
+        <v>391</v>
+      </c>
+      <c r="C226" t="s">
+        <v>416</v>
+      </c>
+      <c r="D226">
+        <v>421</v>
+      </c>
+      <c r="E226" t="s">
+        <v>162</v>
+      </c>
+      <c r="F226" t="s">
+        <v>134</v>
+      </c>
+      <c r="G226" t="s">
+        <v>29</v>
+      </c>
+      <c r="H226">
+        <v>16</v>
+      </c>
+      <c r="I226" t="b">
+        <v>0</v>
+      </c>
+      <c r="J226" t="s">
+        <v>329</v>
+      </c>
+      <c r="K226">
+        <v>3</v>
+      </c>
+      <c r="L226" t="s">
+        <v>30</v>
+      </c>
+      <c r="M226" t="s">
+        <v>30</v>
+      </c>
+      <c r="N226">
+        <v>62.13</v>
+      </c>
+      <c r="O226">
+        <v>66.08</v>
+      </c>
+      <c r="P226" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>30</v>
+      </c>
+      <c r="R226">
+        <v>65.24</v>
+      </c>
+      <c r="S226" t="s">
+        <v>30</v>
+      </c>
+      <c r="T226" t="s">
+        <v>30</v>
+      </c>
+      <c r="U226" t="s">
+        <v>30</v>
+      </c>
+      <c r="V226" t="s">
+        <v>30</v>
+      </c>
+      <c r="W226" t="s">
+        <v>30</v>
+      </c>
+      <c r="X226" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y226">
+        <v>193.45</v>
+      </c>
+    </row>
+    <row r="227" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A227">
+        <v>226</v>
+      </c>
+      <c r="B227" t="s">
+        <v>42</v>
+      </c>
+      <c r="C227" t="s">
+        <v>417</v>
+      </c>
+      <c r="E227" t="s">
+        <v>30</v>
+      </c>
+      <c r="F227" t="s">
+        <v>34</v>
+      </c>
+      <c r="G227" t="s">
+        <v>29</v>
+      </c>
+      <c r="H227">
+        <v>58</v>
+      </c>
+      <c r="I227" t="b">
+        <v>0</v>
+      </c>
+      <c r="J227" t="s">
+        <v>329</v>
+      </c>
+      <c r="K227">
+        <v>3</v>
+      </c>
+      <c r="L227" t="s">
+        <v>30</v>
+      </c>
+      <c r="M227" t="s">
+        <v>30</v>
+      </c>
+      <c r="N227" t="s">
+        <v>30</v>
+      </c>
+      <c r="O227">
+        <v>59.05</v>
+      </c>
+      <c r="P227">
+        <v>69.32</v>
+      </c>
+      <c r="Q227">
+        <v>62.98</v>
+      </c>
+      <c r="R227" t="s">
+        <v>30</v>
+      </c>
+      <c r="S227" t="s">
+        <v>30</v>
+      </c>
+      <c r="T227" t="s">
+        <v>30</v>
+      </c>
+      <c r="U227" t="s">
+        <v>30</v>
+      </c>
+      <c r="V227" t="s">
+        <v>30</v>
+      </c>
+      <c r="W227" t="s">
+        <v>30</v>
+      </c>
+      <c r="X227" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y227">
+        <v>191.35</v>
+      </c>
+    </row>
+    <row r="228" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A228">
+        <v>227</v>
+      </c>
+      <c r="B228" t="s">
+        <v>344</v>
+      </c>
+      <c r="C228" t="s">
+        <v>418</v>
+      </c>
+      <c r="E228" t="s">
+        <v>189</v>
+      </c>
+      <c r="F228" t="s">
+        <v>28</v>
+      </c>
+      <c r="G228" t="s">
+        <v>29</v>
+      </c>
+      <c r="H228">
+        <v>32</v>
+      </c>
+      <c r="I228" t="b">
+        <v>0</v>
+      </c>
+      <c r="J228" t="s">
+        <v>329</v>
+      </c>
+      <c r="K228">
+        <v>3</v>
+      </c>
+      <c r="L228">
+        <v>65.98</v>
+      </c>
+      <c r="M228">
+        <v>58.78</v>
+      </c>
+      <c r="N228" t="s">
+        <v>30</v>
+      </c>
+      <c r="O228" t="s">
+        <v>30</v>
+      </c>
+      <c r="P228">
+        <v>63.39</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>30</v>
+      </c>
+      <c r="R228" t="s">
+        <v>30</v>
+      </c>
+      <c r="S228" t="s">
+        <v>30</v>
+      </c>
+      <c r="T228" t="s">
+        <v>30</v>
+      </c>
+      <c r="U228" t="s">
+        <v>30</v>
+      </c>
+      <c r="V228" t="s">
+        <v>30</v>
+      </c>
+      <c r="W228" t="s">
+        <v>30</v>
+      </c>
+      <c r="X228" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y228">
+        <v>188.15</v>
+      </c>
+    </row>
+    <row r="229" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A229">
+        <v>228</v>
+      </c>
+      <c r="B229" t="s">
+        <v>419</v>
+      </c>
+      <c r="C229" t="s">
+        <v>420</v>
+      </c>
+      <c r="E229" t="s">
+        <v>421</v>
+      </c>
+      <c r="F229" t="s">
+        <v>34</v>
+      </c>
+      <c r="G229" t="s">
+        <v>87</v>
+      </c>
+      <c r="H229">
+        <v>22</v>
+      </c>
+      <c r="I229" t="b">
+        <v>0</v>
+      </c>
+      <c r="J229" t="s">
+        <v>329</v>
+      </c>
+      <c r="K229">
+        <v>4</v>
+      </c>
+      <c r="L229">
+        <v>54.07</v>
+      </c>
+      <c r="M229">
+        <v>42.2</v>
+      </c>
+      <c r="N229">
+        <v>42.08</v>
+      </c>
+      <c r="O229" t="s">
+        <v>30</v>
+      </c>
+      <c r="P229">
+        <v>49.77</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>30</v>
+      </c>
+      <c r="R229" t="s">
+        <v>30</v>
+      </c>
+      <c r="S229" t="s">
+        <v>30</v>
+      </c>
+      <c r="T229" t="s">
+        <v>30</v>
+      </c>
+      <c r="U229" t="s">
+        <v>30</v>
+      </c>
+      <c r="V229" t="s">
+        <v>30</v>
+      </c>
+      <c r="W229" t="s">
+        <v>30</v>
+      </c>
+      <c r="X229" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y229">
+        <v>188.12</v>
+      </c>
+    </row>
+    <row r="230" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A230">
+        <v>229</v>
+      </c>
+      <c r="B230" t="s">
+        <v>422</v>
+      </c>
+      <c r="C230" t="s">
+        <v>26</v>
+      </c>
+      <c r="E230" t="s">
+        <v>30</v>
+      </c>
+      <c r="F230" t="s">
+        <v>81</v>
+      </c>
+      <c r="G230" t="s">
+        <v>87</v>
+      </c>
+      <c r="H230">
+        <v>4</v>
+      </c>
+      <c r="I230" t="b">
+        <v>0</v>
+      </c>
+      <c r="J230" t="s">
+        <v>329</v>
+      </c>
+      <c r="K230">
+        <v>3</v>
+      </c>
+      <c r="L230" t="s">
+        <v>30</v>
+      </c>
+      <c r="M230">
+        <v>61.49</v>
+      </c>
+      <c r="N230" t="s">
+        <v>30</v>
+      </c>
+      <c r="O230">
+        <v>61.48</v>
+      </c>
+      <c r="P230">
+        <v>65</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>30</v>
+      </c>
+      <c r="R230" t="s">
+        <v>30</v>
+      </c>
+      <c r="S230" t="s">
+        <v>30</v>
+      </c>
+      <c r="T230" t="s">
+        <v>30</v>
+      </c>
+      <c r="U230" t="s">
+        <v>30</v>
+      </c>
+      <c r="V230" t="s">
+        <v>30</v>
+      </c>
+      <c r="W230" t="s">
+        <v>30</v>
+      </c>
+      <c r="X230" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y230">
+        <v>187.97</v>
+      </c>
+    </row>
+    <row r="231" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A231">
+        <v>230</v>
+      </c>
+      <c r="B231" t="s">
+        <v>423</v>
+      </c>
+      <c r="C231" t="s">
+        <v>290</v>
+      </c>
+      <c r="E231" t="s">
+        <v>169</v>
+      </c>
+      <c r="F231" t="s">
+        <v>34</v>
+      </c>
+      <c r="G231" t="s">
+        <v>87</v>
+      </c>
+      <c r="H231">
+        <v>23</v>
+      </c>
+      <c r="I231" t="b">
+        <v>0</v>
+      </c>
+      <c r="J231" t="s">
+        <v>329</v>
+      </c>
+      <c r="K231">
+        <v>4</v>
+      </c>
+      <c r="L231">
+        <v>49.48</v>
+      </c>
+      <c r="M231" t="s">
+        <v>30</v>
+      </c>
+      <c r="N231">
+        <v>40.38</v>
+      </c>
+      <c r="O231" t="s">
+        <v>30</v>
+      </c>
+      <c r="P231">
+        <v>48.76</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>30</v>
+      </c>
+      <c r="R231" t="s">
+        <v>30</v>
+      </c>
+      <c r="S231" t="s">
+        <v>30</v>
+      </c>
+      <c r="T231" t="s">
+        <v>30</v>
+      </c>
+      <c r="U231">
+        <v>48.19</v>
+      </c>
+      <c r="V231" t="s">
+        <v>30</v>
+      </c>
+      <c r="W231" t="s">
+        <v>30</v>
+      </c>
+      <c r="X231" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y231">
+        <v>186.81</v>
+      </c>
+    </row>
+    <row r="232" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A232">
+        <v>231</v>
+      </c>
+      <c r="B232" t="s">
+        <v>42</v>
+      </c>
+      <c r="C232" t="s">
+        <v>350</v>
+      </c>
+      <c r="E232" t="s">
+        <v>277</v>
+      </c>
+      <c r="F232" t="s">
+        <v>76</v>
+      </c>
+      <c r="G232" t="s">
+        <v>29</v>
+      </c>
+      <c r="H232">
+        <v>33</v>
+      </c>
+      <c r="I232" t="b">
+        <v>0</v>
+      </c>
+      <c r="J232" t="s">
+        <v>329</v>
+      </c>
+      <c r="K232">
+        <v>3</v>
+      </c>
+      <c r="L232" t="s">
+        <v>30</v>
+      </c>
+      <c r="M232">
+        <v>53.17</v>
+      </c>
+      <c r="N232">
+        <v>65.06</v>
+      </c>
+      <c r="O232" t="s">
+        <v>30</v>
+      </c>
+      <c r="P232">
+        <v>67.15</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>30</v>
+      </c>
+      <c r="R232" t="s">
+        <v>30</v>
+      </c>
+      <c r="S232" t="s">
+        <v>30</v>
+      </c>
+      <c r="T232" t="s">
+        <v>30</v>
+      </c>
+      <c r="U232" t="s">
+        <v>30</v>
+      </c>
+      <c r="V232" t="s">
+        <v>30</v>
+      </c>
+      <c r="W232" t="s">
+        <v>30</v>
+      </c>
+      <c r="X232" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y232">
+        <v>185.38</v>
+      </c>
+    </row>
+    <row r="233" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A233">
+        <v>232</v>
+      </c>
+      <c r="B233" t="s">
+        <v>424</v>
+      </c>
+      <c r="C233" t="s">
+        <v>425</v>
+      </c>
+      <c r="E233" t="s">
+        <v>55</v>
+      </c>
+      <c r="F233" t="s">
+        <v>34</v>
+      </c>
+      <c r="G233" t="s">
+        <v>87</v>
+      </c>
+      <c r="H233">
+        <v>24</v>
+      </c>
+      <c r="I233" t="b">
+        <v>0</v>
+      </c>
+      <c r="J233" t="s">
+        <v>329</v>
+      </c>
+      <c r="K233">
+        <v>3</v>
+      </c>
+      <c r="L233">
+        <v>62.65</v>
+      </c>
+      <c r="M233">
+        <v>57.67</v>
+      </c>
+      <c r="N233" t="s">
+        <v>30</v>
+      </c>
+      <c r="O233" t="s">
+        <v>30</v>
+      </c>
+      <c r="P233" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>30</v>
+      </c>
+      <c r="R233" t="s">
+        <v>30</v>
+      </c>
+      <c r="S233" t="s">
+        <v>30</v>
+      </c>
+      <c r="T233" t="s">
+        <v>30</v>
+      </c>
+      <c r="U233" t="s">
+        <v>30</v>
+      </c>
+      <c r="V233" t="s">
+        <v>30</v>
+      </c>
+      <c r="W233">
+        <v>63.99</v>
+      </c>
+      <c r="X233" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y233">
+        <v>184.31</v>
+      </c>
+    </row>
+    <row r="234" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A234">
+        <v>233</v>
+      </c>
+      <c r="B234" t="s">
+        <v>426</v>
+      </c>
+      <c r="C234" t="s">
+        <v>427</v>
+      </c>
+      <c r="E234" t="s">
+        <v>30</v>
+      </c>
+      <c r="F234" t="s">
+        <v>34</v>
+      </c>
+      <c r="G234" t="s">
+        <v>29</v>
+      </c>
+      <c r="H234">
+        <v>59</v>
+      </c>
+      <c r="I234" t="b">
+        <v>0</v>
+      </c>
+      <c r="J234" t="s">
+        <v>329</v>
+      </c>
+      <c r="K234">
+        <v>3</v>
+      </c>
+      <c r="L234" t="s">
+        <v>30</v>
+      </c>
+      <c r="M234" t="s">
+        <v>30</v>
+      </c>
+      <c r="N234" t="s">
+        <v>30</v>
+      </c>
+      <c r="O234">
+        <v>61.85</v>
+      </c>
+      <c r="P234">
+        <v>62.97</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>30</v>
+      </c>
+      <c r="R234" t="s">
+        <v>30</v>
+      </c>
+      <c r="S234" t="s">
+        <v>30</v>
+      </c>
+      <c r="T234" t="s">
+        <v>30</v>
+      </c>
+      <c r="U234" t="s">
+        <v>30</v>
+      </c>
+      <c r="V234" t="s">
+        <v>30</v>
+      </c>
+      <c r="W234">
+        <v>56.49</v>
+      </c>
+      <c r="X234" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y234">
+        <v>181.31</v>
+      </c>
+    </row>
+    <row r="235" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A235">
+        <v>234</v>
+      </c>
+      <c r="B235" t="s">
+        <v>141</v>
+      </c>
+      <c r="C235" t="s">
+        <v>428</v>
+      </c>
+      <c r="E235" t="s">
+        <v>55</v>
+      </c>
+      <c r="F235" t="s">
+        <v>81</v>
+      </c>
+      <c r="G235" t="s">
+        <v>29</v>
+      </c>
+      <c r="H235">
+        <v>4</v>
+      </c>
+      <c r="I235" t="b">
+        <v>0</v>
+      </c>
+      <c r="J235" t="s">
+        <v>329</v>
+      </c>
+      <c r="K235">
+        <v>2</v>
+      </c>
+      <c r="L235" t="s">
+        <v>30</v>
+      </c>
+      <c r="M235" t="s">
+        <v>30</v>
+      </c>
+      <c r="N235" t="s">
+        <v>30</v>
+      </c>
+      <c r="O235" t="s">
+        <v>30</v>
+      </c>
+      <c r="P235" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q235">
+        <v>106.16</v>
+      </c>
+      <c r="R235" t="s">
+        <v>30</v>
+      </c>
+      <c r="S235">
+        <v>74.79</v>
+      </c>
+      <c r="T235" t="s">
+        <v>30</v>
+      </c>
+      <c r="U235" t="s">
+        <v>30</v>
+      </c>
+      <c r="V235" t="s">
+        <v>30</v>
+      </c>
+      <c r="W235" t="s">
+        <v>30</v>
+      </c>
+      <c r="X235" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y235">
+        <v>180.95</v>
+      </c>
+    </row>
+    <row r="236" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A236">
+        <v>235</v>
+      </c>
+      <c r="B236" t="s">
+        <v>429</v>
+      </c>
+      <c r="C236" t="s">
+        <v>430</v>
+      </c>
+      <c r="E236" t="s">
+        <v>30</v>
+      </c>
+      <c r="F236" t="s">
+        <v>34</v>
+      </c>
+      <c r="G236" t="s">
+        <v>87</v>
+      </c>
+      <c r="H236">
+        <v>25</v>
+      </c>
+      <c r="I236" t="b">
+        <v>0</v>
+      </c>
+      <c r="J236" t="s">
+        <v>329</v>
+      </c>
+      <c r="K236">
+        <v>3</v>
+      </c>
+      <c r="L236" t="s">
+        <v>30</v>
+      </c>
+      <c r="M236">
+        <v>57.15</v>
+      </c>
+      <c r="N236">
+        <v>59.22</v>
+      </c>
+      <c r="O236" t="s">
+        <v>30</v>
+      </c>
+      <c r="P236" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>30</v>
+      </c>
+      <c r="R236" t="s">
+        <v>30</v>
+      </c>
+      <c r="S236" t="s">
+        <v>30</v>
+      </c>
+      <c r="T236" t="s">
+        <v>30</v>
+      </c>
+      <c r="U236" t="s">
+        <v>30</v>
+      </c>
+      <c r="V236">
+        <v>64.39</v>
+      </c>
+      <c r="W236" t="s">
+        <v>30</v>
+      </c>
+      <c r="X236" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y236">
+        <v>180.76</v>
+      </c>
+    </row>
+    <row r="237" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A237">
+        <v>236</v>
+      </c>
+      <c r="B237" t="s">
+        <v>62</v>
+      </c>
+      <c r="C237" t="s">
+        <v>431</v>
+      </c>
+      <c r="E237" t="s">
+        <v>432</v>
+      </c>
+      <c r="F237" t="s">
+        <v>34</v>
+      </c>
+      <c r="G237" t="s">
+        <v>29</v>
+      </c>
+      <c r="H237">
+        <v>60</v>
+      </c>
+      <c r="I237" t="b">
+        <v>0</v>
+      </c>
+      <c r="J237" t="s">
+        <v>329</v>
+      </c>
+      <c r="K237">
+        <v>3</v>
+      </c>
+      <c r="L237" t="s">
+        <v>30</v>
+      </c>
+      <c r="M237">
+        <v>56.87</v>
+      </c>
+      <c r="N237" t="s">
+        <v>30</v>
+      </c>
+      <c r="O237">
+        <v>59.64</v>
+      </c>
+      <c r="P237">
+        <v>63.54</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>30</v>
+      </c>
+      <c r="R237" t="s">
+        <v>30</v>
+      </c>
+      <c r="S237" t="s">
+        <v>30</v>
+      </c>
+      <c r="T237" t="s">
+        <v>30</v>
+      </c>
+      <c r="U237" t="s">
+        <v>30</v>
+      </c>
+      <c r="V237" t="s">
+        <v>30</v>
+      </c>
+      <c r="W237" t="s">
+        <v>30</v>
+      </c>
+      <c r="X237" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y237">
+        <v>180.05</v>
+      </c>
+    </row>
+    <row r="238" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A238">
+        <v>237</v>
+      </c>
+      <c r="B238" t="s">
+        <v>433</v>
+      </c>
+      <c r="C238" t="s">
+        <v>434</v>
+      </c>
+      <c r="E238" t="s">
+        <v>189</v>
+      </c>
+      <c r="F238" t="s">
+        <v>28</v>
+      </c>
+      <c r="G238" t="s">
+        <v>29</v>
+      </c>
+      <c r="H238">
+        <v>33</v>
+      </c>
+      <c r="I238" t="b">
+        <v>0</v>
+      </c>
+      <c r="J238" t="s">
+        <v>329</v>
+      </c>
+      <c r="K238">
+        <v>2</v>
+      </c>
+      <c r="L238">
+        <v>90.95</v>
+      </c>
+      <c r="M238">
+        <v>86.13</v>
+      </c>
+      <c r="N238" t="s">
+        <v>30</v>
+      </c>
+      <c r="O238" t="s">
+        <v>30</v>
+      </c>
+      <c r="P238" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>30</v>
+      </c>
+      <c r="R238" t="s">
+        <v>30</v>
+      </c>
+      <c r="S238" t="s">
+        <v>30</v>
+      </c>
+      <c r="T238" t="s">
+        <v>30</v>
+      </c>
+      <c r="U238" t="s">
+        <v>30</v>
+      </c>
+      <c r="V238" t="s">
+        <v>30</v>
+      </c>
+      <c r="W238" t="s">
+        <v>30</v>
+      </c>
+      <c r="X238" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y238">
+        <v>177.08</v>
+      </c>
+    </row>
+    <row r="239" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A239">
+        <v>238</v>
+      </c>
+      <c r="B239" t="s">
+        <v>192</v>
+      </c>
+      <c r="C239" t="s">
+        <v>435</v>
+      </c>
+      <c r="E239" t="s">
+        <v>436</v>
+      </c>
+      <c r="F239" t="s">
+        <v>76</v>
+      </c>
+      <c r="G239" t="s">
+        <v>87</v>
+      </c>
+      <c r="H239">
+        <v>10</v>
+      </c>
+      <c r="I239" t="b">
+        <v>0</v>
+      </c>
+      <c r="J239" t="s">
+        <v>329</v>
+      </c>
+      <c r="K239">
+        <v>4</v>
+      </c>
+      <c r="L239">
+        <v>50.79</v>
+      </c>
+      <c r="M239">
+        <v>41.18</v>
+      </c>
+      <c r="N239">
+        <v>39.26</v>
+      </c>
+      <c r="O239" t="s">
+        <v>30</v>
+      </c>
+      <c r="P239">
+        <v>44.98</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>30</v>
+      </c>
+      <c r="R239" t="s">
+        <v>30</v>
+      </c>
+      <c r="S239" t="s">
+        <v>30</v>
+      </c>
+      <c r="T239" t="s">
+        <v>30</v>
+      </c>
+      <c r="U239" t="s">
+        <v>30</v>
+      </c>
+      <c r="V239" t="s">
+        <v>30</v>
+      </c>
+      <c r="W239" t="s">
+        <v>30</v>
+      </c>
+      <c r="X239" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y239">
+        <v>176.21</v>
+      </c>
+    </row>
+    <row r="240" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A240">
+        <v>239</v>
+      </c>
+      <c r="B240" t="s">
+        <v>262</v>
+      </c>
+      <c r="C240" t="s">
+        <v>26</v>
+      </c>
+      <c r="E240" t="s">
+        <v>30</v>
+      </c>
+      <c r="F240" t="s">
+        <v>34</v>
+      </c>
+      <c r="G240" t="s">
+        <v>29</v>
+      </c>
+      <c r="H240">
+        <v>61</v>
+      </c>
+      <c r="I240" t="b">
+        <v>0</v>
+      </c>
+      <c r="J240" t="s">
+        <v>329</v>
+      </c>
+      <c r="K240">
+        <v>2</v>
+      </c>
+      <c r="L240" t="s">
+        <v>30</v>
+      </c>
+      <c r="M240" t="s">
+        <v>30</v>
+      </c>
+      <c r="N240" t="s">
+        <v>30</v>
+      </c>
+      <c r="O240">
+        <v>84.01</v>
+      </c>
+      <c r="P240" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>30</v>
+      </c>
+      <c r="R240" t="s">
+        <v>30</v>
+      </c>
+      <c r="S240" t="s">
+        <v>30</v>
+      </c>
+      <c r="T240" t="s">
+        <v>30</v>
+      </c>
+      <c r="U240" t="s">
+        <v>30</v>
+      </c>
+      <c r="V240" t="s">
+        <v>30</v>
+      </c>
+      <c r="W240">
+        <v>91.33</v>
+      </c>
+      <c r="X240" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y240">
+        <v>175.34</v>
+      </c>
+    </row>
+    <row r="241" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A241">
+        <v>240</v>
+      </c>
+      <c r="B241" t="s">
+        <v>437</v>
+      </c>
+      <c r="C241" t="s">
+        <v>438</v>
+      </c>
+      <c r="E241" t="s">
+        <v>439</v>
+      </c>
+      <c r="F241" t="s">
+        <v>134</v>
+      </c>
+      <c r="G241" t="s">
+        <v>87</v>
+      </c>
+      <c r="H241">
+        <v>7</v>
+      </c>
+      <c r="I241" t="b">
+        <v>0</v>
+      </c>
+      <c r="J241" t="s">
+        <v>329</v>
+      </c>
+      <c r="K241">
+        <v>3</v>
+      </c>
+      <c r="L241">
+        <v>61.39</v>
+      </c>
+      <c r="M241">
+        <v>53.8</v>
+      </c>
+      <c r="N241" t="s">
+        <v>30</v>
+      </c>
+      <c r="O241" t="s">
+        <v>30</v>
+      </c>
+      <c r="P241">
+        <v>58.06</v>
+      </c>
+      <c r="Q241" t="s">
+        <v>30</v>
+      </c>
+      <c r="R241" t="s">
+        <v>30</v>
+      </c>
+      <c r="S241" t="s">
+        <v>30</v>
+      </c>
+      <c r="T241" t="s">
+        <v>30</v>
+      </c>
+      <c r="U241" t="s">
+        <v>30</v>
+      </c>
+      <c r="V241" t="s">
+        <v>30</v>
+      </c>
+      <c r="W241" t="s">
+        <v>30</v>
+      </c>
+      <c r="X241" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y241">
+        <v>173.25</v>
+      </c>
+    </row>
+    <row r="242" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A242">
+        <v>241</v>
+      </c>
+      <c r="B242" t="s">
+        <v>440</v>
+      </c>
+      <c r="C242" t="s">
+        <v>441</v>
+      </c>
+      <c r="E242" t="s">
+        <v>250</v>
+      </c>
+      <c r="F242" t="s">
+        <v>81</v>
+      </c>
+      <c r="G242" t="s">
+        <v>87</v>
+      </c>
+      <c r="H242">
+        <v>5</v>
+      </c>
+      <c r="I242" t="b">
+        <v>0</v>
+      </c>
+      <c r="J242" t="s">
+        <v>329</v>
+      </c>
+      <c r="K242">
+        <v>3</v>
+      </c>
+      <c r="L242" t="s">
+        <v>30</v>
+      </c>
+      <c r="M242" t="s">
+        <v>30</v>
+      </c>
+      <c r="N242">
+        <v>55.66</v>
+      </c>
+      <c r="O242">
+        <v>54.96</v>
+      </c>
+      <c r="P242">
+        <v>60.29</v>
+      </c>
+      <c r="Q242" t="s">
+        <v>30</v>
+      </c>
+      <c r="R242" t="s">
+        <v>30</v>
+      </c>
+      <c r="S242" t="s">
+        <v>30</v>
+      </c>
+      <c r="T242" t="s">
+        <v>30</v>
+      </c>
+      <c r="U242" t="s">
+        <v>30</v>
+      </c>
+      <c r="V242" t="s">
+        <v>30</v>
+      </c>
+      <c r="W242" t="s">
+        <v>30</v>
+      </c>
+      <c r="X242" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y242">
+        <v>170.91</v>
+      </c>
+    </row>
+    <row r="243" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A243">
+        <v>242</v>
+      </c>
+      <c r="B243" t="s">
+        <v>263</v>
+      </c>
+      <c r="C243" t="s">
+        <v>442</v>
+      </c>
+      <c r="E243" t="s">
+        <v>39</v>
+      </c>
+      <c r="F243" t="s">
+        <v>28</v>
+      </c>
+      <c r="G243" t="s">
+        <v>87</v>
+      </c>
+      <c r="H243">
+        <v>18</v>
+      </c>
+      <c r="I243" t="b">
+        <v>0</v>
+      </c>
+      <c r="J243" t="s">
+        <v>329</v>
+      </c>
+      <c r="K243">
+        <v>3</v>
+      </c>
+      <c r="L243">
+        <v>60.02</v>
+      </c>
+      <c r="M243" t="s">
+        <v>30</v>
+      </c>
+      <c r="N243">
+        <v>52.96</v>
+      </c>
+      <c r="O243">
+        <v>57.86</v>
+      </c>
+      <c r="P243" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q243" t="s">
+        <v>30</v>
+      </c>
+      <c r="R243" t="s">
+        <v>30</v>
+      </c>
+      <c r="S243" t="s">
+        <v>30</v>
+      </c>
+      <c r="T243" t="s">
+        <v>30</v>
+      </c>
+      <c r="U243" t="s">
+        <v>30</v>
+      </c>
+      <c r="V243" t="s">
+        <v>30</v>
+      </c>
+      <c r="W243" t="s">
+        <v>30</v>
+      </c>
+      <c r="X243" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y243">
+        <v>170.84</v>
+      </c>
+    </row>
+    <row r="244" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A244">
+        <v>243</v>
+      </c>
+      <c r="B244" t="s">
+        <v>42</v>
+      </c>
+      <c r="C244" t="s">
+        <v>243</v>
+      </c>
+      <c r="E244" t="s">
+        <v>277</v>
+      </c>
+      <c r="F244" t="s">
+        <v>134</v>
+      </c>
+      <c r="G244" t="s">
+        <v>29</v>
+      </c>
+      <c r="H244">
+        <v>17</v>
+      </c>
+      <c r="I244" t="b">
+        <v>0</v>
+      </c>
+      <c r="J244" t="s">
+        <v>329</v>
+      </c>
+      <c r="K244">
+        <v>3</v>
+      </c>
+      <c r="L244" t="s">
+        <v>30</v>
+      </c>
+      <c r="M244">
+        <v>56.03</v>
+      </c>
+      <c r="N244">
+        <v>54.31</v>
+      </c>
+      <c r="O244" t="s">
+        <v>30</v>
+      </c>
+      <c r="P244">
+        <v>58.04</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>30</v>
+      </c>
+      <c r="R244" t="s">
+        <v>30</v>
+      </c>
+      <c r="S244" t="s">
+        <v>30</v>
+      </c>
+      <c r="T244" t="s">
+        <v>30</v>
+      </c>
+      <c r="U244" t="s">
+        <v>30</v>
+      </c>
+      <c r="V244" t="s">
+        <v>30</v>
+      </c>
+      <c r="W244" t="s">
+        <v>30</v>
+      </c>
+      <c r="X244" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y244">
+        <v>168.38</v>
+      </c>
+    </row>
+    <row r="245" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A245">
+        <v>244</v>
+      </c>
+      <c r="B245" t="s">
+        <v>312</v>
+      </c>
+      <c r="C245" t="s">
+        <v>443</v>
+      </c>
+      <c r="D245">
+        <v>2568</v>
+      </c>
+      <c r="E245" t="s">
+        <v>444</v>
+      </c>
+      <c r="F245" t="s">
+        <v>76</v>
+      </c>
+      <c r="G245" t="s">
+        <v>29</v>
+      </c>
+      <c r="H245">
+        <v>34</v>
+      </c>
+      <c r="I245" t="b">
+        <v>0</v>
+      </c>
+      <c r="J245" t="s">
+        <v>329</v>
+      </c>
+      <c r="K245">
+        <v>2</v>
+      </c>
+      <c r="L245">
+        <v>84.8</v>
+      </c>
+      <c r="M245" t="s">
+        <v>30</v>
+      </c>
+      <c r="N245" t="s">
+        <v>30</v>
+      </c>
+      <c r="O245">
+        <v>80.95</v>
+      </c>
+      <c r="P245" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>30</v>
+      </c>
+      <c r="R245" t="s">
+        <v>30</v>
+      </c>
+      <c r="S245" t="s">
+        <v>30</v>
+      </c>
+      <c r="T245" t="s">
+        <v>30</v>
+      </c>
+      <c r="U245" t="s">
+        <v>30</v>
+      </c>
+      <c r="V245" t="s">
+        <v>30</v>
+      </c>
+      <c r="W245" t="s">
+        <v>30</v>
+      </c>
+      <c r="X245" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y245">
+        <v>165.75</v>
+      </c>
+    </row>
+    <row r="246" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A246">
+        <v>245</v>
+      </c>
+      <c r="B246" t="s">
+        <v>445</v>
+      </c>
+      <c r="C246" t="s">
+        <v>446</v>
+      </c>
+      <c r="D246">
+        <v>2431</v>
+      </c>
+      <c r="E246" t="s">
+        <v>447</v>
+      </c>
+      <c r="F246" t="s">
+        <v>34</v>
+      </c>
+      <c r="G246" t="s">
+        <v>29</v>
+      </c>
+      <c r="H246">
+        <v>62</v>
+      </c>
+      <c r="I246" t="b">
+        <v>0</v>
+      </c>
+      <c r="J246" t="s">
+        <v>329</v>
+      </c>
+      <c r="K246">
+        <v>2</v>
+      </c>
+      <c r="L246" t="s">
+        <v>30</v>
+      </c>
+      <c r="M246" t="s">
+        <v>30</v>
+      </c>
+      <c r="N246" t="s">
+        <v>30</v>
+      </c>
+      <c r="O246" t="s">
+        <v>30</v>
+      </c>
+      <c r="P246">
+        <v>82.83</v>
+      </c>
+      <c r="Q246">
+        <v>82.39</v>
+      </c>
+      <c r="R246" t="s">
+        <v>30</v>
+      </c>
+      <c r="S246" t="s">
+        <v>30</v>
+      </c>
+      <c r="T246" t="s">
+        <v>30</v>
+      </c>
+      <c r="U246" t="s">
+        <v>30</v>
+      </c>
+      <c r="V246" t="s">
+        <v>30</v>
+      </c>
+      <c r="W246" t="s">
+        <v>30</v>
+      </c>
+      <c r="X246" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y246">
+        <v>165.22</v>
+      </c>
+    </row>
+    <row r="247" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A247">
+        <v>246</v>
+      </c>
+      <c r="B247" t="s">
+        <v>448</v>
+      </c>
+      <c r="C247" t="s">
+        <v>449</v>
+      </c>
+      <c r="D247">
+        <v>1751</v>
+      </c>
+      <c r="E247" t="s">
+        <v>30</v>
+      </c>
+      <c r="F247" t="s">
+        <v>28</v>
+      </c>
+      <c r="G247" t="s">
+        <v>29</v>
+      </c>
+      <c r="H247">
+        <v>34</v>
+      </c>
+      <c r="I247" t="b">
+        <v>0</v>
+      </c>
+      <c r="J247" t="s">
+        <v>329</v>
+      </c>
+      <c r="K247">
+        <v>2</v>
+      </c>
+      <c r="L247">
+        <v>86.63</v>
+      </c>
+      <c r="M247" t="s">
+        <v>30</v>
+      </c>
+      <c r="N247" t="s">
+        <v>30</v>
+      </c>
+      <c r="O247">
+        <v>77.79</v>
+      </c>
+      <c r="P247" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>30</v>
+      </c>
+      <c r="R247" t="s">
+        <v>30</v>
+      </c>
+      <c r="S247" t="s">
+        <v>30</v>
+      </c>
+      <c r="T247" t="s">
+        <v>30</v>
+      </c>
+      <c r="U247" t="s">
+        <v>30</v>
+      </c>
+      <c r="V247" t="s">
+        <v>30</v>
+      </c>
+      <c r="W247" t="s">
+        <v>30</v>
+      </c>
+      <c r="X247" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y247">
+        <v>164.42</v>
+      </c>
+    </row>
+    <row r="248" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A248">
+        <v>247</v>
+      </c>
+      <c r="B248" t="s">
+        <v>174</v>
+      </c>
+      <c r="C248" t="s">
+        <v>450</v>
+      </c>
+      <c r="E248" t="s">
+        <v>122</v>
+      </c>
+      <c r="F248" t="s">
+        <v>28</v>
+      </c>
+      <c r="G248" t="s">
+        <v>29</v>
+      </c>
+      <c r="H248">
+        <v>35</v>
+      </c>
+      <c r="I248" t="b">
+        <v>0</v>
+      </c>
+      <c r="J248" t="s">
+        <v>329</v>
+      </c>
+      <c r="K248">
+        <v>2</v>
+      </c>
+      <c r="L248">
+        <v>82.69</v>
+      </c>
+      <c r="M248" t="s">
+        <v>30</v>
+      </c>
+      <c r="N248">
+        <v>79.75</v>
+      </c>
+      <c r="O248" t="s">
+        <v>30</v>
+      </c>
+      <c r="P248" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>30</v>
+      </c>
+      <c r="R248" t="s">
+        <v>30</v>
+      </c>
+      <c r="S248" t="s">
+        <v>30</v>
+      </c>
+      <c r="T248" t="s">
+        <v>30</v>
+      </c>
+      <c r="U248" t="s">
+        <v>30</v>
+      </c>
+      <c r="V248" t="s">
+        <v>30</v>
+      </c>
+      <c r="W248" t="s">
+        <v>30</v>
+      </c>
+      <c r="X248" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y248">
+        <v>162.44</v>
+      </c>
+    </row>
+    <row r="249" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A249">
+        <v>248</v>
+      </c>
+      <c r="B249" t="s">
+        <v>202</v>
+      </c>
+      <c r="C249" t="s">
+        <v>80</v>
+      </c>
+      <c r="D249">
+        <v>491</v>
+      </c>
+      <c r="E249" t="s">
+        <v>451</v>
+      </c>
+      <c r="F249" t="s">
+        <v>28</v>
+      </c>
+      <c r="G249" t="s">
+        <v>29</v>
+      </c>
+      <c r="H249">
+        <v>36</v>
+      </c>
+      <c r="I249" t="b">
+        <v>0</v>
+      </c>
+      <c r="J249" t="s">
+        <v>329</v>
+      </c>
+      <c r="K249">
+        <v>2</v>
+      </c>
+      <c r="L249" t="s">
+        <v>30</v>
+      </c>
+      <c r="M249" t="s">
+        <v>30</v>
+      </c>
+      <c r="N249" t="s">
+        <v>30</v>
+      </c>
+      <c r="O249">
+        <v>79.46</v>
+      </c>
+      <c r="P249">
+        <v>82.45</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>30</v>
+      </c>
+      <c r="R249" t="s">
+        <v>30</v>
+      </c>
+      <c r="S249" t="s">
+        <v>30</v>
+      </c>
+      <c r="T249" t="s">
+        <v>30</v>
+      </c>
+      <c r="U249" t="s">
+        <v>30</v>
+      </c>
+      <c r="V249" t="s">
+        <v>30</v>
+      </c>
+      <c r="W249" t="s">
+        <v>30</v>
+      </c>
+      <c r="X249" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y249">
+        <v>161.91</v>
+      </c>
+    </row>
+    <row r="250" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A250">
+        <v>249</v>
+      </c>
+      <c r="B250" t="s">
+        <v>67</v>
+      </c>
+      <c r="C250" t="s">
+        <v>353</v>
+      </c>
+      <c r="E250" t="s">
+        <v>30</v>
+      </c>
+      <c r="F250" t="s">
+        <v>107</v>
+      </c>
+      <c r="G250" t="s">
+        <v>29</v>
+      </c>
+      <c r="H250">
+        <v>5</v>
+      </c>
+      <c r="I250" t="b">
+        <v>0</v>
+      </c>
+      <c r="J250" t="s">
+        <v>329</v>
+      </c>
+      <c r="K250">
+        <v>2</v>
+      </c>
+      <c r="L250" t="s">
+        <v>30</v>
+      </c>
+      <c r="M250" t="s">
+        <v>30</v>
+      </c>
+      <c r="N250" t="s">
+        <v>30</v>
+      </c>
+      <c r="O250">
+        <v>81.24</v>
+      </c>
+      <c r="P250">
+        <v>79.44</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>30</v>
+      </c>
+      <c r="R250" t="s">
+        <v>30</v>
+      </c>
+      <c r="S250" t="s">
+        <v>30</v>
+      </c>
+      <c r="T250" t="s">
+        <v>30</v>
+      </c>
+      <c r="U250" t="s">
+        <v>30</v>
+      </c>
+      <c r="V250" t="s">
+        <v>30</v>
+      </c>
+      <c r="W250" t="s">
+        <v>30</v>
+      </c>
+      <c r="X250" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y250">
+        <v>160.68</v>
+      </c>
+    </row>
+    <row r="251" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A251">
+        <v>250</v>
+      </c>
+      <c r="B251" t="s">
+        <v>336</v>
+      </c>
+      <c r="C251" t="s">
+        <v>452</v>
+      </c>
+      <c r="E251" t="s">
+        <v>453</v>
+      </c>
+      <c r="F251" t="s">
+        <v>34</v>
+      </c>
+      <c r="G251" t="s">
+        <v>29</v>
+      </c>
+      <c r="H251">
+        <v>63</v>
+      </c>
+      <c r="I251" t="b">
+        <v>0</v>
+      </c>
+      <c r="J251" t="s">
+        <v>329</v>
+      </c>
+      <c r="K251">
+        <v>2</v>
+      </c>
+      <c r="L251" t="s">
+        <v>30</v>
+      </c>
+      <c r="M251">
+        <v>80.66</v>
+      </c>
+      <c r="N251" t="s">
+        <v>30</v>
+      </c>
+      <c r="O251" t="s">
+        <v>30</v>
+      </c>
+      <c r="P251">
+        <v>78.91</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>30</v>
+      </c>
+      <c r="R251" t="s">
+        <v>30</v>
+      </c>
+      <c r="S251" t="s">
+        <v>30</v>
+      </c>
+      <c r="T251" t="s">
+        <v>30</v>
+      </c>
+      <c r="U251" t="s">
+        <v>30</v>
+      </c>
+      <c r="V251" t="s">
+        <v>30</v>
+      </c>
+      <c r="W251" t="s">
+        <v>30</v>
+      </c>
+      <c r="X251" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y251">
+        <v>159.57</v>
+      </c>
+    </row>
+    <row r="252" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A252">
+        <v>251</v>
+      </c>
+      <c r="B252" t="s">
+        <v>170</v>
+      </c>
+      <c r="C252" t="s">
+        <v>454</v>
+      </c>
+      <c r="E252" t="s">
+        <v>30</v>
+      </c>
+      <c r="F252" t="s">
+        <v>28</v>
+      </c>
+      <c r="G252" t="s">
+        <v>29</v>
+      </c>
+      <c r="H252">
+        <v>37</v>
+      </c>
+      <c r="I252" t="b">
+        <v>0</v>
+      </c>
+      <c r="J252" t="s">
+        <v>329</v>
+      </c>
+      <c r="K252">
+        <v>2</v>
+      </c>
+      <c r="L252" t="s">
+        <v>30</v>
+      </c>
+      <c r="M252">
+        <v>76.28</v>
+      </c>
+      <c r="N252">
+        <v>80.36</v>
+      </c>
+      <c r="O252" t="s">
+        <v>30</v>
+      </c>
+      <c r="P252" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>30</v>
+      </c>
+      <c r="R252" t="s">
+        <v>30</v>
+      </c>
+      <c r="S252" t="s">
+        <v>30</v>
+      </c>
+      <c r="T252" t="s">
+        <v>30</v>
+      </c>
+      <c r="U252" t="s">
+        <v>30</v>
+      </c>
+      <c r="V252" t="s">
+        <v>30</v>
+      </c>
+      <c r="W252" t="s">
+        <v>30</v>
+      </c>
+      <c r="X252" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y252">
+        <v>156.64</v>
+      </c>
+    </row>
+    <row r="253" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A253">
+        <v>252</v>
+      </c>
+      <c r="B253" t="s">
+        <v>65</v>
+      </c>
+      <c r="C253" t="s">
+        <v>455</v>
+      </c>
+      <c r="D253">
+        <v>2564</v>
+      </c>
+      <c r="E253" t="s">
+        <v>30</v>
+      </c>
+      <c r="F253" t="s">
+        <v>28</v>
+      </c>
+      <c r="G253" t="s">
+        <v>29</v>
+      </c>
+      <c r="H253">
+        <v>38</v>
+      </c>
+      <c r="I253" t="b">
+        <v>0</v>
+      </c>
+      <c r="J253" t="s">
+        <v>329</v>
+      </c>
+      <c r="K253">
+        <v>2</v>
+      </c>
+      <c r="L253" t="s">
+        <v>30</v>
+      </c>
+      <c r="M253" t="s">
+        <v>30</v>
+      </c>
+      <c r="N253" t="s">
+        <v>30</v>
+      </c>
+      <c r="O253">
+        <v>81.28</v>
+      </c>
+      <c r="P253" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>30</v>
+      </c>
+      <c r="R253" t="s">
+        <v>30</v>
+      </c>
+      <c r="S253" t="s">
+        <v>30</v>
+      </c>
+      <c r="T253" t="s">
+        <v>30</v>
+      </c>
+      <c r="U253" t="s">
+        <v>30</v>
+      </c>
+      <c r="V253">
+        <v>74.64</v>
+      </c>
+      <c r="W253" t="s">
+        <v>30</v>
+      </c>
+      <c r="X253" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y253">
+        <v>155.92</v>
+      </c>
+    </row>
+    <row r="254" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A254">
+        <v>254</v>
+      </c>
+      <c r="B254" t="s">
+        <v>456</v>
+      </c>
+      <c r="C254" t="s">
+        <v>457</v>
+      </c>
+      <c r="E254" t="s">
+        <v>30</v>
+      </c>
+      <c r="F254" t="s">
+        <v>34</v>
+      </c>
+      <c r="G254" t="s">
+        <v>87</v>
+      </c>
+      <c r="H254">
+        <v>26</v>
+      </c>
+      <c r="I254" t="b">
+        <v>0</v>
+      </c>
+      <c r="J254" t="s">
+        <v>329</v>
+      </c>
+      <c r="K254">
+        <v>2</v>
+      </c>
+      <c r="L254">
+        <v>78.77</v>
+      </c>
+      <c r="M254" t="s">
+        <v>30</v>
+      </c>
+      <c r="N254" t="s">
+        <v>30</v>
+      </c>
+      <c r="O254">
+        <v>76.31</v>
+      </c>
+      <c r="P254" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>30</v>
+      </c>
+      <c r="R254" t="s">
+        <v>30</v>
+      </c>
+      <c r="S254" t="s">
+        <v>30</v>
+      </c>
+      <c r="T254" t="s">
+        <v>30</v>
+      </c>
+      <c r="U254" t="s">
+        <v>30</v>
+      </c>
+      <c r="V254" t="s">
+        <v>30</v>
+      </c>
+      <c r="W254" t="s">
+        <v>30</v>
+      </c>
+      <c r="X254" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y254">
+        <v>155.08</v>
+      </c>
+    </row>
+    <row r="255" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A255">
+        <v>255</v>
+      </c>
+      <c r="B255" t="s">
+        <v>458</v>
+      </c>
+      <c r="C255" t="s">
+        <v>113</v>
+      </c>
+      <c r="E255" t="s">
+        <v>39</v>
+      </c>
+      <c r="F255" t="s">
+        <v>76</v>
+      </c>
+      <c r="G255" t="s">
+        <v>29</v>
+      </c>
+      <c r="H255">
+        <v>35</v>
+      </c>
+      <c r="I255" t="b">
+        <v>0</v>
+      </c>
+      <c r="J255" t="s">
+        <v>329</v>
+      </c>
+      <c r="K255">
+        <v>2</v>
+      </c>
+      <c r="L255" t="s">
+        <v>30</v>
+      </c>
+      <c r="M255">
+        <v>74.16</v>
+      </c>
+      <c r="N255" t="s">
+        <v>30</v>
+      </c>
+      <c r="O255" t="s">
+        <v>30</v>
+      </c>
+      <c r="P255">
+        <v>75.94</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>30</v>
+      </c>
+      <c r="R255" t="s">
+        <v>30</v>
+      </c>
+      <c r="S255" t="s">
+        <v>30</v>
+      </c>
+      <c r="T255" t="s">
+        <v>30</v>
+      </c>
+      <c r="U255" t="s">
+        <v>30</v>
+      </c>
+      <c r="V255" t="s">
+        <v>30</v>
+      </c>
+      <c r="W255" t="s">
+        <v>30</v>
+      </c>
+      <c r="X255" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y255">
+        <v>150.1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A256">
+        <v>256</v>
+      </c>
+      <c r="B256" t="s">
+        <v>318</v>
+      </c>
+      <c r="C256" t="s">
+        <v>125</v>
+      </c>
+      <c r="E256" t="s">
+        <v>277</v>
+      </c>
+      <c r="F256" t="s">
+        <v>28</v>
+      </c>
+      <c r="G256" t="s">
+        <v>29</v>
+      </c>
+      <c r="H256">
+        <v>39</v>
+      </c>
+      <c r="I256" t="b">
+        <v>0</v>
+      </c>
+      <c r="J256" t="s">
+        <v>329</v>
+      </c>
+      <c r="K256">
+        <v>2</v>
+      </c>
+      <c r="L256" t="s">
+        <v>30</v>
+      </c>
+      <c r="M256" t="s">
+        <v>30</v>
+      </c>
+      <c r="N256" t="s">
+        <v>30</v>
+      </c>
+      <c r="O256" t="s">
+        <v>30</v>
+      </c>
+      <c r="P256">
+        <v>69.12</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>30</v>
+      </c>
+      <c r="R256" t="s">
+        <v>30</v>
+      </c>
+      <c r="S256" t="s">
+        <v>30</v>
+      </c>
+      <c r="T256" t="s">
+        <v>30</v>
+      </c>
+      <c r="U256" t="s">
+        <v>30</v>
+      </c>
+      <c r="V256">
+        <v>79.4</v>
+      </c>
+      <c r="W256" t="s">
+        <v>30</v>
+      </c>
+      <c r="X256" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y256">
+        <v>148.52</v>
+      </c>
+    </row>
+    <row r="257" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A257">
+        <v>257</v>
+      </c>
+      <c r="B257" t="s">
+        <v>459</v>
+      </c>
+      <c r="C257" t="s">
+        <v>226</v>
+      </c>
+      <c r="D257">
+        <v>2523</v>
+      </c>
+      <c r="E257" t="s">
+        <v>144</v>
+      </c>
+      <c r="F257" t="s">
+        <v>34</v>
+      </c>
+      <c r="G257" t="s">
+        <v>29</v>
+      </c>
+      <c r="H257">
+        <v>64</v>
+      </c>
+      <c r="I257" t="b">
+        <v>0</v>
+      </c>
+      <c r="J257" t="s">
+        <v>329</v>
+      </c>
+      <c r="K257">
+        <v>3</v>
+      </c>
+      <c r="L257" t="s">
+        <v>30</v>
+      </c>
+      <c r="M257">
+        <v>51.77</v>
+      </c>
+      <c r="N257" t="s">
+        <v>30</v>
+      </c>
+      <c r="O257" t="s">
+        <v>30</v>
+      </c>
+      <c r="P257" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>30</v>
+      </c>
+      <c r="R257">
+        <v>45.61</v>
+      </c>
+      <c r="S257">
+        <v>50.67</v>
+      </c>
+      <c r="T257" t="s">
+        <v>30</v>
+      </c>
+      <c r="U257" t="s">
+        <v>30</v>
+      </c>
+      <c r="V257" t="s">
+        <v>30</v>
+      </c>
+      <c r="W257" t="s">
+        <v>30</v>
+      </c>
+      <c r="X257" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y257">
+        <v>148.05</v>
+      </c>
+    </row>
+    <row r="258" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A258">
+        <v>258</v>
+      </c>
+      <c r="B258" t="s">
+        <v>198</v>
+      </c>
+      <c r="C258" t="s">
+        <v>460</v>
+      </c>
+      <c r="E258" t="s">
+        <v>30</v>
+      </c>
+      <c r="F258" t="s">
+        <v>34</v>
+      </c>
+      <c r="G258" t="s">
+        <v>29</v>
+      </c>
+      <c r="H258">
+        <v>65</v>
+      </c>
+      <c r="I258" t="b">
+        <v>0</v>
+      </c>
+      <c r="J258" t="s">
+        <v>329</v>
+      </c>
+      <c r="K258">
+        <v>2</v>
+      </c>
+      <c r="L258" t="s">
+        <v>30</v>
+      </c>
+      <c r="M258" t="s">
+        <v>30</v>
+      </c>
+      <c r="N258" t="s">
+        <v>30</v>
+      </c>
+      <c r="O258" t="s">
+        <v>30</v>
+      </c>
+      <c r="P258" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>30</v>
+      </c>
+      <c r="R258">
+        <v>72.74</v>
+      </c>
+      <c r="S258" t="s">
+        <v>30</v>
+      </c>
+      <c r="T258" t="s">
+        <v>30</v>
+      </c>
+      <c r="U258">
+        <v>74.38</v>
+      </c>
+      <c r="V258" t="s">
+        <v>30</v>
+      </c>
+      <c r="W258" t="s">
+        <v>30</v>
+      </c>
+      <c r="X258" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y258">
+        <v>147.12</v>
+      </c>
+    </row>
+    <row r="259" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A259">
+        <v>259</v>
+      </c>
+      <c r="B259" t="s">
+        <v>157</v>
+      </c>
+      <c r="C259" t="s">
+        <v>348</v>
+      </c>
+      <c r="E259" t="s">
+        <v>30</v>
+      </c>
+      <c r="F259" t="s">
+        <v>76</v>
+      </c>
+      <c r="G259" t="s">
+        <v>29</v>
+      </c>
+      <c r="H259">
+        <v>36</v>
+      </c>
+      <c r="I259" t="b">
+        <v>0</v>
+      </c>
+      <c r="J259" t="s">
+        <v>329</v>
+      </c>
+      <c r="K259">
+        <v>3</v>
+      </c>
+      <c r="L259" t="s">
+        <v>30</v>
+      </c>
+      <c r="M259" t="s">
+        <v>30</v>
+      </c>
+      <c r="N259">
+        <v>44.21</v>
+      </c>
+      <c r="O259">
+        <v>44.43</v>
+      </c>
+      <c r="P259">
+        <v>55.97</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>30</v>
+      </c>
+      <c r="R259" t="s">
+        <v>30</v>
+      </c>
+      <c r="S259" t="s">
+        <v>30</v>
+      </c>
+      <c r="T259" t="s">
+        <v>30</v>
+      </c>
+      <c r="U259" t="s">
+        <v>30</v>
+      </c>
+      <c r="V259" t="s">
+        <v>30</v>
+      </c>
+      <c r="W259" t="s">
+        <v>30</v>
+      </c>
+      <c r="X259" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y259">
+        <v>144.61</v>
+      </c>
+    </row>
+    <row r="260" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A260">
+        <v>260</v>
+      </c>
+      <c r="B260" t="s">
+        <v>461</v>
+      </c>
+      <c r="C260" t="s">
+        <v>462</v>
+      </c>
+      <c r="D260">
+        <v>1674</v>
+      </c>
+      <c r="E260" t="s">
+        <v>171</v>
+      </c>
+      <c r="F260" t="s">
+        <v>28</v>
+      </c>
+      <c r="G260" t="s">
+        <v>29</v>
+      </c>
+      <c r="H260">
+        <v>40</v>
+      </c>
+      <c r="I260" t="b">
+        <v>0</v>
+      </c>
+      <c r="J260" t="s">
+        <v>329</v>
+      </c>
+      <c r="K260">
+        <v>2</v>
+      </c>
+      <c r="L260">
+        <v>77.64</v>
+      </c>
+      <c r="M260" t="s">
+        <v>30</v>
+      </c>
+      <c r="N260" t="s">
+        <v>30</v>
+      </c>
+      <c r="O260">
+        <v>66.13</v>
+      </c>
+      <c r="P260" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>30</v>
+      </c>
+      <c r="R260" t="s">
+        <v>30</v>
+      </c>
+      <c r="S260" t="s">
+        <v>30</v>
+      </c>
+      <c r="T260" t="s">
+        <v>30</v>
+      </c>
+      <c r="U260" t="s">
+        <v>30</v>
+      </c>
+      <c r="V260" t="s">
+        <v>30</v>
+      </c>
+      <c r="W260" t="s">
+        <v>30</v>
+      </c>
+      <c r="X260" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y260">
+        <v>143.77</v>
+      </c>
+    </row>
+    <row r="261" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A261">
+        <v>261</v>
+      </c>
+      <c r="B261" t="s">
+        <v>130</v>
+      </c>
+      <c r="C261" t="s">
+        <v>463</v>
+      </c>
+      <c r="E261" t="s">
+        <v>30</v>
+      </c>
+      <c r="F261" t="s">
+        <v>34</v>
+      </c>
+      <c r="G261" t="s">
+        <v>29</v>
+      </c>
+      <c r="H261">
+        <v>66</v>
+      </c>
+      <c r="I261" t="b">
+        <v>0</v>
+      </c>
+      <c r="J261" t="s">
+        <v>329</v>
+      </c>
+      <c r="K261">
+        <v>2</v>
+      </c>
+      <c r="L261" t="s">
+        <v>30</v>
+      </c>
+      <c r="M261" t="s">
+        <v>30</v>
+      </c>
+      <c r="N261" t="s">
+        <v>30</v>
+      </c>
+      <c r="O261" t="s">
+        <v>30</v>
+      </c>
+      <c r="P261" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>30</v>
+      </c>
+      <c r="R261">
+        <v>71.26</v>
+      </c>
+      <c r="S261" t="s">
+        <v>30</v>
+      </c>
+      <c r="T261" t="s">
+        <v>30</v>
+      </c>
+      <c r="U261">
+        <v>71.53</v>
+      </c>
+      <c r="V261" t="s">
+        <v>30</v>
+      </c>
+      <c r="W261" t="s">
+        <v>30</v>
+      </c>
+      <c r="X261" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y261">
+        <v>142.79</v>
+      </c>
+    </row>
+    <row r="262" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A262">
+        <v>263</v>
+      </c>
+      <c r="B262" t="s">
+        <v>464</v>
+      </c>
+      <c r="C262" t="s">
+        <v>465</v>
+      </c>
+      <c r="E262" t="s">
+        <v>30</v>
+      </c>
+      <c r="F262" t="s">
+        <v>34</v>
+      </c>
+      <c r="G262" t="s">
+        <v>29</v>
+      </c>
+      <c r="H262">
+        <v>67</v>
+      </c>
+      <c r="I262" t="b">
+        <v>0</v>
+      </c>
+      <c r="J262" t="s">
+        <v>329</v>
+      </c>
+      <c r="K262">
+        <v>2</v>
+      </c>
+      <c r="L262" t="s">
+        <v>30</v>
+      </c>
+      <c r="M262" t="s">
+        <v>30</v>
+      </c>
+      <c r="N262">
+        <v>65.09</v>
+      </c>
+      <c r="O262" t="s">
+        <v>30</v>
+      </c>
+      <c r="P262" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>30</v>
+      </c>
+      <c r="R262">
+        <v>76.83</v>
+      </c>
+      <c r="S262" t="s">
+        <v>30</v>
+      </c>
+      <c r="T262" t="s">
+        <v>30</v>
+      </c>
+      <c r="U262" t="s">
+        <v>30</v>
+      </c>
+      <c r="V262" t="s">
+        <v>30</v>
+      </c>
+      <c r="W262" t="s">
+        <v>30</v>
+      </c>
+      <c r="X262" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y262">
+        <v>141.92</v>
+      </c>
+    </row>
+    <row r="263" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A263">
+        <v>264</v>
+      </c>
+      <c r="B263" t="s">
+        <v>466</v>
+      </c>
+      <c r="C263" t="s">
+        <v>467</v>
+      </c>
+      <c r="E263" t="s">
+        <v>55</v>
+      </c>
+      <c r="F263" t="s">
+        <v>34</v>
+      </c>
+      <c r="G263" t="s">
+        <v>29</v>
+      </c>
+      <c r="H263">
+        <v>68</v>
+      </c>
+      <c r="I263" t="b">
+        <v>0</v>
+      </c>
+      <c r="J263" t="s">
+        <v>329</v>
+      </c>
+      <c r="K263">
+        <v>2</v>
+      </c>
+      <c r="L263">
+        <v>73.69</v>
+      </c>
+      <c r="M263">
+        <v>67.31</v>
+      </c>
+      <c r="N263" t="s">
+        <v>30</v>
+      </c>
+      <c r="O263" t="s">
+        <v>30</v>
+      </c>
+      <c r="P263" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>30</v>
+      </c>
+      <c r="R263" t="s">
+        <v>30</v>
+      </c>
+      <c r="S263" t="s">
+        <v>30</v>
+      </c>
+      <c r="T263" t="s">
+        <v>30</v>
+      </c>
+      <c r="U263" t="s">
+        <v>30</v>
+      </c>
+      <c r="V263" t="s">
+        <v>30</v>
+      </c>
+      <c r="W263" t="s">
+        <v>30</v>
+      </c>
+      <c r="X263" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y263">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="264" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A264">
+        <v>266</v>
+      </c>
+      <c r="B264" t="s">
+        <v>42</v>
+      </c>
+      <c r="C264" t="s">
+        <v>295</v>
+      </c>
+      <c r="D264">
+        <v>913</v>
+      </c>
+      <c r="E264" t="s">
+        <v>162</v>
+      </c>
+      <c r="F264" t="s">
+        <v>134</v>
+      </c>
+      <c r="G264" t="s">
+        <v>29</v>
+      </c>
+      <c r="H264">
+        <v>18</v>
+      </c>
+      <c r="I264" t="b">
+        <v>0</v>
+      </c>
+      <c r="J264" t="s">
+        <v>329</v>
+      </c>
+      <c r="K264">
+        <v>2</v>
+      </c>
+      <c r="L264">
+        <v>70.03</v>
+      </c>
+      <c r="M264" t="s">
+        <v>30</v>
+      </c>
+      <c r="N264" t="s">
+        <v>30</v>
+      </c>
+      <c r="O264" t="s">
+        <v>30</v>
+      </c>
+      <c r="P264" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>30</v>
+      </c>
+      <c r="R264" t="s">
+        <v>30</v>
+      </c>
+      <c r="S264">
+        <v>69.2</v>
+      </c>
+      <c r="T264" t="s">
+        <v>30</v>
+      </c>
+      <c r="U264" t="s">
+        <v>30</v>
+      </c>
+      <c r="V264" t="s">
+        <v>30</v>
+      </c>
+      <c r="W264" t="s">
+        <v>30</v>
+      </c>
+      <c r="X264" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y264">
+        <v>139.23</v>
+      </c>
+    </row>
+    <row r="265" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A265">
+        <v>267</v>
+      </c>
+      <c r="B265" t="s">
+        <v>141</v>
+      </c>
+      <c r="C265" t="s">
+        <v>468</v>
+      </c>
+      <c r="D265">
+        <v>2315</v>
+      </c>
+      <c r="E265" t="s">
+        <v>100</v>
+      </c>
+      <c r="F265" t="s">
+        <v>34</v>
+      </c>
+      <c r="G265" t="s">
+        <v>29</v>
+      </c>
+      <c r="H265">
+        <v>70</v>
+      </c>
+      <c r="I265" t="b">
+        <v>0</v>
+      </c>
+      <c r="J265" t="s">
+        <v>329</v>
+      </c>
+      <c r="K265">
+        <v>2</v>
+      </c>
+      <c r="L265" t="s">
+        <v>30</v>
+      </c>
+      <c r="M265">
+        <v>69.68</v>
+      </c>
+      <c r="N265" t="s">
+        <v>30</v>
+      </c>
+      <c r="O265" t="s">
+        <v>30</v>
+      </c>
+      <c r="P265" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>30</v>
+      </c>
+      <c r="R265" t="s">
+        <v>30</v>
+      </c>
+      <c r="S265" t="s">
+        <v>30</v>
+      </c>
+      <c r="T265" t="s">
+        <v>30</v>
+      </c>
+      <c r="U265" t="s">
+        <v>30</v>
+      </c>
+      <c r="V265" t="s">
+        <v>30</v>
+      </c>
+      <c r="W265">
+        <v>67.1</v>
+      </c>
+      <c r="X265" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y265">
+        <v>136.78</v>
+      </c>
+    </row>
+    <row r="266" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A266">
+        <v>268</v>
+      </c>
+      <c r="B266" t="s">
+        <v>469</v>
+      </c>
+      <c r="C266" t="s">
+        <v>57</v>
+      </c>
+      <c r="E266" t="s">
+        <v>39</v>
+      </c>
+      <c r="F266" t="s">
+        <v>134</v>
+      </c>
+      <c r="G266" t="s">
+        <v>87</v>
+      </c>
+      <c r="H266">
+        <v>8</v>
+      </c>
+      <c r="I266" t="b">
+        <v>0</v>
+      </c>
+      <c r="J266" t="s">
+        <v>329</v>
+      </c>
+      <c r="K266">
+        <v>3</v>
+      </c>
+      <c r="L266">
+        <v>48.48</v>
+      </c>
+      <c r="M266">
+        <v>42.26</v>
+      </c>
+      <c r="N266" t="s">
+        <v>30</v>
+      </c>
+      <c r="O266" t="s">
+        <v>30</v>
+      </c>
+      <c r="P266">
+        <v>45.99</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>30</v>
+      </c>
+      <c r="R266" t="s">
+        <v>30</v>
+      </c>
+      <c r="S266" t="s">
+        <v>30</v>
+      </c>
+      <c r="T266" t="s">
+        <v>30</v>
+      </c>
+      <c r="U266" t="s">
+        <v>30</v>
+      </c>
+      <c r="V266" t="s">
+        <v>30</v>
+      </c>
+      <c r="W266" t="s">
+        <v>30</v>
+      </c>
+      <c r="X266" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y266">
+        <v>136.73</v>
+      </c>
+    </row>
+    <row r="267" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A267">
+        <v>269</v>
+      </c>
+      <c r="B267" t="s">
+        <v>470</v>
+      </c>
+      <c r="C267" t="s">
+        <v>471</v>
+      </c>
+      <c r="D267">
+        <v>1405</v>
+      </c>
+      <c r="E267" t="s">
+        <v>39</v>
+      </c>
+      <c r="F267" t="s">
+        <v>134</v>
+      </c>
+      <c r="G267" t="s">
+        <v>87</v>
+      </c>
+      <c r="H267">
+        <v>9</v>
+      </c>
+      <c r="I267" t="b">
+        <v>0</v>
+      </c>
+      <c r="J267" t="s">
+        <v>329</v>
+      </c>
+      <c r="K267">
+        <v>3</v>
+      </c>
+      <c r="L267">
+        <v>49.07</v>
+      </c>
+      <c r="M267" t="s">
+        <v>30</v>
+      </c>
+      <c r="N267">
+        <v>41.15</v>
+      </c>
+      <c r="O267" t="s">
+        <v>30</v>
+      </c>
+      <c r="P267" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>30</v>
+      </c>
+      <c r="R267" t="s">
+        <v>30</v>
+      </c>
+      <c r="S267" t="s">
+        <v>30</v>
+      </c>
+      <c r="T267" t="s">
+        <v>30</v>
+      </c>
+      <c r="U267" t="s">
+        <v>30</v>
+      </c>
+      <c r="V267" t="s">
+        <v>30</v>
+      </c>
+      <c r="W267">
+        <v>44.96</v>
+      </c>
+      <c r="X267" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y267">
+        <v>135.18</v>
+      </c>
+    </row>
+    <row r="268" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A268">
+        <v>270</v>
+      </c>
+      <c r="B268" t="s">
+        <v>472</v>
+      </c>
+      <c r="C268" t="s">
+        <v>75</v>
+      </c>
+      <c r="D268">
+        <v>1934</v>
+      </c>
+      <c r="E268" t="s">
+        <v>473</v>
+      </c>
+      <c r="F268" t="s">
+        <v>61</v>
+      </c>
+      <c r="G268" t="s">
+        <v>87</v>
+      </c>
+      <c r="H268">
+        <v>7</v>
+      </c>
+      <c r="I268" t="b">
+        <v>0</v>
+      </c>
+      <c r="J268" t="s">
+        <v>329</v>
+      </c>
+      <c r="K268">
+        <v>2</v>
+      </c>
+      <c r="L268">
+        <v>68.79</v>
+      </c>
+      <c r="M268" t="s">
+        <v>30</v>
+      </c>
+      <c r="N268" t="s">
+        <v>30</v>
+      </c>
+      <c r="O268">
+        <v>66.34</v>
+      </c>
+      <c r="P268" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>30</v>
+      </c>
+      <c r="R268" t="s">
+        <v>30</v>
+      </c>
+      <c r="S268" t="s">
+        <v>30</v>
+      </c>
+      <c r="T268" t="s">
+        <v>30</v>
+      </c>
+      <c r="U268" t="s">
+        <v>30</v>
+      </c>
+      <c r="V268" t="s">
+        <v>30</v>
+      </c>
+      <c r="W268" t="s">
+        <v>30</v>
+      </c>
+      <c r="X268" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y268">
+        <v>135.13</v>
+      </c>
+    </row>
+    <row r="269" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A269">
+        <v>271</v>
+      </c>
+      <c r="B269" t="s">
+        <v>381</v>
+      </c>
+      <c r="C269" t="s">
+        <v>177</v>
+      </c>
+      <c r="E269" t="s">
+        <v>241</v>
+      </c>
+      <c r="F269" t="s">
+        <v>61</v>
+      </c>
+      <c r="G269" t="s">
+        <v>29</v>
+      </c>
+      <c r="H269">
+        <v>11</v>
+      </c>
+      <c r="I269" t="b">
+        <v>0</v>
+      </c>
+      <c r="J269" t="s">
+        <v>329</v>
+      </c>
+      <c r="K269">
+        <v>2</v>
+      </c>
+      <c r="L269" t="s">
+        <v>30</v>
+      </c>
+      <c r="M269" t="s">
+        <v>30</v>
+      </c>
+      <c r="N269" t="s">
+        <v>30</v>
+      </c>
+      <c r="O269" t="s">
+        <v>30</v>
+      </c>
+      <c r="P269" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>30</v>
+      </c>
+      <c r="R269">
+        <v>65.9</v>
+      </c>
+      <c r="S269">
+        <v>68.86</v>
+      </c>
+      <c r="T269" t="s">
+        <v>30</v>
+      </c>
+      <c r="U269" t="s">
+        <v>30</v>
+      </c>
+      <c r="V269" t="s">
+        <v>30</v>
+      </c>
+      <c r="W269" t="s">
+        <v>30</v>
+      </c>
+      <c r="X269" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y269">
+        <v>134.76</v>
+      </c>
+    </row>
+    <row r="270" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A270">
+        <v>272</v>
+      </c>
+      <c r="B270" t="s">
+        <v>474</v>
+      </c>
+      <c r="C270" t="s">
+        <v>475</v>
+      </c>
+      <c r="E270" t="s">
+        <v>476</v>
+      </c>
+      <c r="F270" t="s">
+        <v>76</v>
+      </c>
+      <c r="G270" t="s">
+        <v>87</v>
+      </c>
+      <c r="H270">
+        <v>11</v>
+      </c>
+      <c r="I270" t="b">
+        <v>0</v>
+      </c>
+      <c r="J270" t="s">
+        <v>329</v>
+      </c>
+      <c r="K270">
+        <v>2</v>
+      </c>
+      <c r="L270" t="s">
+        <v>30</v>
+      </c>
+      <c r="M270">
+        <v>66.33</v>
+      </c>
+      <c r="N270" t="s">
+        <v>30</v>
+      </c>
+      <c r="O270">
+        <v>67.9</v>
+      </c>
+      <c r="P270" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>30</v>
+      </c>
+      <c r="R270" t="s">
+        <v>30</v>
+      </c>
+      <c r="S270" t="s">
+        <v>30</v>
+      </c>
+      <c r="T270" t="s">
+        <v>30</v>
+      </c>
+      <c r="U270" t="s">
+        <v>30</v>
+      </c>
+      <c r="V270" t="s">
+        <v>30</v>
+      </c>
+      <c r="W270" t="s">
+        <v>30</v>
+      </c>
+      <c r="X270" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y270">
+        <v>134.23</v>
+      </c>
+    </row>
+    <row r="271" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A271">
+        <v>273</v>
+      </c>
+      <c r="B271" t="s">
+        <v>296</v>
+      </c>
+      <c r="C271" t="s">
+        <v>243</v>
+      </c>
+      <c r="E271" t="s">
+        <v>55</v>
+      </c>
+      <c r="F271" t="s">
+        <v>28</v>
+      </c>
+      <c r="G271" t="s">
+        <v>87</v>
+      </c>
+      <c r="H271">
+        <v>19</v>
+      </c>
+      <c r="I271" t="b">
+        <v>0</v>
+      </c>
+      <c r="J271" t="s">
+        <v>329</v>
+      </c>
+      <c r="K271">
+        <v>2</v>
+      </c>
+      <c r="L271" t="s">
+        <v>30</v>
+      </c>
+      <c r="M271">
+        <v>64.72</v>
+      </c>
+      <c r="N271" t="s">
+        <v>30</v>
+      </c>
+      <c r="O271" t="s">
+        <v>30</v>
+      </c>
+      <c r="P271">
+        <v>69.26</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>30</v>
+      </c>
+      <c r="R271" t="s">
+        <v>30</v>
+      </c>
+      <c r="S271" t="s">
+        <v>30</v>
+      </c>
+      <c r="T271" t="s">
+        <v>30</v>
+      </c>
+      <c r="U271" t="s">
+        <v>30</v>
+      </c>
+      <c r="V271" t="s">
+        <v>30</v>
+      </c>
+      <c r="W271" t="s">
+        <v>30</v>
+      </c>
+      <c r="X271" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y271">
+        <v>133.98</v>
+      </c>
+    </row>
+    <row r="272" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A272">
+        <v>274</v>
+      </c>
+      <c r="B272" t="s">
+        <v>477</v>
+      </c>
+      <c r="C272" t="s">
+        <v>478</v>
+      </c>
+      <c r="E272" t="s">
+        <v>479</v>
+      </c>
+      <c r="F272" t="s">
+        <v>81</v>
+      </c>
+      <c r="G272" t="s">
+        <v>29</v>
+      </c>
+      <c r="H272">
+        <v>6</v>
+      </c>
+      <c r="I272" t="b">
+        <v>0</v>
+      </c>
+      <c r="J272" t="s">
+        <v>329</v>
+      </c>
+      <c r="K272">
+        <v>2</v>
+      </c>
+      <c r="L272" t="s">
+        <v>30</v>
+      </c>
+      <c r="M272">
+        <v>60.69</v>
+      </c>
+      <c r="N272" t="s">
+        <v>30</v>
+      </c>
+      <c r="O272" t="s">
+        <v>30</v>
+      </c>
+      <c r="P272" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>30</v>
+      </c>
+      <c r="R272" t="s">
+        <v>30</v>
+      </c>
+      <c r="S272" t="s">
+        <v>30</v>
+      </c>
+      <c r="T272" t="s">
+        <v>30</v>
+      </c>
+      <c r="U272" t="s">
+        <v>30</v>
+      </c>
+      <c r="V272" t="s">
+        <v>30</v>
+      </c>
+      <c r="W272">
+        <v>72.69</v>
+      </c>
+      <c r="X272" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y272">
+        <v>133.38</v>
+      </c>
+    </row>
+    <row r="273" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A273">
+        <v>275</v>
+      </c>
+      <c r="B273" t="s">
+        <v>480</v>
+      </c>
+      <c r="C273" t="s">
+        <v>481</v>
+      </c>
+      <c r="E273" t="s">
+        <v>30</v>
+      </c>
+      <c r="F273" t="s">
+        <v>107</v>
+      </c>
+      <c r="G273" t="s">
+        <v>29</v>
+      </c>
+      <c r="H273">
+        <v>6</v>
+      </c>
+      <c r="I273" t="b">
+        <v>0</v>
+      </c>
+      <c r="J273" t="s">
+        <v>329</v>
+      </c>
+      <c r="K273">
+        <v>2</v>
+      </c>
+      <c r="L273" t="s">
+        <v>30</v>
+      </c>
+      <c r="M273" t="s">
+        <v>30</v>
+      </c>
+      <c r="N273" t="s">
+        <v>30</v>
+      </c>
+      <c r="O273" t="s">
+        <v>30</v>
+      </c>
+      <c r="P273" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>30</v>
+      </c>
+      <c r="R273">
+        <v>66.95</v>
+      </c>
+      <c r="S273" t="s">
+        <v>30</v>
+      </c>
+      <c r="T273">
+        <v>64.97</v>
+      </c>
+      <c r="U273" t="s">
+        <v>30</v>
+      </c>
+      <c r="V273" t="s">
+        <v>30</v>
+      </c>
+      <c r="W273" t="s">
+        <v>30</v>
+      </c>
+      <c r="X273" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y273">
+        <v>131.92</v>
+      </c>
+    </row>
+    <row r="274" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A274">
+        <v>276</v>
+      </c>
+      <c r="B274" t="s">
+        <v>482</v>
+      </c>
+      <c r="C274" t="s">
+        <v>75</v>
+      </c>
+      <c r="D274">
+        <v>1447</v>
+      </c>
+      <c r="E274" t="s">
+        <v>33</v>
+      </c>
+      <c r="F274" t="s">
+        <v>34</v>
+      </c>
+      <c r="G274" t="s">
+        <v>29</v>
+      </c>
+      <c r="H274">
+        <v>71</v>
+      </c>
+      <c r="I274" t="b">
+        <v>0</v>
+      </c>
+      <c r="J274" t="s">
+        <v>329</v>
+      </c>
+      <c r="K274">
+        <v>2</v>
+      </c>
+      <c r="L274" t="s">
+        <v>30</v>
+      </c>
+      <c r="M274" t="s">
+        <v>30</v>
+      </c>
+      <c r="N274" t="s">
+        <v>30</v>
+      </c>
+      <c r="O274" t="s">
+        <v>30</v>
+      </c>
+      <c r="P274" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>30</v>
+      </c>
+      <c r="R274" t="s">
+        <v>30</v>
+      </c>
+      <c r="S274" t="s">
+        <v>30</v>
+      </c>
+      <c r="T274">
+        <v>66.09</v>
+      </c>
+      <c r="U274" t="s">
+        <v>30</v>
+      </c>
+      <c r="V274">
+        <v>65.29</v>
+      </c>
+      <c r="W274" t="s">
+        <v>30</v>
+      </c>
+      <c r="X274" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y274">
+        <v>131.38</v>
+      </c>
+    </row>
+    <row r="275" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A275">
+        <v>277</v>
+      </c>
+      <c r="B275" t="s">
+        <v>365</v>
+      </c>
+      <c r="C275" t="s">
+        <v>483</v>
+      </c>
+      <c r="E275" t="s">
+        <v>171</v>
+      </c>
+      <c r="F275" t="s">
+        <v>34</v>
+      </c>
+      <c r="G275" t="s">
+        <v>29</v>
+      </c>
+      <c r="H275">
+        <v>72</v>
+      </c>
+      <c r="I275" t="b">
+        <v>0</v>
+      </c>
+      <c r="J275" t="s">
+        <v>329</v>
+      </c>
+      <c r="K275">
+        <v>2</v>
+      </c>
+      <c r="L275" t="s">
+        <v>30</v>
+      </c>
+      <c r="M275" t="s">
+        <v>30</v>
+      </c>
+      <c r="N275" t="s">
+        <v>30</v>
+      </c>
+      <c r="O275" t="s">
+        <v>30</v>
+      </c>
+      <c r="P275" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>30</v>
+      </c>
+      <c r="R275">
+        <v>66.02</v>
+      </c>
+      <c r="S275">
+        <v>65.12</v>
+      </c>
+      <c r="T275" t="s">
+        <v>30</v>
+      </c>
+      <c r="U275" t="s">
+        <v>30</v>
+      </c>
+      <c r="V275" t="s">
+        <v>30</v>
+      </c>
+      <c r="W275" t="s">
+        <v>30</v>
+      </c>
+      <c r="X275" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y275">
+        <v>131.14</v>
+      </c>
+    </row>
+    <row r="276" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A276">
+        <v>278</v>
+      </c>
+      <c r="B276" t="s">
+        <v>344</v>
+      </c>
+      <c r="C276" t="s">
+        <v>484</v>
+      </c>
+      <c r="E276" t="s">
+        <v>485</v>
+      </c>
+      <c r="F276" t="s">
+        <v>76</v>
+      </c>
+      <c r="G276" t="s">
+        <v>29</v>
+      </c>
+      <c r="H276">
+        <v>37</v>
+      </c>
+      <c r="I276" t="b">
+        <v>0</v>
+      </c>
+      <c r="J276" t="s">
+        <v>329</v>
+      </c>
+      <c r="K276">
+        <v>2</v>
+      </c>
+      <c r="L276" t="s">
+        <v>30</v>
+      </c>
+      <c r="M276" t="s">
+        <v>30</v>
+      </c>
+      <c r="N276" t="s">
+        <v>30</v>
+      </c>
+      <c r="O276">
+        <v>68.76</v>
+      </c>
+      <c r="P276">
+        <v>62.36</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>30</v>
+      </c>
+      <c r="R276" t="s">
+        <v>30</v>
+      </c>
+      <c r="S276" t="s">
+        <v>30</v>
+      </c>
+      <c r="T276" t="s">
+        <v>30</v>
+      </c>
+      <c r="U276" t="s">
+        <v>30</v>
+      </c>
+      <c r="V276" t="s">
+        <v>30</v>
+      </c>
+      <c r="W276" t="s">
+        <v>30</v>
+      </c>
+      <c r="X276" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y276">
+        <v>131.12</v>
+      </c>
+    </row>
+    <row r="277" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A277">
+        <v>279</v>
+      </c>
+      <c r="B277" t="s">
+        <v>89</v>
+      </c>
+      <c r="C277" t="s">
+        <v>486</v>
+      </c>
+      <c r="E277" t="s">
+        <v>476</v>
+      </c>
+      <c r="F277" t="s">
+        <v>134</v>
+      </c>
+      <c r="G277" t="s">
+        <v>29</v>
+      </c>
+      <c r="H277">
+        <v>19</v>
+      </c>
+      <c r="I277" t="b">
+        <v>0</v>
+      </c>
+      <c r="J277" t="s">
+        <v>329</v>
+      </c>
+      <c r="K277">
+        <v>2</v>
+      </c>
+      <c r="L277" t="s">
+        <v>30</v>
+      </c>
+      <c r="M277" t="s">
+        <v>30</v>
+      </c>
+      <c r="N277" t="s">
+        <v>30</v>
+      </c>
+      <c r="O277">
+        <v>64.42</v>
+      </c>
+      <c r="P277">
+        <v>63.59</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>30</v>
+      </c>
+      <c r="R277" t="s">
+        <v>30</v>
+      </c>
+      <c r="S277" t="s">
+        <v>30</v>
+      </c>
+      <c r="T277" t="s">
+        <v>30</v>
+      </c>
+      <c r="U277" t="s">
+        <v>30</v>
+      </c>
+      <c r="V277" t="s">
+        <v>30</v>
+      </c>
+      <c r="W277" t="s">
+        <v>30</v>
+      </c>
+      <c r="X277" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y277">
+        <v>128.01</v>
+      </c>
+    </row>
+    <row r="278" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A278">
+        <v>280</v>
+      </c>
+      <c r="B278" t="s">
+        <v>487</v>
+      </c>
+      <c r="C278" t="s">
+        <v>57</v>
+      </c>
+      <c r="E278" t="s">
+        <v>39</v>
+      </c>
+      <c r="F278" t="s">
+        <v>200</v>
+      </c>
+      <c r="G278" t="s">
+        <v>29</v>
+      </c>
+      <c r="H278">
+        <v>7</v>
+      </c>
+      <c r="I278" t="b">
+        <v>0</v>
+      </c>
+      <c r="J278" t="s">
+        <v>329</v>
+      </c>
+      <c r="K278">
+        <v>3</v>
+      </c>
+      <c r="L278" t="s">
+        <v>30</v>
+      </c>
+      <c r="M278">
+        <v>35.83</v>
+      </c>
+      <c r="N278">
+        <v>39.03</v>
+      </c>
+      <c r="O278" t="s">
+        <v>30</v>
+      </c>
+      <c r="P278">
+        <v>52.72</v>
+      </c>
+      <c r="Q278" t="s">
+        <v>30</v>
+      </c>
+      <c r="R278" t="s">
+        <v>30</v>
+      </c>
+      <c r="S278" t="s">
+        <v>30</v>
+      </c>
+      <c r="T278" t="s">
+        <v>30</v>
+      </c>
+      <c r="U278" t="s">
+        <v>30</v>
+      </c>
+      <c r="V278" t="s">
+        <v>30</v>
+      </c>
+      <c r="W278" t="s">
+        <v>30</v>
+      </c>
+      <c r="X278" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y278">
+        <v>127.58</v>
+      </c>
+    </row>
+    <row r="279" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A279">
+        <v>281</v>
+      </c>
+      <c r="B279" t="s">
+        <v>488</v>
+      </c>
+      <c r="C279" t="s">
+        <v>32</v>
+      </c>
+      <c r="E279" t="s">
+        <v>439</v>
+      </c>
+      <c r="F279" t="s">
+        <v>134</v>
+      </c>
+      <c r="G279" t="s">
+        <v>87</v>
+      </c>
+      <c r="H279">
+        <v>10</v>
+      </c>
+      <c r="I279" t="b">
+        <v>0</v>
+      </c>
+      <c r="J279" t="s">
+        <v>329</v>
+      </c>
+      <c r="K279">
+        <v>3</v>
+      </c>
+      <c r="L279">
+        <v>48.48</v>
+      </c>
+      <c r="M279">
+        <v>35.82</v>
+      </c>
+      <c r="N279" t="s">
+        <v>30</v>
+      </c>
+      <c r="O279" t="s">
+        <v>30</v>
+      </c>
+      <c r="P279">
+        <v>42.81</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>30</v>
+      </c>
+      <c r="R279" t="s">
+        <v>30</v>
+      </c>
+      <c r="S279" t="s">
+        <v>30</v>
+      </c>
+      <c r="T279" t="s">
+        <v>30</v>
+      </c>
+      <c r="U279" t="s">
+        <v>30</v>
+      </c>
+      <c r="V279" t="s">
+        <v>30</v>
+      </c>
+      <c r="W279" t="s">
+        <v>30</v>
+      </c>
+      <c r="X279" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y279">
+        <v>127.11</v>
+      </c>
+    </row>
+    <row r="280" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A280">
+        <v>283</v>
+      </c>
+      <c r="B280" t="s">
+        <v>31</v>
+      </c>
+      <c r="C280" t="s">
+        <v>97</v>
+      </c>
+      <c r="E280" t="s">
+        <v>39</v>
+      </c>
+      <c r="F280" t="s">
+        <v>28</v>
+      </c>
+      <c r="G280" t="s">
+        <v>29</v>
+      </c>
+      <c r="H280">
+        <v>42</v>
+      </c>
+      <c r="I280" t="b">
+        <v>0</v>
+      </c>
+      <c r="J280" t="s">
+        <v>329</v>
+      </c>
+      <c r="K280">
+        <v>2</v>
+      </c>
+      <c r="L280">
+        <v>62.76</v>
+      </c>
+      <c r="M280" t="s">
+        <v>30</v>
+      </c>
+      <c r="N280" t="s">
+        <v>30</v>
+      </c>
+      <c r="O280" t="s">
+        <v>30</v>
+      </c>
+      <c r="P280">
+        <v>60.32</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>30</v>
+      </c>
+      <c r="R280" t="s">
+        <v>30</v>
+      </c>
+      <c r="S280" t="s">
+        <v>30</v>
+      </c>
+      <c r="T280" t="s">
+        <v>30</v>
+      </c>
+      <c r="U280" t="s">
+        <v>30</v>
+      </c>
+      <c r="V280" t="s">
+        <v>30</v>
+      </c>
+      <c r="W280" t="s">
+        <v>30</v>
+      </c>
+      <c r="X280" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y280">
+        <v>123.08</v>
+      </c>
+    </row>
+    <row r="281" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A281">
+        <v>284</v>
+      </c>
+      <c r="B281" t="s">
+        <v>489</v>
+      </c>
+      <c r="C281" t="s">
+        <v>490</v>
+      </c>
+      <c r="E281" t="s">
+        <v>169</v>
+      </c>
+      <c r="F281" t="s">
+        <v>28</v>
+      </c>
+      <c r="G281" t="s">
+        <v>29</v>
+      </c>
+      <c r="H281">
+        <v>43</v>
+      </c>
+      <c r="I281" t="b">
+        <v>0</v>
+      </c>
+      <c r="J281" t="s">
+        <v>329</v>
+      </c>
+      <c r="K281">
+        <v>2</v>
+      </c>
+      <c r="L281">
+        <v>68.71</v>
+      </c>
+      <c r="M281" t="s">
+        <v>30</v>
+      </c>
+      <c r="N281">
+        <v>53.86</v>
+      </c>
+      <c r="O281" t="s">
+        <v>30</v>
+      </c>
+      <c r="P281" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>30</v>
+      </c>
+      <c r="R281" t="s">
+        <v>30</v>
+      </c>
+      <c r="S281" t="s">
+        <v>30</v>
+      </c>
+      <c r="T281" t="s">
+        <v>30</v>
+      </c>
+      <c r="U281" t="s">
+        <v>30</v>
+      </c>
+      <c r="V281" t="s">
+        <v>30</v>
+      </c>
+      <c r="W281" t="s">
+        <v>30</v>
+      </c>
+      <c r="X281" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y281">
+        <v>122.57</v>
+      </c>
+    </row>
+    <row r="282" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A282">
+        <v>285</v>
+      </c>
+      <c r="B282" t="s">
+        <v>264</v>
+      </c>
+      <c r="C282" t="s">
+        <v>491</v>
+      </c>
+      <c r="D282">
+        <v>1611</v>
+      </c>
+      <c r="E282" t="s">
+        <v>189</v>
+      </c>
+      <c r="F282" t="s">
+        <v>76</v>
+      </c>
+      <c r="G282" t="s">
+        <v>29</v>
+      </c>
+      <c r="H282">
+        <v>38</v>
+      </c>
+      <c r="I282" t="b">
+        <v>0</v>
+      </c>
+      <c r="J282" t="s">
+        <v>329</v>
+      </c>
+      <c r="K282">
+        <v>2</v>
+      </c>
+      <c r="L282" t="s">
+        <v>30</v>
+      </c>
+      <c r="M282" t="s">
+        <v>30</v>
+      </c>
+      <c r="N282" t="s">
+        <v>30</v>
+      </c>
+      <c r="O282">
+        <v>60.12</v>
+      </c>
+      <c r="P282">
+        <v>62.44</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>30</v>
+      </c>
+      <c r="R282" t="s">
+        <v>30</v>
+      </c>
+      <c r="S282" t="s">
+        <v>30</v>
+      </c>
+      <c r="T282" t="s">
+        <v>30</v>
+      </c>
+      <c r="U282" t="s">
+        <v>30</v>
+      </c>
+      <c r="V282" t="s">
+        <v>30</v>
+      </c>
+      <c r="W282" t="s">
+        <v>30</v>
+      </c>
+      <c r="X282" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y282">
+        <v>122.56</v>
+      </c>
+    </row>
+    <row r="283" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A283">
+        <v>287</v>
+      </c>
+      <c r="B283" t="s">
+        <v>344</v>
+      </c>
+      <c r="C283" t="s">
+        <v>492</v>
+      </c>
+      <c r="E283" t="s">
+        <v>444</v>
+      </c>
+      <c r="F283" t="s">
+        <v>76</v>
+      </c>
+      <c r="G283" t="s">
+        <v>29</v>
+      </c>
+      <c r="H283">
+        <v>39</v>
+      </c>
+      <c r="I283" t="b">
+        <v>0</v>
+      </c>
+      <c r="J283" t="s">
+        <v>329</v>
+      </c>
+      <c r="K283">
+        <v>2</v>
+      </c>
+      <c r="L283" t="s">
+        <v>30</v>
+      </c>
+      <c r="M283" t="s">
+        <v>30</v>
+      </c>
+      <c r="N283" t="s">
+        <v>30</v>
+      </c>
+      <c r="O283">
+        <v>57.5</v>
+      </c>
+      <c r="P283">
+        <v>59.23</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>30</v>
+      </c>
+      <c r="R283" t="s">
+        <v>30</v>
+      </c>
+      <c r="S283" t="s">
+        <v>30</v>
+      </c>
+      <c r="T283" t="s">
+        <v>30</v>
+      </c>
+      <c r="U283" t="s">
+        <v>30</v>
+      </c>
+      <c r="V283" t="s">
+        <v>30</v>
+      </c>
+      <c r="W283" t="s">
+        <v>30</v>
+      </c>
+      <c r="X283" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y283">
+        <v>116.73</v>
+      </c>
+    </row>
+    <row r="284" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A284">
+        <v>288</v>
+      </c>
+      <c r="B284" t="s">
+        <v>174</v>
+      </c>
+      <c r="C284" t="s">
+        <v>493</v>
+      </c>
+      <c r="E284" t="s">
+        <v>171</v>
+      </c>
+      <c r="F284" t="s">
+        <v>134</v>
+      </c>
+      <c r="G284" t="s">
+        <v>29</v>
+      </c>
+      <c r="H284">
+        <v>20</v>
+      </c>
+      <c r="I284" t="b">
+        <v>0</v>
+      </c>
+      <c r="J284" t="s">
+        <v>329</v>
+      </c>
+      <c r="K284">
+        <v>2</v>
+      </c>
+      <c r="L284" t="s">
+        <v>30</v>
+      </c>
+      <c r="M284">
+        <v>58.76</v>
+      </c>
+      <c r="N284" t="s">
+        <v>30</v>
+      </c>
+      <c r="O284">
+        <v>55.72</v>
+      </c>
+      <c r="P284" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q284" t="s">
+        <v>30</v>
+      </c>
+      <c r="R284" t="s">
+        <v>30</v>
+      </c>
+      <c r="S284" t="s">
+        <v>30</v>
+      </c>
+      <c r="T284" t="s">
+        <v>30</v>
+      </c>
+      <c r="U284" t="s">
+        <v>30</v>
+      </c>
+      <c r="V284" t="s">
+        <v>30</v>
+      </c>
+      <c r="W284" t="s">
+        <v>30</v>
+      </c>
+      <c r="X284" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y284">
+        <v>114.48</v>
+      </c>
+    </row>
+    <row r="285" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A285">
+        <v>290</v>
+      </c>
+      <c r="B285" t="s">
+        <v>494</v>
+      </c>
+      <c r="C285" t="s">
+        <v>495</v>
+      </c>
+      <c r="E285" t="s">
+        <v>30</v>
+      </c>
+      <c r="F285" t="s">
+        <v>34</v>
+      </c>
+      <c r="G285" t="s">
+        <v>87</v>
+      </c>
+      <c r="H285">
+        <v>28</v>
+      </c>
+      <c r="I285" t="b">
+        <v>0</v>
+      </c>
+      <c r="J285" t="s">
+        <v>329</v>
+      </c>
+      <c r="K285">
+        <v>2</v>
+      </c>
+      <c r="L285">
+        <v>61.66</v>
+      </c>
+      <c r="M285" t="s">
+        <v>30</v>
+      </c>
+      <c r="N285">
+        <v>48.72</v>
+      </c>
+      <c r="O285" t="s">
+        <v>30</v>
+      </c>
+      <c r="P285" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>30</v>
+      </c>
+      <c r="R285" t="s">
+        <v>30</v>
+      </c>
+      <c r="S285" t="s">
+        <v>30</v>
+      </c>
+      <c r="T285" t="s">
+        <v>30</v>
+      </c>
+      <c r="U285" t="s">
+        <v>30</v>
+      </c>
+      <c r="V285" t="s">
+        <v>30</v>
+      </c>
+      <c r="W285" t="s">
+        <v>30</v>
+      </c>
+      <c r="X285" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y285">
+        <v>110.38</v>
+      </c>
+    </row>
+    <row r="286" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A286">
+        <v>292</v>
+      </c>
+      <c r="B286" t="s">
+        <v>42</v>
+      </c>
+      <c r="C286" t="s">
+        <v>496</v>
+      </c>
+      <c r="E286" t="s">
+        <v>30</v>
+      </c>
+      <c r="F286" t="s">
+        <v>134</v>
+      </c>
+      <c r="G286" t="s">
+        <v>29</v>
+      </c>
+      <c r="H286">
+        <v>21</v>
+      </c>
+      <c r="I286" t="b">
+        <v>0</v>
+      </c>
+      <c r="J286" t="s">
+        <v>329</v>
+      </c>
+      <c r="K286">
+        <v>2</v>
+      </c>
+      <c r="L286">
+        <v>61.63</v>
+      </c>
+      <c r="M286">
+        <v>46.2</v>
+      </c>
+      <c r="N286" t="s">
+        <v>30</v>
+      </c>
+      <c r="O286" t="s">
+        <v>30</v>
+      </c>
+      <c r="P286" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q286" t="s">
+        <v>30</v>
+      </c>
+      <c r="R286" t="s">
+        <v>30</v>
+      </c>
+      <c r="S286" t="s">
+        <v>30</v>
+      </c>
+      <c r="T286" t="s">
+        <v>30</v>
+      </c>
+      <c r="U286" t="s">
+        <v>30</v>
+      </c>
+      <c r="V286" t="s">
+        <v>30</v>
+      </c>
+      <c r="W286" t="s">
+        <v>30</v>
+      </c>
+      <c r="X286" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y286">
+        <v>107.83</v>
+      </c>
+    </row>
+    <row r="287" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A287">
+        <v>293</v>
+      </c>
+      <c r="B287" t="s">
+        <v>357</v>
+      </c>
+      <c r="C287" t="s">
+        <v>497</v>
+      </c>
+      <c r="E287" t="s">
+        <v>39</v>
+      </c>
+      <c r="F287" t="s">
+        <v>76</v>
+      </c>
+      <c r="G287" t="s">
+        <v>87</v>
+      </c>
+      <c r="H287">
+        <v>12</v>
+      </c>
+      <c r="I287" t="b">
+        <v>0</v>
+      </c>
+      <c r="J287" t="s">
+        <v>329</v>
+      </c>
+      <c r="K287">
+        <v>2</v>
+      </c>
+      <c r="L287">
+        <v>54.86</v>
+      </c>
+      <c r="M287" t="s">
+        <v>30</v>
+      </c>
+      <c r="N287" t="s">
+        <v>30</v>
+      </c>
+      <c r="O287" t="s">
+        <v>30</v>
+      </c>
+      <c r="P287" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>30</v>
+      </c>
+      <c r="R287" t="s">
+        <v>30</v>
+      </c>
+      <c r="S287">
+        <v>52.53</v>
+      </c>
+      <c r="T287" t="s">
+        <v>30</v>
+      </c>
+      <c r="U287" t="s">
+        <v>30</v>
+      </c>
+      <c r="V287" t="s">
+        <v>30</v>
+      </c>
+      <c r="W287" t="s">
+        <v>30</v>
+      </c>
+      <c r="X287" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y287">
+        <v>107.39</v>
+      </c>
+    </row>
+    <row r="288" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A288">
+        <v>294</v>
+      </c>
+      <c r="B288" t="s">
+        <v>498</v>
+      </c>
+      <c r="C288" t="s">
+        <v>350</v>
+      </c>
+      <c r="E288" t="s">
+        <v>277</v>
+      </c>
+      <c r="F288" t="s">
+        <v>61</v>
+      </c>
+      <c r="G288" t="s">
+        <v>87</v>
+      </c>
+      <c r="H288">
+        <v>8</v>
+      </c>
+      <c r="I288" t="b">
+        <v>0</v>
+      </c>
+      <c r="J288" t="s">
+        <v>329</v>
+      </c>
+      <c r="K288">
+        <v>2</v>
+      </c>
+      <c r="L288" t="s">
+        <v>30</v>
+      </c>
+      <c r="M288">
+        <v>53.19</v>
+      </c>
+      <c r="N288">
+        <v>50.69</v>
+      </c>
+      <c r="O288" t="s">
+        <v>30</v>
+      </c>
+      <c r="P288" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>30</v>
+      </c>
+      <c r="R288" t="s">
+        <v>30</v>
+      </c>
+      <c r="S288" t="s">
+        <v>30</v>
+      </c>
+      <c r="T288" t="s">
+        <v>30</v>
+      </c>
+      <c r="U288" t="s">
+        <v>30</v>
+      </c>
+      <c r="V288" t="s">
+        <v>30</v>
+      </c>
+      <c r="W288" t="s">
+        <v>30</v>
+      </c>
+      <c r="X288" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y288">
+        <v>103.88</v>
+      </c>
+    </row>
+    <row r="289" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A289">
+        <v>295</v>
+      </c>
+      <c r="B289" t="s">
+        <v>499</v>
+      </c>
+      <c r="C289" t="s">
+        <v>205</v>
+      </c>
+      <c r="E289" t="s">
+        <v>500</v>
+      </c>
+      <c r="F289" t="s">
+        <v>34</v>
+      </c>
+      <c r="G289" t="s">
+        <v>29</v>
+      </c>
+      <c r="H289">
         <v>73</v>
       </c>
-      <c r="C17" t="s">
+      <c r="I289" t="b">
+        <v>0</v>
+      </c>
+      <c r="J289" t="s">
+        <v>329</v>
+      </c>
+      <c r="K289">
+        <v>1</v>
+      </c>
+      <c r="L289" t="s">
+        <v>30</v>
+      </c>
+      <c r="M289">
+        <v>103.56</v>
+      </c>
+      <c r="N289" t="s">
+        <v>30</v>
+      </c>
+      <c r="O289" t="s">
+        <v>30</v>
+      </c>
+      <c r="P289" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>30</v>
+      </c>
+      <c r="R289" t="s">
+        <v>30</v>
+      </c>
+      <c r="S289" t="s">
+        <v>30</v>
+      </c>
+      <c r="T289" t="s">
+        <v>30</v>
+      </c>
+      <c r="U289" t="s">
+        <v>30</v>
+      </c>
+      <c r="V289" t="s">
+        <v>30</v>
+      </c>
+      <c r="W289" t="s">
+        <v>30</v>
+      </c>
+      <c r="X289" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y289">
+        <v>103.56</v>
+      </c>
+    </row>
+    <row r="290" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A290">
+        <v>296</v>
+      </c>
+      <c r="B290" t="s">
+        <v>501</v>
+      </c>
+      <c r="C290" t="s">
+        <v>502</v>
+      </c>
+      <c r="E290" t="s">
+        <v>30</v>
+      </c>
+      <c r="F290" t="s">
+        <v>34</v>
+      </c>
+      <c r="G290" t="s">
+        <v>87</v>
+      </c>
+      <c r="H290">
+        <v>29</v>
+      </c>
+      <c r="I290" t="b">
+        <v>0</v>
+      </c>
+      <c r="J290" t="s">
+        <v>329</v>
+      </c>
+      <c r="K290">
+        <v>2</v>
+      </c>
+      <c r="L290">
+        <v>55.43</v>
+      </c>
+      <c r="M290">
+        <v>46.63</v>
+      </c>
+      <c r="N290" t="s">
+        <v>30</v>
+      </c>
+      <c r="O290" t="s">
+        <v>30</v>
+      </c>
+      <c r="P290" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>30</v>
+      </c>
+      <c r="R290" t="s">
+        <v>30</v>
+      </c>
+      <c r="S290" t="s">
+        <v>30</v>
+      </c>
+      <c r="T290" t="s">
+        <v>30</v>
+      </c>
+      <c r="U290" t="s">
+        <v>30</v>
+      </c>
+      <c r="V290" t="s">
+        <v>30</v>
+      </c>
+      <c r="W290" t="s">
+        <v>30</v>
+      </c>
+      <c r="X290" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y290">
+        <v>102.06</v>
+      </c>
+    </row>
+    <row r="291" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A291">
+        <v>297</v>
+      </c>
+      <c r="B291" t="s">
+        <v>503</v>
+      </c>
+      <c r="C291" t="s">
+        <v>504</v>
+      </c>
+      <c r="E291" t="s">
+        <v>30</v>
+      </c>
+      <c r="F291" t="s">
+        <v>28</v>
+      </c>
+      <c r="G291" t="s">
+        <v>29</v>
+      </c>
+      <c r="H291">
+        <v>46</v>
+      </c>
+      <c r="I291" t="b">
+        <v>0</v>
+      </c>
+      <c r="J291" t="s">
+        <v>329</v>
+      </c>
+      <c r="K291">
+        <v>2</v>
+      </c>
+      <c r="L291" t="s">
+        <v>30</v>
+      </c>
+      <c r="M291" t="s">
+        <v>30</v>
+      </c>
+      <c r="N291" t="s">
+        <v>30</v>
+      </c>
+      <c r="O291" t="s">
+        <v>30</v>
+      </c>
+      <c r="P291" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>30</v>
+      </c>
+      <c r="R291" t="s">
+        <v>30</v>
+      </c>
+      <c r="S291">
+        <v>52.65</v>
+      </c>
+      <c r="T291">
+        <v>48.91</v>
+      </c>
+      <c r="U291" t="s">
+        <v>30</v>
+      </c>
+      <c r="V291" t="s">
+        <v>30</v>
+      </c>
+      <c r="W291" t="s">
+        <v>30</v>
+      </c>
+      <c r="X291" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y291">
+        <v>101.56</v>
+      </c>
+    </row>
+    <row r="292" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A292">
+        <v>298</v>
+      </c>
+      <c r="B292" t="s">
+        <v>505</v>
+      </c>
+      <c r="C292" t="s">
+        <v>506</v>
+      </c>
+      <c r="E292" t="s">
+        <v>346</v>
+      </c>
+      <c r="F292" t="s">
+        <v>76</v>
+      </c>
+      <c r="G292" t="s">
+        <v>87</v>
+      </c>
+      <c r="H292">
+        <v>13</v>
+      </c>
+      <c r="I292" t="b">
+        <v>0</v>
+      </c>
+      <c r="J292" t="s">
+        <v>329</v>
+      </c>
+      <c r="K292">
+        <v>2</v>
+      </c>
+      <c r="L292" t="s">
+        <v>30</v>
+      </c>
+      <c r="M292">
+        <v>50.73</v>
+      </c>
+      <c r="N292" t="s">
+        <v>30</v>
+      </c>
+      <c r="O292">
+        <v>49.7</v>
+      </c>
+      <c r="P292" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>30</v>
+      </c>
+      <c r="R292" t="s">
+        <v>30</v>
+      </c>
+      <c r="S292" t="s">
+        <v>30</v>
+      </c>
+      <c r="T292" t="s">
+        <v>30</v>
+      </c>
+      <c r="U292" t="s">
+        <v>30</v>
+      </c>
+      <c r="V292" t="s">
+        <v>30</v>
+      </c>
+      <c r="W292" t="s">
+        <v>30</v>
+      </c>
+      <c r="X292" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y292">
+        <v>100.43</v>
+      </c>
+    </row>
+    <row r="293" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A293">
+        <v>299</v>
+      </c>
+      <c r="B293" t="s">
+        <v>108</v>
+      </c>
+      <c r="C293" t="s">
+        <v>507</v>
+      </c>
+      <c r="E293" t="s">
+        <v>30</v>
+      </c>
+      <c r="F293" t="s">
+        <v>76</v>
+      </c>
+      <c r="G293" t="s">
+        <v>87</v>
+      </c>
+      <c r="H293">
+        <v>14</v>
+      </c>
+      <c r="I293" t="b">
+        <v>0</v>
+      </c>
+      <c r="J293" t="s">
+        <v>329</v>
+      </c>
+      <c r="K293">
+        <v>2</v>
+      </c>
+      <c r="L293" t="s">
+        <v>30</v>
+      </c>
+      <c r="M293" t="s">
+        <v>30</v>
+      </c>
+      <c r="N293" t="s">
+        <v>30</v>
+      </c>
+      <c r="O293" t="s">
+        <v>30</v>
+      </c>
+      <c r="P293" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q293">
+        <v>50.39</v>
+      </c>
+      <c r="R293">
+        <v>48.14</v>
+      </c>
+      <c r="S293" t="s">
+        <v>30</v>
+      </c>
+      <c r="T293" t="s">
+        <v>30</v>
+      </c>
+      <c r="U293" t="s">
+        <v>30</v>
+      </c>
+      <c r="V293" t="s">
+        <v>30</v>
+      </c>
+      <c r="W293" t="s">
+        <v>30</v>
+      </c>
+      <c r="X293" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y293">
+        <v>98.53</v>
+      </c>
+    </row>
+    <row r="294" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A294">
+        <v>300</v>
+      </c>
+      <c r="B294" t="s">
+        <v>172</v>
+      </c>
+      <c r="C294" t="s">
+        <v>508</v>
+      </c>
+      <c r="E294" t="s">
+        <v>509</v>
+      </c>
+      <c r="F294" t="s">
+        <v>34</v>
+      </c>
+      <c r="G294" t="s">
+        <v>29</v>
+      </c>
+      <c r="H294">
         <v>74</v>
       </c>
-      <c r="E17" t="s">
+      <c r="I294" t="b">
+        <v>0</v>
+      </c>
+      <c r="J294" t="s">
+        <v>329</v>
+      </c>
+      <c r="K294">
+        <v>1</v>
+      </c>
+      <c r="L294" t="s">
+        <v>30</v>
+      </c>
+      <c r="M294">
+        <v>97.95</v>
+      </c>
+      <c r="N294" t="s">
+        <v>30</v>
+      </c>
+      <c r="O294" t="s">
+        <v>30</v>
+      </c>
+      <c r="P294" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>30</v>
+      </c>
+      <c r="R294" t="s">
+        <v>30</v>
+      </c>
+      <c r="S294" t="s">
+        <v>30</v>
+      </c>
+      <c r="T294" t="s">
+        <v>30</v>
+      </c>
+      <c r="U294" t="s">
+        <v>30</v>
+      </c>
+      <c r="V294" t="s">
+        <v>30</v>
+      </c>
+      <c r="W294" t="s">
+        <v>30</v>
+      </c>
+      <c r="X294" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y294">
+        <v>97.95</v>
+      </c>
+    </row>
+    <row r="295" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A295">
+        <v>301</v>
+      </c>
+      <c r="B295" t="s">
+        <v>351</v>
+      </c>
+      <c r="C295" t="s">
         <v>75</v>
       </c>
-      <c r="F17" t="s">
+      <c r="D295">
+        <v>1615</v>
+      </c>
+      <c r="E295" t="s">
+        <v>39</v>
+      </c>
+      <c r="F295" t="s">
+        <v>34</v>
+      </c>
+      <c r="G295" t="s">
+        <v>29</v>
+      </c>
+      <c r="H295">
+        <v>75</v>
+      </c>
+      <c r="I295" t="b">
+        <v>0</v>
+      </c>
+      <c r="J295" t="s">
+        <v>329</v>
+      </c>
+      <c r="K295">
+        <v>1</v>
+      </c>
+      <c r="L295">
+        <v>96.8</v>
+      </c>
+      <c r="M295" t="s">
+        <v>30</v>
+      </c>
+      <c r="N295" t="s">
+        <v>30</v>
+      </c>
+      <c r="O295" t="s">
+        <v>30</v>
+      </c>
+      <c r="P295" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>30</v>
+      </c>
+      <c r="R295" t="s">
+        <v>30</v>
+      </c>
+      <c r="S295" t="s">
+        <v>30</v>
+      </c>
+      <c r="T295" t="s">
+        <v>30</v>
+      </c>
+      <c r="U295" t="s">
+        <v>30</v>
+      </c>
+      <c r="V295" t="s">
+        <v>30</v>
+      </c>
+      <c r="W295" t="s">
+        <v>30</v>
+      </c>
+      <c r="X295" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y295">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A296">
+        <v>302</v>
+      </c>
+      <c r="B296" t="s">
+        <v>510</v>
+      </c>
+      <c r="C296" t="s">
+        <v>75</v>
+      </c>
+      <c r="E296" t="s">
+        <v>432</v>
+      </c>
+      <c r="F296" t="s">
+        <v>28</v>
+      </c>
+      <c r="G296" t="s">
+        <v>29</v>
+      </c>
+      <c r="H296">
+        <v>47</v>
+      </c>
+      <c r="I296" t="b">
+        <v>0</v>
+      </c>
+      <c r="J296" t="s">
+        <v>329</v>
+      </c>
+      <c r="K296">
+        <v>1</v>
+      </c>
+      <c r="L296">
+        <v>95.89</v>
+      </c>
+      <c r="M296" t="s">
+        <v>30</v>
+      </c>
+      <c r="N296" t="s">
+        <v>30</v>
+      </c>
+      <c r="O296" t="s">
+        <v>30</v>
+      </c>
+      <c r="P296" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>30</v>
+      </c>
+      <c r="R296" t="s">
+        <v>30</v>
+      </c>
+      <c r="S296" t="s">
+        <v>30</v>
+      </c>
+      <c r="T296" t="s">
+        <v>30</v>
+      </c>
+      <c r="U296" t="s">
+        <v>30</v>
+      </c>
+      <c r="V296" t="s">
+        <v>30</v>
+      </c>
+      <c r="W296" t="s">
+        <v>30</v>
+      </c>
+      <c r="X296" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y296">
+        <v>95.89</v>
+      </c>
+    </row>
+    <row r="297" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A297">
+        <v>303</v>
+      </c>
+      <c r="B297" t="s">
+        <v>511</v>
+      </c>
+      <c r="C297" t="s">
+        <v>512</v>
+      </c>
+      <c r="D297">
+        <v>2077</v>
+      </c>
+      <c r="E297" t="s">
+        <v>513</v>
+      </c>
+      <c r="F297" t="s">
+        <v>34</v>
+      </c>
+      <c r="G297" t="s">
+        <v>29</v>
+      </c>
+      <c r="H297">
+        <v>76</v>
+      </c>
+      <c r="I297" t="b">
+        <v>0</v>
+      </c>
+      <c r="J297" t="s">
+        <v>329</v>
+      </c>
+      <c r="K297">
+        <v>1</v>
+      </c>
+      <c r="L297" t="s">
+        <v>30</v>
+      </c>
+      <c r="M297" t="s">
+        <v>30</v>
+      </c>
+      <c r="N297" t="s">
+        <v>30</v>
+      </c>
+      <c r="O297" t="s">
+        <v>30</v>
+      </c>
+      <c r="P297" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>30</v>
+      </c>
+      <c r="R297" t="s">
+        <v>30</v>
+      </c>
+      <c r="S297">
+        <v>95.88</v>
+      </c>
+      <c r="T297" t="s">
+        <v>30</v>
+      </c>
+      <c r="U297" t="s">
+        <v>30</v>
+      </c>
+      <c r="V297" t="s">
+        <v>30</v>
+      </c>
+      <c r="W297" t="s">
+        <v>30</v>
+      </c>
+      <c r="X297" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y297">
+        <v>95.88</v>
+      </c>
+    </row>
+    <row r="298" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A298">
+        <v>305</v>
+      </c>
+      <c r="B298" t="s">
+        <v>445</v>
+      </c>
+      <c r="C298" t="s">
+        <v>514</v>
+      </c>
+      <c r="E298" t="s">
+        <v>39</v>
+      </c>
+      <c r="F298" t="s">
+        <v>34</v>
+      </c>
+      <c r="G298" t="s">
+        <v>29</v>
+      </c>
+      <c r="H298">
+        <v>78</v>
+      </c>
+      <c r="I298" t="b">
+        <v>0</v>
+      </c>
+      <c r="J298" t="s">
+        <v>329</v>
+      </c>
+      <c r="K298">
+        <v>1</v>
+      </c>
+      <c r="L298" t="s">
+        <v>30</v>
+      </c>
+      <c r="M298" t="s">
+        <v>30</v>
+      </c>
+      <c r="N298" t="s">
+        <v>30</v>
+      </c>
+      <c r="O298" t="s">
+        <v>30</v>
+      </c>
+      <c r="P298" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q298" t="s">
+        <v>30</v>
+      </c>
+      <c r="R298">
+        <v>92.28</v>
+      </c>
+      <c r="S298" t="s">
+        <v>30</v>
+      </c>
+      <c r="T298" t="s">
+        <v>30</v>
+      </c>
+      <c r="U298" t="s">
+        <v>30</v>
+      </c>
+      <c r="V298" t="s">
+        <v>30</v>
+      </c>
+      <c r="W298" t="s">
+        <v>30</v>
+      </c>
+      <c r="X298" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y298">
+        <v>92.28</v>
+      </c>
+    </row>
+    <row r="299" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A299">
+        <v>306</v>
+      </c>
+      <c r="B299" t="s">
+        <v>515</v>
+      </c>
+      <c r="C299" t="s">
+        <v>516</v>
+      </c>
+      <c r="D299">
+        <v>1638</v>
+      </c>
+      <c r="E299" t="s">
+        <v>432</v>
+      </c>
+      <c r="F299" t="s">
+        <v>76</v>
+      </c>
+      <c r="G299" t="s">
+        <v>29</v>
+      </c>
+      <c r="H299">
+        <v>40</v>
+      </c>
+      <c r="I299" t="b">
+        <v>0</v>
+      </c>
+      <c r="J299" t="s">
+        <v>329</v>
+      </c>
+      <c r="K299">
+        <v>1</v>
+      </c>
+      <c r="L299" t="s">
+        <v>30</v>
+      </c>
+      <c r="M299" t="s">
+        <v>30</v>
+      </c>
+      <c r="N299" t="s">
+        <v>30</v>
+      </c>
+      <c r="O299" t="s">
+        <v>30</v>
+      </c>
+      <c r="P299" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q299" t="s">
+        <v>30</v>
+      </c>
+      <c r="R299" t="s">
+        <v>30</v>
+      </c>
+      <c r="S299">
+        <v>91.74</v>
+      </c>
+      <c r="T299" t="s">
+        <v>30</v>
+      </c>
+      <c r="U299" t="s">
+        <v>30</v>
+      </c>
+      <c r="V299" t="s">
+        <v>30</v>
+      </c>
+      <c r="W299" t="s">
+        <v>30</v>
+      </c>
+      <c r="X299" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y299">
+        <v>91.74</v>
+      </c>
+    </row>
+    <row r="300" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A300">
+        <v>307</v>
+      </c>
+      <c r="B300" t="s">
+        <v>517</v>
+      </c>
+      <c r="C300" t="s">
+        <v>151</v>
+      </c>
+      <c r="E300" t="s">
+        <v>39</v>
+      </c>
+      <c r="F300" t="s">
+        <v>81</v>
+      </c>
+      <c r="G300" t="s">
+        <v>87</v>
+      </c>
+      <c r="H300">
+        <v>6</v>
+      </c>
+      <c r="I300" t="b">
+        <v>0</v>
+      </c>
+      <c r="J300" t="s">
+        <v>329</v>
+      </c>
+      <c r="K300">
+        <v>1</v>
+      </c>
+      <c r="L300" t="s">
+        <v>30</v>
+      </c>
+      <c r="M300" t="s">
+        <v>30</v>
+      </c>
+      <c r="N300" t="s">
+        <v>30</v>
+      </c>
+      <c r="O300" t="s">
+        <v>30</v>
+      </c>
+      <c r="P300" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q300" t="s">
+        <v>30</v>
+      </c>
+      <c r="R300" t="s">
+        <v>30</v>
+      </c>
+      <c r="S300">
+        <v>90.9</v>
+      </c>
+      <c r="T300" t="s">
+        <v>30</v>
+      </c>
+      <c r="U300" t="s">
+        <v>30</v>
+      </c>
+      <c r="V300" t="s">
+        <v>30</v>
+      </c>
+      <c r="W300" t="s">
+        <v>30</v>
+      </c>
+      <c r="X300" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y300">
+        <v>90.9</v>
+      </c>
+    </row>
+    <row r="301" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A301">
+        <v>308</v>
+      </c>
+      <c r="B301" t="s">
+        <v>518</v>
+      </c>
+      <c r="C301" t="s">
+        <v>80</v>
+      </c>
+      <c r="E301" t="s">
+        <v>519</v>
+      </c>
+      <c r="F301" t="s">
+        <v>34</v>
+      </c>
+      <c r="G301" t="s">
+        <v>87</v>
+      </c>
+      <c r="H301">
+        <v>30</v>
+      </c>
+      <c r="I301" t="b">
+        <v>0</v>
+      </c>
+      <c r="J301" t="s">
+        <v>329</v>
+      </c>
+      <c r="K301">
+        <v>1</v>
+      </c>
+      <c r="L301" t="s">
+        <v>30</v>
+      </c>
+      <c r="M301" t="s">
+        <v>30</v>
+      </c>
+      <c r="N301" t="s">
+        <v>30</v>
+      </c>
+      <c r="O301">
+        <v>89.67</v>
+      </c>
+      <c r="P301" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q301" t="s">
+        <v>30</v>
+      </c>
+      <c r="R301" t="s">
+        <v>30</v>
+      </c>
+      <c r="S301" t="s">
+        <v>30</v>
+      </c>
+      <c r="T301" t="s">
+        <v>30</v>
+      </c>
+      <c r="U301" t="s">
+        <v>30</v>
+      </c>
+      <c r="V301" t="s">
+        <v>30</v>
+      </c>
+      <c r="W301" t="s">
+        <v>30</v>
+      </c>
+      <c r="X301" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y301">
+        <v>89.67</v>
+      </c>
+    </row>
+    <row r="302" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A302">
+        <v>309</v>
+      </c>
+      <c r="B302" t="s">
+        <v>226</v>
+      </c>
+      <c r="C302" t="s">
+        <v>520</v>
+      </c>
+      <c r="D302">
+        <v>2542</v>
+      </c>
+      <c r="E302" t="s">
+        <v>521</v>
+      </c>
+      <c r="F302" t="s">
+        <v>34</v>
+      </c>
+      <c r="G302" t="s">
+        <v>29</v>
+      </c>
+      <c r="H302">
+        <v>79</v>
+      </c>
+      <c r="I302" t="b">
+        <v>0</v>
+      </c>
+      <c r="J302" t="s">
+        <v>329</v>
+      </c>
+      <c r="K302">
+        <v>1</v>
+      </c>
+      <c r="L302" t="s">
+        <v>30</v>
+      </c>
+      <c r="M302" t="s">
+        <v>30</v>
+      </c>
+      <c r="N302" t="s">
+        <v>30</v>
+      </c>
+      <c r="O302">
+        <v>89.5</v>
+      </c>
+      <c r="P302" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q302" t="s">
+        <v>30</v>
+      </c>
+      <c r="R302" t="s">
+        <v>30</v>
+      </c>
+      <c r="S302" t="s">
+        <v>30</v>
+      </c>
+      <c r="T302" t="s">
+        <v>30</v>
+      </c>
+      <c r="U302" t="s">
+        <v>30</v>
+      </c>
+      <c r="V302" t="s">
+        <v>30</v>
+      </c>
+      <c r="W302" t="s">
+        <v>30</v>
+      </c>
+      <c r="X302" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y302">
+        <v>89.5</v>
+      </c>
+    </row>
+    <row r="303" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A303">
+        <v>310</v>
+      </c>
+      <c r="B303" t="s">
+        <v>164</v>
+      </c>
+      <c r="C303" t="s">
+        <v>520</v>
+      </c>
+      <c r="D303">
+        <v>2369</v>
+      </c>
+      <c r="E303" t="s">
+        <v>30</v>
+      </c>
+      <c r="F303" t="s">
+        <v>34</v>
+      </c>
+      <c r="G303" t="s">
+        <v>29</v>
+      </c>
+      <c r="H303">
+        <v>80</v>
+      </c>
+      <c r="I303" t="b">
+        <v>0</v>
+      </c>
+      <c r="J303" t="s">
+        <v>329</v>
+      </c>
+      <c r="K303">
+        <v>1</v>
+      </c>
+      <c r="L303" t="s">
+        <v>30</v>
+      </c>
+      <c r="M303" t="s">
+        <v>30</v>
+      </c>
+      <c r="N303" t="s">
+        <v>30</v>
+      </c>
+      <c r="O303">
+        <v>88.81</v>
+      </c>
+      <c r="P303" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q303" t="s">
+        <v>30</v>
+      </c>
+      <c r="R303" t="s">
+        <v>30</v>
+      </c>
+      <c r="S303" t="s">
+        <v>30</v>
+      </c>
+      <c r="T303" t="s">
+        <v>30</v>
+      </c>
+      <c r="U303" t="s">
+        <v>30</v>
+      </c>
+      <c r="V303" t="s">
+        <v>30</v>
+      </c>
+      <c r="W303" t="s">
+        <v>30</v>
+      </c>
+      <c r="X303" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y303">
+        <v>88.81</v>
+      </c>
+    </row>
+    <row r="304" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A304">
+        <v>311</v>
+      </c>
+      <c r="B304" t="s">
+        <v>522</v>
+      </c>
+      <c r="C304" t="s">
+        <v>26</v>
+      </c>
+      <c r="E304" t="s">
+        <v>30</v>
+      </c>
+      <c r="F304" t="s">
+        <v>34</v>
+      </c>
+      <c r="G304" t="s">
+        <v>29</v>
+      </c>
+      <c r="H304">
+        <v>81</v>
+      </c>
+      <c r="I304" t="b">
+        <v>0</v>
+      </c>
+      <c r="J304" t="s">
+        <v>329</v>
+      </c>
+      <c r="K304">
+        <v>1</v>
+      </c>
+      <c r="L304" t="s">
+        <v>30</v>
+      </c>
+      <c r="M304" t="s">
+        <v>30</v>
+      </c>
+      <c r="N304">
+        <v>88.63</v>
+      </c>
+      <c r="O304" t="s">
+        <v>30</v>
+      </c>
+      <c r="P304" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>30</v>
+      </c>
+      <c r="R304" t="s">
+        <v>30</v>
+      </c>
+      <c r="S304" t="s">
+        <v>30</v>
+      </c>
+      <c r="T304" t="s">
+        <v>30</v>
+      </c>
+      <c r="U304" t="s">
+        <v>30</v>
+      </c>
+      <c r="V304" t="s">
+        <v>30</v>
+      </c>
+      <c r="W304" t="s">
+        <v>30</v>
+      </c>
+      <c r="X304" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y304">
+        <v>88.63</v>
+      </c>
+    </row>
+    <row r="305" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A305">
+        <v>312</v>
+      </c>
+      <c r="B305" t="s">
+        <v>523</v>
+      </c>
+      <c r="C305" t="s">
+        <v>111</v>
+      </c>
+      <c r="E305" t="s">
+        <v>524</v>
+      </c>
+      <c r="F305" t="s">
+        <v>28</v>
+      </c>
+      <c r="G305" t="s">
+        <v>29</v>
+      </c>
+      <c r="H305">
+        <v>48</v>
+      </c>
+      <c r="I305" t="b">
+        <v>0</v>
+      </c>
+      <c r="J305" t="s">
+        <v>329</v>
+      </c>
+      <c r="K305">
+        <v>1</v>
+      </c>
+      <c r="L305" t="s">
+        <v>30</v>
+      </c>
+      <c r="M305" t="s">
+        <v>30</v>
+      </c>
+      <c r="N305" t="s">
+        <v>30</v>
+      </c>
+      <c r="O305" t="s">
+        <v>30</v>
+      </c>
+      <c r="P305" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q305" t="s">
+        <v>30</v>
+      </c>
+      <c r="R305" t="s">
+        <v>30</v>
+      </c>
+      <c r="S305">
+        <v>87.97</v>
+      </c>
+      <c r="T305" t="s">
+        <v>30</v>
+      </c>
+      <c r="U305" t="s">
+        <v>30</v>
+      </c>
+      <c r="V305" t="s">
+        <v>30</v>
+      </c>
+      <c r="W305" t="s">
+        <v>30</v>
+      </c>
+      <c r="X305" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y305">
+        <v>87.97</v>
+      </c>
+    </row>
+    <row r="306" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A306">
+        <v>313</v>
+      </c>
+      <c r="B306" t="s">
+        <v>525</v>
+      </c>
+      <c r="C306" t="s">
+        <v>32</v>
+      </c>
+      <c r="E306" t="s">
+        <v>526</v>
+      </c>
+      <c r="F306" t="s">
+        <v>34</v>
+      </c>
+      <c r="G306" t="s">
+        <v>87</v>
+      </c>
+      <c r="H306">
+        <v>31</v>
+      </c>
+      <c r="I306" t="b">
+        <v>0</v>
+      </c>
+      <c r="J306" t="s">
+        <v>329</v>
+      </c>
+      <c r="K306">
+        <v>1</v>
+      </c>
+      <c r="L306">
+        <v>87.7</v>
+      </c>
+      <c r="M306" t="s">
+        <v>30</v>
+      </c>
+      <c r="N306" t="s">
+        <v>30</v>
+      </c>
+      <c r="O306" t="s">
+        <v>30</v>
+      </c>
+      <c r="P306" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q306" t="s">
+        <v>30</v>
+      </c>
+      <c r="R306" t="s">
+        <v>30</v>
+      </c>
+      <c r="S306" t="s">
+        <v>30</v>
+      </c>
+      <c r="T306" t="s">
+        <v>30</v>
+      </c>
+      <c r="U306" t="s">
+        <v>30</v>
+      </c>
+      <c r="V306" t="s">
+        <v>30</v>
+      </c>
+      <c r="W306" t="s">
+        <v>30</v>
+      </c>
+      <c r="X306" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y306">
+        <v>87.7</v>
+      </c>
+    </row>
+    <row r="307" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A307">
+        <v>314</v>
+      </c>
+      <c r="B307" t="s">
+        <v>527</v>
+      </c>
+      <c r="C307" t="s">
+        <v>528</v>
+      </c>
+      <c r="E307" t="s">
+        <v>45</v>
+      </c>
+      <c r="F307" t="s">
+        <v>34</v>
+      </c>
+      <c r="G307" t="s">
+        <v>29</v>
+      </c>
+      <c r="H307">
+        <v>82</v>
+      </c>
+      <c r="I307" t="b">
+        <v>0</v>
+      </c>
+      <c r="J307" t="s">
+        <v>329</v>
+      </c>
+      <c r="K307">
+        <v>1</v>
+      </c>
+      <c r="L307" t="s">
+        <v>30</v>
+      </c>
+      <c r="M307" t="s">
+        <v>30</v>
+      </c>
+      <c r="N307" t="s">
+        <v>30</v>
+      </c>
+      <c r="O307" t="s">
+        <v>30</v>
+      </c>
+      <c r="P307" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>30</v>
+      </c>
+      <c r="R307" t="s">
+        <v>30</v>
+      </c>
+      <c r="S307" t="s">
+        <v>30</v>
+      </c>
+      <c r="T307">
+        <v>86.42</v>
+      </c>
+      <c r="U307" t="s">
+        <v>30</v>
+      </c>
+      <c r="V307" t="s">
+        <v>30</v>
+      </c>
+      <c r="W307" t="s">
+        <v>30</v>
+      </c>
+      <c r="X307" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y307">
+        <v>86.42</v>
+      </c>
+    </row>
+    <row r="308" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A308">
+        <v>316</v>
+      </c>
+      <c r="B308" t="s">
+        <v>529</v>
+      </c>
+      <c r="C308" t="s">
+        <v>530</v>
+      </c>
+      <c r="E308" t="s">
+        <v>39</v>
+      </c>
+      <c r="F308" t="s">
+        <v>34</v>
+      </c>
+      <c r="G308" t="s">
+        <v>29</v>
+      </c>
+      <c r="H308">
+        <v>84</v>
+      </c>
+      <c r="I308" t="b">
+        <v>0</v>
+      </c>
+      <c r="J308" t="s">
+        <v>329</v>
+      </c>
+      <c r="K308">
+        <v>1</v>
+      </c>
+      <c r="L308" t="s">
+        <v>30</v>
+      </c>
+      <c r="M308">
+        <v>83.95</v>
+      </c>
+      <c r="N308" t="s">
+        <v>30</v>
+      </c>
+      <c r="O308" t="s">
+        <v>30</v>
+      </c>
+      <c r="P308" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q308" t="s">
+        <v>30</v>
+      </c>
+      <c r="R308" t="s">
+        <v>30</v>
+      </c>
+      <c r="S308" t="s">
+        <v>30</v>
+      </c>
+      <c r="T308" t="s">
+        <v>30</v>
+      </c>
+      <c r="U308" t="s">
+        <v>30</v>
+      </c>
+      <c r="V308" t="s">
+        <v>30</v>
+      </c>
+      <c r="W308" t="s">
+        <v>30</v>
+      </c>
+      <c r="X308" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y308">
+        <v>83.95</v>
+      </c>
+    </row>
+    <row r="309" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A309">
+        <v>317</v>
+      </c>
+      <c r="B309" t="s">
+        <v>254</v>
+      </c>
+      <c r="C309" t="s">
+        <v>531</v>
+      </c>
+      <c r="E309" t="s">
+        <v>39</v>
+      </c>
+      <c r="F309" t="s">
+        <v>28</v>
+      </c>
+      <c r="G309" t="s">
+        <v>87</v>
+      </c>
+      <c r="H309">
+        <v>20</v>
+      </c>
+      <c r="I309" t="b">
+        <v>0</v>
+      </c>
+      <c r="J309" t="s">
+        <v>329</v>
+      </c>
+      <c r="K309">
+        <v>1</v>
+      </c>
+      <c r="L309" t="s">
+        <v>30</v>
+      </c>
+      <c r="M309" t="s">
+        <v>30</v>
+      </c>
+      <c r="N309" t="s">
+        <v>30</v>
+      </c>
+      <c r="O309">
+        <v>83.67</v>
+      </c>
+      <c r="P309" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q309" t="s">
+        <v>30</v>
+      </c>
+      <c r="R309" t="s">
+        <v>30</v>
+      </c>
+      <c r="S309" t="s">
+        <v>30</v>
+      </c>
+      <c r="T309" t="s">
+        <v>30</v>
+      </c>
+      <c r="U309" t="s">
+        <v>30</v>
+      </c>
+      <c r="V309" t="s">
+        <v>30</v>
+      </c>
+      <c r="W309" t="s">
+        <v>30</v>
+      </c>
+      <c r="X309" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y309">
+        <v>83.67</v>
+      </c>
+    </row>
+    <row r="310" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A310">
+        <v>318</v>
+      </c>
+      <c r="B310" t="s">
+        <v>112</v>
+      </c>
+      <c r="C310" t="s">
+        <v>170</v>
+      </c>
+      <c r="E310" t="s">
+        <v>162</v>
+      </c>
+      <c r="F310" t="s">
+        <v>28</v>
+      </c>
+      <c r="G310" t="s">
+        <v>29</v>
+      </c>
+      <c r="H310">
+        <v>49</v>
+      </c>
+      <c r="I310" t="b">
+        <v>0</v>
+      </c>
+      <c r="J310" t="s">
+        <v>329</v>
+      </c>
+      <c r="K310">
+        <v>1</v>
+      </c>
+      <c r="L310" t="s">
+        <v>30</v>
+      </c>
+      <c r="M310" t="s">
+        <v>30</v>
+      </c>
+      <c r="N310" t="s">
+        <v>30</v>
+      </c>
+      <c r="O310">
+        <v>83.59</v>
+      </c>
+      <c r="P310" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q310" t="s">
+        <v>30</v>
+      </c>
+      <c r="R310" t="s">
+        <v>30</v>
+      </c>
+      <c r="S310" t="s">
+        <v>30</v>
+      </c>
+      <c r="T310" t="s">
+        <v>30</v>
+      </c>
+      <c r="U310" t="s">
+        <v>30</v>
+      </c>
+      <c r="V310" t="s">
+        <v>30</v>
+      </c>
+      <c r="W310" t="s">
+        <v>30</v>
+      </c>
+      <c r="X310" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y310">
+        <v>83.59</v>
+      </c>
+    </row>
+    <row r="311" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A311">
+        <v>319</v>
+      </c>
+      <c r="B311" t="s">
+        <v>226</v>
+      </c>
+      <c r="C311" t="s">
+        <v>532</v>
+      </c>
+      <c r="D311">
+        <v>1903</v>
+      </c>
+      <c r="E311" t="s">
+        <v>39</v>
+      </c>
+      <c r="F311" t="s">
+        <v>34</v>
+      </c>
+      <c r="G311" t="s">
+        <v>29</v>
+      </c>
+      <c r="H311">
+        <v>85</v>
+      </c>
+      <c r="I311" t="b">
+        <v>0</v>
+      </c>
+      <c r="J311" t="s">
+        <v>329</v>
+      </c>
+      <c r="K311">
+        <v>1</v>
+      </c>
+      <c r="L311" t="s">
+        <v>30</v>
+      </c>
+      <c r="M311" t="s">
+        <v>30</v>
+      </c>
+      <c r="N311" t="s">
+        <v>30</v>
+      </c>
+      <c r="O311" t="s">
+        <v>30</v>
+      </c>
+      <c r="P311" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q311" t="s">
+        <v>30</v>
+      </c>
+      <c r="R311">
+        <v>83.35</v>
+      </c>
+      <c r="S311" t="s">
+        <v>30</v>
+      </c>
+      <c r="T311" t="s">
+        <v>30</v>
+      </c>
+      <c r="U311" t="s">
+        <v>30</v>
+      </c>
+      <c r="V311" t="s">
+        <v>30</v>
+      </c>
+      <c r="W311" t="s">
+        <v>30</v>
+      </c>
+      <c r="X311" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y311">
+        <v>83.35</v>
+      </c>
+    </row>
+    <row r="312" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A312">
+        <v>320</v>
+      </c>
+      <c r="B312" t="s">
+        <v>464</v>
+      </c>
+      <c r="C312" t="s">
+        <v>139</v>
+      </c>
+      <c r="E312" t="s">
+        <v>533</v>
+      </c>
+      <c r="F312" t="s">
+        <v>28</v>
+      </c>
+      <c r="G312" t="s">
+        <v>29</v>
+      </c>
+      <c r="H312">
+        <v>50</v>
+      </c>
+      <c r="I312" t="b">
+        <v>0</v>
+      </c>
+      <c r="J312" t="s">
+        <v>329</v>
+      </c>
+      <c r="K312">
+        <v>1</v>
+      </c>
+      <c r="L312" t="s">
+        <v>30</v>
+      </c>
+      <c r="M312" t="s">
+        <v>30</v>
+      </c>
+      <c r="N312" t="s">
+        <v>30</v>
+      </c>
+      <c r="O312">
+        <v>83.14</v>
+      </c>
+      <c r="P312" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>30</v>
+      </c>
+      <c r="R312" t="s">
+        <v>30</v>
+      </c>
+      <c r="S312" t="s">
+        <v>30</v>
+      </c>
+      <c r="T312" t="s">
+        <v>30</v>
+      </c>
+      <c r="U312" t="s">
+        <v>30</v>
+      </c>
+      <c r="V312" t="s">
+        <v>30</v>
+      </c>
+      <c r="W312" t="s">
+        <v>30</v>
+      </c>
+      <c r="X312" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y312">
+        <v>83.14</v>
+      </c>
+    </row>
+    <row r="313" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A313">
+        <v>321</v>
+      </c>
+      <c r="B313" t="s">
+        <v>534</v>
+      </c>
+      <c r="C313" t="s">
+        <v>535</v>
+      </c>
+      <c r="E313" t="s">
+        <v>30</v>
+      </c>
+      <c r="F313" t="s">
+        <v>34</v>
+      </c>
+      <c r="G313" t="s">
+        <v>29</v>
+      </c>
+      <c r="H313">
+        <v>86</v>
+      </c>
+      <c r="I313" t="b">
+        <v>0</v>
+      </c>
+      <c r="J313" t="s">
+        <v>329</v>
+      </c>
+      <c r="K313">
+        <v>1</v>
+      </c>
+      <c r="L313" t="s">
+        <v>30</v>
+      </c>
+      <c r="M313" t="s">
+        <v>30</v>
+      </c>
+      <c r="N313">
+        <v>82.71</v>
+      </c>
+      <c r="O313" t="s">
+        <v>30</v>
+      </c>
+      <c r="P313" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>30</v>
+      </c>
+      <c r="R313" t="s">
+        <v>30</v>
+      </c>
+      <c r="S313" t="s">
+        <v>30</v>
+      </c>
+      <c r="T313" t="s">
+        <v>30</v>
+      </c>
+      <c r="U313" t="s">
+        <v>30</v>
+      </c>
+      <c r="V313" t="s">
+        <v>30</v>
+      </c>
+      <c r="W313" t="s">
+        <v>30</v>
+      </c>
+      <c r="X313" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y313">
+        <v>82.71</v>
+      </c>
+    </row>
+    <row r="314" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A314">
+        <v>322</v>
+      </c>
+      <c r="B314" t="s">
+        <v>458</v>
+      </c>
+      <c r="C314" t="s">
+        <v>32</v>
+      </c>
+      <c r="E314" t="s">
+        <v>30</v>
+      </c>
+      <c r="F314" t="s">
+        <v>34</v>
+      </c>
+      <c r="G314" t="s">
+        <v>29</v>
+      </c>
+      <c r="H314">
+        <v>87</v>
+      </c>
+      <c r="I314" t="b">
+        <v>0</v>
+      </c>
+      <c r="J314" t="s">
+        <v>329</v>
+      </c>
+      <c r="K314">
+        <v>1</v>
+      </c>
+      <c r="L314" t="s">
+        <v>30</v>
+      </c>
+      <c r="M314" t="s">
+        <v>30</v>
+      </c>
+      <c r="N314" t="s">
+        <v>30</v>
+      </c>
+      <c r="O314" t="s">
+        <v>30</v>
+      </c>
+      <c r="P314">
+        <v>81.22</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>30</v>
+      </c>
+      <c r="R314" t="s">
+        <v>30</v>
+      </c>
+      <c r="S314" t="s">
+        <v>30</v>
+      </c>
+      <c r="T314" t="s">
+        <v>30</v>
+      </c>
+      <c r="U314" t="s">
+        <v>30</v>
+      </c>
+      <c r="V314" t="s">
+        <v>30</v>
+      </c>
+      <c r="W314" t="s">
+        <v>30</v>
+      </c>
+      <c r="X314" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y314">
+        <v>81.22</v>
+      </c>
+    </row>
+    <row r="315" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A315">
+        <v>323</v>
+      </c>
+      <c r="B315" t="s">
+        <v>391</v>
+      </c>
+      <c r="C315" t="s">
+        <v>536</v>
+      </c>
+      <c r="E315" t="s">
+        <v>537</v>
+      </c>
+      <c r="F315" t="s">
+        <v>34</v>
+      </c>
+      <c r="G315" t="s">
+        <v>29</v>
+      </c>
+      <c r="H315">
+        <v>88</v>
+      </c>
+      <c r="I315" t="b">
+        <v>0</v>
+      </c>
+      <c r="J315" t="s">
+        <v>329</v>
+      </c>
+      <c r="K315">
+        <v>1</v>
+      </c>
+      <c r="L315" t="s">
+        <v>30</v>
+      </c>
+      <c r="M315" t="s">
+        <v>30</v>
+      </c>
+      <c r="N315" t="s">
+        <v>30</v>
+      </c>
+      <c r="O315" t="s">
+        <v>30</v>
+      </c>
+      <c r="P315" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>30</v>
+      </c>
+      <c r="R315">
+        <v>81.17</v>
+      </c>
+      <c r="S315" t="s">
+        <v>30</v>
+      </c>
+      <c r="T315" t="s">
+        <v>30</v>
+      </c>
+      <c r="U315" t="s">
+        <v>30</v>
+      </c>
+      <c r="V315" t="s">
+        <v>30</v>
+      </c>
+      <c r="W315" t="s">
+        <v>30</v>
+      </c>
+      <c r="X315" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y315">
+        <v>81.17</v>
+      </c>
+    </row>
+    <row r="316" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A316">
+        <v>324</v>
+      </c>
+      <c r="B316" t="s">
+        <v>538</v>
+      </c>
+      <c r="C316" t="s">
+        <v>539</v>
+      </c>
+      <c r="E316" t="s">
+        <v>30</v>
+      </c>
+      <c r="F316" t="s">
+        <v>34</v>
+      </c>
+      <c r="G316" t="s">
+        <v>29</v>
+      </c>
+      <c r="H316">
+        <v>89</v>
+      </c>
+      <c r="I316" t="b">
+        <v>0</v>
+      </c>
+      <c r="J316" t="s">
+        <v>329</v>
+      </c>
+      <c r="K316">
+        <v>1</v>
+      </c>
+      <c r="L316">
+        <v>80</v>
+      </c>
+      <c r="M316" t="s">
+        <v>30</v>
+      </c>
+      <c r="N316" t="s">
+        <v>30</v>
+      </c>
+      <c r="O316" t="s">
+        <v>30</v>
+      </c>
+      <c r="P316" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>30</v>
+      </c>
+      <c r="R316" t="s">
+        <v>30</v>
+      </c>
+      <c r="S316" t="s">
+        <v>30</v>
+      </c>
+      <c r="T316" t="s">
+        <v>30</v>
+      </c>
+      <c r="U316" t="s">
+        <v>30</v>
+      </c>
+      <c r="V316" t="s">
+        <v>30</v>
+      </c>
+      <c r="W316" t="s">
+        <v>30</v>
+      </c>
+      <c r="X316" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y316">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="317" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A317">
+        <v>325</v>
+      </c>
+      <c r="B317" t="s">
+        <v>540</v>
+      </c>
+      <c r="C317" t="s">
+        <v>541</v>
+      </c>
+      <c r="E317" t="s">
+        <v>30</v>
+      </c>
+      <c r="F317" t="s">
+        <v>28</v>
+      </c>
+      <c r="G317" t="s">
+        <v>29</v>
+      </c>
+      <c r="H317">
+        <v>51</v>
+      </c>
+      <c r="I317" t="b">
+        <v>0</v>
+      </c>
+      <c r="J317" t="s">
+        <v>329</v>
+      </c>
+      <c r="K317">
+        <v>1</v>
+      </c>
+      <c r="L317" t="s">
+        <v>30</v>
+      </c>
+      <c r="M317" t="s">
+        <v>30</v>
+      </c>
+      <c r="N317" t="s">
+        <v>30</v>
+      </c>
+      <c r="O317" t="s">
+        <v>30</v>
+      </c>
+      <c r="P317" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>30</v>
+      </c>
+      <c r="R317" t="s">
+        <v>30</v>
+      </c>
+      <c r="S317">
+        <v>79.67</v>
+      </c>
+      <c r="T317" t="s">
+        <v>30</v>
+      </c>
+      <c r="U317" t="s">
+        <v>30</v>
+      </c>
+      <c r="V317" t="s">
+        <v>30</v>
+      </c>
+      <c r="W317" t="s">
+        <v>30</v>
+      </c>
+      <c r="X317" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y317">
+        <v>79.67</v>
+      </c>
+    </row>
+    <row r="318" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A318">
+        <v>326</v>
+      </c>
+      <c r="B318" t="s">
+        <v>119</v>
+      </c>
+      <c r="C318" t="s">
+        <v>542</v>
+      </c>
+      <c r="E318" t="s">
+        <v>30</v>
+      </c>
+      <c r="F318" t="s">
+        <v>34</v>
+      </c>
+      <c r="G318" t="s">
+        <v>29</v>
+      </c>
+      <c r="H318">
+        <v>90</v>
+      </c>
+      <c r="I318" t="b">
+        <v>0</v>
+      </c>
+      <c r="J318" t="s">
+        <v>329</v>
+      </c>
+      <c r="K318">
+        <v>1</v>
+      </c>
+      <c r="L318" t="s">
+        <v>30</v>
+      </c>
+      <c r="M318" t="s">
+        <v>30</v>
+      </c>
+      <c r="N318" t="s">
+        <v>30</v>
+      </c>
+      <c r="O318" t="s">
+        <v>30</v>
+      </c>
+      <c r="P318" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>30</v>
+      </c>
+      <c r="R318" t="s">
+        <v>30</v>
+      </c>
+      <c r="S318" t="s">
+        <v>30</v>
+      </c>
+      <c r="T318">
+        <v>79.02</v>
+      </c>
+      <c r="U318" t="s">
+        <v>30</v>
+      </c>
+      <c r="V318" t="s">
+        <v>30</v>
+      </c>
+      <c r="W318" t="s">
+        <v>30</v>
+      </c>
+      <c r="X318" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y318">
+        <v>79.02</v>
+      </c>
+    </row>
+    <row r="319" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A319">
+        <v>327</v>
+      </c>
+      <c r="B319" t="s">
+        <v>128</v>
+      </c>
+      <c r="C319" t="s">
+        <v>543</v>
+      </c>
+      <c r="E319" t="s">
+        <v>39</v>
+      </c>
+      <c r="F319" t="s">
+        <v>61</v>
+      </c>
+      <c r="G319" t="s">
+        <v>29</v>
+      </c>
+      <c r="H319">
+        <v>12</v>
+      </c>
+      <c r="I319" t="b">
+        <v>0</v>
+      </c>
+      <c r="J319" t="s">
+        <v>329</v>
+      </c>
+      <c r="K319">
+        <v>1</v>
+      </c>
+      <c r="L319">
+        <v>78.94</v>
+      </c>
+      <c r="M319" t="s">
+        <v>30</v>
+      </c>
+      <c r="N319" t="s">
+        <v>30</v>
+      </c>
+      <c r="O319" t="s">
+        <v>30</v>
+      </c>
+      <c r="P319" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q319" t="s">
+        <v>30</v>
+      </c>
+      <c r="R319" t="s">
+        <v>30</v>
+      </c>
+      <c r="S319" t="s">
+        <v>30</v>
+      </c>
+      <c r="T319" t="s">
+        <v>30</v>
+      </c>
+      <c r="U319" t="s">
+        <v>30</v>
+      </c>
+      <c r="V319" t="s">
+        <v>30</v>
+      </c>
+      <c r="W319" t="s">
+        <v>30</v>
+      </c>
+      <c r="X319" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y319">
+        <v>78.94</v>
+      </c>
+    </row>
+    <row r="320" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A320">
+        <v>328</v>
+      </c>
+      <c r="B320" t="s">
+        <v>25</v>
+      </c>
+      <c r="C320" t="s">
+        <v>544</v>
+      </c>
+      <c r="E320" t="s">
+        <v>39</v>
+      </c>
+      <c r="F320" t="s">
+        <v>34</v>
+      </c>
+      <c r="G320" t="s">
+        <v>29</v>
+      </c>
+      <c r="H320">
+        <v>91</v>
+      </c>
+      <c r="I320" t="b">
+        <v>0</v>
+      </c>
+      <c r="J320" t="s">
+        <v>329</v>
+      </c>
+      <c r="K320">
+        <v>1</v>
+      </c>
+      <c r="L320">
+        <v>78.55</v>
+      </c>
+      <c r="M320" t="s">
+        <v>30</v>
+      </c>
+      <c r="N320" t="s">
+        <v>30</v>
+      </c>
+      <c r="O320" t="s">
+        <v>30</v>
+      </c>
+      <c r="P320" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q320" t="s">
+        <v>30</v>
+      </c>
+      <c r="R320" t="s">
+        <v>30</v>
+      </c>
+      <c r="S320" t="s">
+        <v>30</v>
+      </c>
+      <c r="T320" t="s">
+        <v>30</v>
+      </c>
+      <c r="U320" t="s">
+        <v>30</v>
+      </c>
+      <c r="V320" t="s">
+        <v>30</v>
+      </c>
+      <c r="W320" t="s">
+        <v>30</v>
+      </c>
+      <c r="X320" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y320">
+        <v>78.55</v>
+      </c>
+    </row>
+    <row r="321" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A321">
+        <v>329</v>
+      </c>
+      <c r="B321" t="s">
+        <v>433</v>
+      </c>
+      <c r="C321" t="s">
+        <v>545</v>
+      </c>
+      <c r="E321" t="s">
+        <v>546</v>
+      </c>
+      <c r="F321" t="s">
+        <v>34</v>
+      </c>
+      <c r="G321" t="s">
+        <v>29</v>
+      </c>
+      <c r="H321">
+        <v>92</v>
+      </c>
+      <c r="I321" t="b">
+        <v>0</v>
+      </c>
+      <c r="J321" t="s">
+        <v>329</v>
+      </c>
+      <c r="K321">
+        <v>1</v>
+      </c>
+      <c r="L321" t="s">
+        <v>30</v>
+      </c>
+      <c r="M321">
+        <v>78.37</v>
+      </c>
+      <c r="N321" t="s">
+        <v>30</v>
+      </c>
+      <c r="O321" t="s">
+        <v>30</v>
+      </c>
+      <c r="P321" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>30</v>
+      </c>
+      <c r="R321" t="s">
+        <v>30</v>
+      </c>
+      <c r="S321" t="s">
+        <v>30</v>
+      </c>
+      <c r="T321" t="s">
+        <v>30</v>
+      </c>
+      <c r="U321" t="s">
+        <v>30</v>
+      </c>
+      <c r="V321" t="s">
+        <v>30</v>
+      </c>
+      <c r="W321" t="s">
+        <v>30</v>
+      </c>
+      <c r="X321" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y321">
+        <v>78.37</v>
+      </c>
+    </row>
+    <row r="322" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A322">
+        <v>330</v>
+      </c>
+      <c r="B322" t="s">
+        <v>547</v>
+      </c>
+      <c r="C322" t="s">
+        <v>548</v>
+      </c>
+      <c r="D322">
+        <v>1854</v>
+      </c>
+      <c r="E322" t="s">
+        <v>39</v>
+      </c>
+      <c r="F322" t="s">
+        <v>34</v>
+      </c>
+      <c r="G322" t="s">
+        <v>87</v>
+      </c>
+      <c r="H322">
+        <v>32</v>
+      </c>
+      <c r="I322" t="b">
+        <v>0</v>
+      </c>
+      <c r="J322" t="s">
+        <v>329</v>
+      </c>
+      <c r="K322">
+        <v>1</v>
+      </c>
+      <c r="L322" t="s">
+        <v>30</v>
+      </c>
+      <c r="M322" t="s">
+        <v>30</v>
+      </c>
+      <c r="N322" t="s">
+        <v>30</v>
+      </c>
+      <c r="O322">
+        <v>77.88</v>
+      </c>
+      <c r="P322" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>30</v>
+      </c>
+      <c r="R322" t="s">
+        <v>30</v>
+      </c>
+      <c r="S322" t="s">
+        <v>30</v>
+      </c>
+      <c r="T322" t="s">
+        <v>30</v>
+      </c>
+      <c r="U322" t="s">
+        <v>30</v>
+      </c>
+      <c r="V322" t="s">
+        <v>30</v>
+      </c>
+      <c r="W322" t="s">
+        <v>30</v>
+      </c>
+      <c r="X322" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y322">
+        <v>77.88</v>
+      </c>
+    </row>
+    <row r="323" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A323">
+        <v>331</v>
+      </c>
+      <c r="B323" t="s">
+        <v>202</v>
+      </c>
+      <c r="C323" t="s">
+        <v>549</v>
+      </c>
+      <c r="E323" t="s">
+        <v>64</v>
+      </c>
+      <c r="F323" t="s">
+        <v>28</v>
+      </c>
+      <c r="G323" t="s">
+        <v>29</v>
+      </c>
+      <c r="H323">
         <v>52</v>
       </c>
-      <c r="G17" t="s">
+      <c r="I323" t="b">
+        <v>0</v>
+      </c>
+      <c r="J323" t="s">
+        <v>329</v>
+      </c>
+      <c r="K323">
+        <v>1</v>
+      </c>
+      <c r="L323" t="s">
+        <v>30</v>
+      </c>
+      <c r="M323" t="s">
+        <v>30</v>
+      </c>
+      <c r="N323" t="s">
+        <v>30</v>
+      </c>
+      <c r="O323" t="s">
+        <v>30</v>
+      </c>
+      <c r="P323">
+        <v>77.61</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>30</v>
+      </c>
+      <c r="R323" t="s">
+        <v>30</v>
+      </c>
+      <c r="S323" t="s">
+        <v>30</v>
+      </c>
+      <c r="T323" t="s">
+        <v>30</v>
+      </c>
+      <c r="U323" t="s">
+        <v>30</v>
+      </c>
+      <c r="V323" t="s">
+        <v>30</v>
+      </c>
+      <c r="W323" t="s">
+        <v>30</v>
+      </c>
+      <c r="X323" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y323">
+        <v>77.61</v>
+      </c>
+    </row>
+    <row r="324" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A324">
+        <v>332</v>
+      </c>
+      <c r="B324" t="s">
+        <v>550</v>
+      </c>
+      <c r="C324" t="s">
+        <v>551</v>
+      </c>
+      <c r="E324" t="s">
+        <v>30</v>
+      </c>
+      <c r="F324" t="s">
+        <v>34</v>
+      </c>
+      <c r="G324" t="s">
+        <v>29</v>
+      </c>
+      <c r="H324">
+        <v>93</v>
+      </c>
+      <c r="I324" t="b">
+        <v>0</v>
+      </c>
+      <c r="J324" t="s">
+        <v>329</v>
+      </c>
+      <c r="K324">
+        <v>1</v>
+      </c>
+      <c r="L324" t="s">
+        <v>30</v>
+      </c>
+      <c r="M324" t="s">
+        <v>30</v>
+      </c>
+      <c r="N324" t="s">
+        <v>30</v>
+      </c>
+      <c r="O324" t="s">
+        <v>30</v>
+      </c>
+      <c r="P324">
+        <v>77.02</v>
+      </c>
+      <c r="Q324" t="s">
+        <v>30</v>
+      </c>
+      <c r="R324" t="s">
+        <v>30</v>
+      </c>
+      <c r="S324" t="s">
+        <v>30</v>
+      </c>
+      <c r="T324" t="s">
+        <v>30</v>
+      </c>
+      <c r="U324" t="s">
+        <v>30</v>
+      </c>
+      <c r="V324" t="s">
+        <v>30</v>
+      </c>
+      <c r="W324" t="s">
+        <v>30</v>
+      </c>
+      <c r="X324" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y324">
+        <v>77.02</v>
+      </c>
+    </row>
+    <row r="325" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A325">
+        <v>333</v>
+      </c>
+      <c r="B325" t="s">
+        <v>552</v>
+      </c>
+      <c r="C325" t="s">
+        <v>553</v>
+      </c>
+      <c r="E325" t="s">
+        <v>171</v>
+      </c>
+      <c r="F325" t="s">
+        <v>34</v>
+      </c>
+      <c r="G325" t="s">
+        <v>29</v>
+      </c>
+      <c r="H325">
+        <v>94</v>
+      </c>
+      <c r="I325" t="b">
+        <v>0</v>
+      </c>
+      <c r="J325" t="s">
+        <v>329</v>
+      </c>
+      <c r="K325">
+        <v>1</v>
+      </c>
+      <c r="L325" t="s">
+        <v>30</v>
+      </c>
+      <c r="M325" t="s">
+        <v>30</v>
+      </c>
+      <c r="N325" t="s">
+        <v>30</v>
+      </c>
+      <c r="O325" t="s">
+        <v>30</v>
+      </c>
+      <c r="P325">
+        <v>76.85</v>
+      </c>
+      <c r="Q325" t="s">
+        <v>30</v>
+      </c>
+      <c r="R325" t="s">
+        <v>30</v>
+      </c>
+      <c r="S325" t="s">
+        <v>30</v>
+      </c>
+      <c r="T325" t="s">
+        <v>30</v>
+      </c>
+      <c r="U325" t="s">
+        <v>30</v>
+      </c>
+      <c r="V325" t="s">
+        <v>30</v>
+      </c>
+      <c r="W325" t="s">
+        <v>30</v>
+      </c>
+      <c r="X325" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y325">
+        <v>76.85</v>
+      </c>
+    </row>
+    <row r="326" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A326">
+        <v>334</v>
+      </c>
+      <c r="B326" t="s">
+        <v>554</v>
+      </c>
+      <c r="C326" t="s">
+        <v>555</v>
+      </c>
+      <c r="E326" t="s">
+        <v>39</v>
+      </c>
+      <c r="F326" t="s">
+        <v>34</v>
+      </c>
+      <c r="G326" t="s">
+        <v>29</v>
+      </c>
+      <c r="H326">
+        <v>95</v>
+      </c>
+      <c r="I326" t="b">
+        <v>0</v>
+      </c>
+      <c r="J326" t="s">
+        <v>329</v>
+      </c>
+      <c r="K326">
+        <v>1</v>
+      </c>
+      <c r="L326">
+        <v>76.79</v>
+      </c>
+      <c r="M326" t="s">
+        <v>30</v>
+      </c>
+      <c r="N326" t="s">
+        <v>30</v>
+      </c>
+      <c r="O326" t="s">
+        <v>30</v>
+      </c>
+      <c r="P326" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q326" t="s">
+        <v>30</v>
+      </c>
+      <c r="R326" t="s">
+        <v>30</v>
+      </c>
+      <c r="S326" t="s">
+        <v>30</v>
+      </c>
+      <c r="T326" t="s">
+        <v>30</v>
+      </c>
+      <c r="U326" t="s">
+        <v>30</v>
+      </c>
+      <c r="V326" t="s">
+        <v>30</v>
+      </c>
+      <c r="W326" t="s">
+        <v>30</v>
+      </c>
+      <c r="X326" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y326">
+        <v>76.79</v>
+      </c>
+    </row>
+    <row r="327" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A327">
+        <v>335</v>
+      </c>
+      <c r="B327" t="s">
+        <v>379</v>
+      </c>
+      <c r="C327" t="s">
+        <v>556</v>
+      </c>
+      <c r="E327" t="s">
+        <v>39</v>
+      </c>
+      <c r="F327" t="s">
+        <v>34</v>
+      </c>
+      <c r="G327" t="s">
+        <v>29</v>
+      </c>
+      <c r="H327">
+        <v>96</v>
+      </c>
+      <c r="I327" t="b">
+        <v>0</v>
+      </c>
+      <c r="J327" t="s">
+        <v>329</v>
+      </c>
+      <c r="K327">
+        <v>1</v>
+      </c>
+      <c r="L327">
+        <v>76.02</v>
+      </c>
+      <c r="M327" t="s">
+        <v>30</v>
+      </c>
+      <c r="N327" t="s">
+        <v>30</v>
+      </c>
+      <c r="O327" t="s">
+        <v>30</v>
+      </c>
+      <c r="P327" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q327" t="s">
+        <v>30</v>
+      </c>
+      <c r="R327" t="s">
+        <v>30</v>
+      </c>
+      <c r="S327" t="s">
+        <v>30</v>
+      </c>
+      <c r="T327" t="s">
+        <v>30</v>
+      </c>
+      <c r="U327" t="s">
+        <v>30</v>
+      </c>
+      <c r="V327" t="s">
+        <v>30</v>
+      </c>
+      <c r="W327" t="s">
+        <v>30</v>
+      </c>
+      <c r="X327" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y327">
+        <v>76.02</v>
+      </c>
+    </row>
+    <row r="328" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A328">
+        <v>336</v>
+      </c>
+      <c r="B328" t="s">
+        <v>557</v>
+      </c>
+      <c r="C328" t="s">
+        <v>95</v>
+      </c>
+      <c r="D328">
+        <v>2181</v>
+      </c>
+      <c r="E328" t="s">
+        <v>39</v>
+      </c>
+      <c r="F328" t="s">
+        <v>28</v>
+      </c>
+      <c r="G328" t="s">
+        <v>87</v>
+      </c>
+      <c r="H328">
+        <v>21</v>
+      </c>
+      <c r="I328" t="b">
+        <v>0</v>
+      </c>
+      <c r="J328" t="s">
+        <v>329</v>
+      </c>
+      <c r="K328">
+        <v>1</v>
+      </c>
+      <c r="L328">
+        <v>75.81</v>
+      </c>
+      <c r="M328" t="s">
+        <v>30</v>
+      </c>
+      <c r="N328" t="s">
+        <v>30</v>
+      </c>
+      <c r="O328" t="s">
+        <v>30</v>
+      </c>
+      <c r="P328" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q328" t="s">
+        <v>30</v>
+      </c>
+      <c r="R328" t="s">
+        <v>30</v>
+      </c>
+      <c r="S328" t="s">
+        <v>30</v>
+      </c>
+      <c r="T328" t="s">
+        <v>30</v>
+      </c>
+      <c r="U328" t="s">
+        <v>30</v>
+      </c>
+      <c r="V328" t="s">
+        <v>30</v>
+      </c>
+      <c r="W328" t="s">
+        <v>30</v>
+      </c>
+      <c r="X328" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y328">
+        <v>75.81</v>
+      </c>
+    </row>
+    <row r="329" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A329">
+        <v>337</v>
+      </c>
+      <c r="B329" t="s">
+        <v>558</v>
+      </c>
+      <c r="C329" t="s">
+        <v>559</v>
+      </c>
+      <c r="E329" t="s">
+        <v>30</v>
+      </c>
+      <c r="F329" t="s">
+        <v>76</v>
+      </c>
+      <c r="G329" t="s">
+        <v>29</v>
+      </c>
+      <c r="H329">
         <v>41</v>
       </c>
-      <c r="H17">
+      <c r="I329" t="b">
+        <v>0</v>
+      </c>
+      <c r="J329" t="s">
+        <v>329</v>
+      </c>
+      <c r="K329">
+        <v>1</v>
+      </c>
+      <c r="L329">
+        <v>75.66</v>
+      </c>
+      <c r="M329" t="s">
+        <v>30</v>
+      </c>
+      <c r="N329" t="s">
+        <v>30</v>
+      </c>
+      <c r="O329" t="s">
+        <v>30</v>
+      </c>
+      <c r="P329" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q329" t="s">
+        <v>30</v>
+      </c>
+      <c r="R329" t="s">
+        <v>30</v>
+      </c>
+      <c r="S329" t="s">
+        <v>30</v>
+      </c>
+      <c r="T329" t="s">
+        <v>30</v>
+      </c>
+      <c r="U329" t="s">
+        <v>30</v>
+      </c>
+      <c r="V329" t="s">
+        <v>30</v>
+      </c>
+      <c r="W329" t="s">
+        <v>30</v>
+      </c>
+      <c r="X329" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y329">
+        <v>75.66</v>
+      </c>
+    </row>
+    <row r="330" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A330">
+        <v>338</v>
+      </c>
+      <c r="B330" t="s">
+        <v>163</v>
+      </c>
+      <c r="C330" t="s">
+        <v>560</v>
+      </c>
+      <c r="D330">
+        <v>2545</v>
+      </c>
+      <c r="E330" t="s">
+        <v>561</v>
+      </c>
+      <c r="F330" t="s">
+        <v>76</v>
+      </c>
+      <c r="G330" t="s">
+        <v>29</v>
+      </c>
+      <c r="H330">
+        <v>42</v>
+      </c>
+      <c r="I330" t="b">
+        <v>0</v>
+      </c>
+      <c r="J330" t="s">
+        <v>329</v>
+      </c>
+      <c r="K330">
+        <v>1</v>
+      </c>
+      <c r="L330" t="s">
+        <v>30</v>
+      </c>
+      <c r="M330" t="s">
+        <v>30</v>
+      </c>
+      <c r="N330" t="s">
+        <v>30</v>
+      </c>
+      <c r="O330">
+        <v>75.53</v>
+      </c>
+      <c r="P330" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q330" t="s">
+        <v>30</v>
+      </c>
+      <c r="R330" t="s">
+        <v>30</v>
+      </c>
+      <c r="S330" t="s">
+        <v>30</v>
+      </c>
+      <c r="T330" t="s">
+        <v>30</v>
+      </c>
+      <c r="U330" t="s">
+        <v>30</v>
+      </c>
+      <c r="V330" t="s">
+        <v>30</v>
+      </c>
+      <c r="W330" t="s">
+        <v>30</v>
+      </c>
+      <c r="X330" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y330">
+        <v>75.53</v>
+      </c>
+    </row>
+    <row r="331" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A331">
+        <v>339</v>
+      </c>
+      <c r="B331" t="s">
+        <v>562</v>
+      </c>
+      <c r="C331" t="s">
+        <v>516</v>
+      </c>
+      <c r="E331" t="s">
+        <v>432</v>
+      </c>
+      <c r="F331" t="s">
+        <v>61</v>
+      </c>
+      <c r="G331" t="s">
+        <v>29</v>
+      </c>
+      <c r="H331">
+        <v>13</v>
+      </c>
+      <c r="I331" t="b">
+        <v>0</v>
+      </c>
+      <c r="J331" t="s">
+        <v>329</v>
+      </c>
+      <c r="K331">
+        <v>1</v>
+      </c>
+      <c r="L331" t="s">
+        <v>30</v>
+      </c>
+      <c r="M331" t="s">
+        <v>30</v>
+      </c>
+      <c r="N331" t="s">
+        <v>30</v>
+      </c>
+      <c r="O331" t="s">
+        <v>30</v>
+      </c>
+      <c r="P331" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q331" t="s">
+        <v>30</v>
+      </c>
+      <c r="R331" t="s">
+        <v>30</v>
+      </c>
+      <c r="S331">
+        <v>75.08</v>
+      </c>
+      <c r="T331" t="s">
+        <v>30</v>
+      </c>
+      <c r="U331" t="s">
+        <v>30</v>
+      </c>
+      <c r="V331" t="s">
+        <v>30</v>
+      </c>
+      <c r="W331" t="s">
+        <v>30</v>
+      </c>
+      <c r="X331" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y331">
+        <v>75.08</v>
+      </c>
+    </row>
+    <row r="332" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A332">
+        <v>341</v>
+      </c>
+      <c r="B332" t="s">
+        <v>394</v>
+      </c>
+      <c r="C332" t="s">
+        <v>32</v>
+      </c>
+      <c r="E332" t="s">
+        <v>30</v>
+      </c>
+      <c r="F332" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" t="s">
+        <v>29</v>
+      </c>
+      <c r="H332">
+        <v>53</v>
+      </c>
+      <c r="I332" t="b">
+        <v>0</v>
+      </c>
+      <c r="J332" t="s">
+        <v>329</v>
+      </c>
+      <c r="K332">
+        <v>1</v>
+      </c>
+      <c r="L332" t="s">
+        <v>30</v>
+      </c>
+      <c r="M332" t="s">
+        <v>30</v>
+      </c>
+      <c r="N332" t="s">
+        <v>30</v>
+      </c>
+      <c r="O332" t="s">
+        <v>30</v>
+      </c>
+      <c r="P332">
+        <v>74.39</v>
+      </c>
+      <c r="Q332" t="s">
+        <v>30</v>
+      </c>
+      <c r="R332" t="s">
+        <v>30</v>
+      </c>
+      <c r="S332" t="s">
+        <v>30</v>
+      </c>
+      <c r="T332" t="s">
+        <v>30</v>
+      </c>
+      <c r="U332" t="s">
+        <v>30</v>
+      </c>
+      <c r="V332" t="s">
+        <v>30</v>
+      </c>
+      <c r="W332" t="s">
+        <v>30</v>
+      </c>
+      <c r="X332" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y332">
+        <v>74.39</v>
+      </c>
+    </row>
+    <row r="333" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A333">
+        <v>342</v>
+      </c>
+      <c r="B333" t="s">
+        <v>563</v>
+      </c>
+      <c r="C333" t="s">
+        <v>231</v>
+      </c>
+      <c r="D333">
+        <v>2245</v>
+      </c>
+      <c r="E333" t="s">
+        <v>245</v>
+      </c>
+      <c r="F333" t="s">
+        <v>76</v>
+      </c>
+      <c r="G333" t="s">
+        <v>29</v>
+      </c>
+      <c r="H333">
+        <v>43</v>
+      </c>
+      <c r="I333" t="b">
+        <v>0</v>
+      </c>
+      <c r="J333" t="s">
+        <v>329</v>
+      </c>
+      <c r="K333">
+        <v>1</v>
+      </c>
+      <c r="L333" t="s">
+        <v>30</v>
+      </c>
+      <c r="M333">
+        <v>74.39</v>
+      </c>
+      <c r="N333" t="s">
+        <v>30</v>
+      </c>
+      <c r="O333" t="s">
+        <v>30</v>
+      </c>
+      <c r="P333" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q333" t="s">
+        <v>30</v>
+      </c>
+      <c r="R333" t="s">
+        <v>30</v>
+      </c>
+      <c r="S333" t="s">
+        <v>30</v>
+      </c>
+      <c r="T333" t="s">
+        <v>30</v>
+      </c>
+      <c r="U333" t="s">
+        <v>30</v>
+      </c>
+      <c r="V333" t="s">
+        <v>30</v>
+      </c>
+      <c r="W333" t="s">
+        <v>30</v>
+      </c>
+      <c r="X333" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y333">
+        <v>74.39</v>
+      </c>
+    </row>
+    <row r="334" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A334">
+        <v>343</v>
+      </c>
+      <c r="B334" t="s">
+        <v>51</v>
+      </c>
+      <c r="C334" t="s">
+        <v>243</v>
+      </c>
+      <c r="E334" t="s">
+        <v>162</v>
+      </c>
+      <c r="F334" t="s">
+        <v>28</v>
+      </c>
+      <c r="G334" t="s">
+        <v>29</v>
+      </c>
+      <c r="H334">
+        <v>54</v>
+      </c>
+      <c r="I334" t="b">
+        <v>0</v>
+      </c>
+      <c r="J334" t="s">
+        <v>329</v>
+      </c>
+      <c r="K334">
+        <v>1</v>
+      </c>
+      <c r="L334" t="s">
+        <v>30</v>
+      </c>
+      <c r="M334">
+        <v>74.19</v>
+      </c>
+      <c r="N334" t="s">
+        <v>30</v>
+      </c>
+      <c r="O334" t="s">
+        <v>30</v>
+      </c>
+      <c r="P334" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q334" t="s">
+        <v>30</v>
+      </c>
+      <c r="R334" t="s">
+        <v>30</v>
+      </c>
+      <c r="S334" t="s">
+        <v>30</v>
+      </c>
+      <c r="T334" t="s">
+        <v>30</v>
+      </c>
+      <c r="U334" t="s">
+        <v>30</v>
+      </c>
+      <c r="V334" t="s">
+        <v>30</v>
+      </c>
+      <c r="W334" t="s">
+        <v>30</v>
+      </c>
+      <c r="X334" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y334">
+        <v>74.19</v>
+      </c>
+    </row>
+    <row r="335" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A335">
+        <v>344</v>
+      </c>
+      <c r="B335" t="s">
+        <v>40</v>
+      </c>
+      <c r="C335" t="s">
+        <v>170</v>
+      </c>
+      <c r="E335" t="s">
+        <v>398</v>
+      </c>
+      <c r="F335" t="s">
+        <v>28</v>
+      </c>
+      <c r="G335" t="s">
+        <v>29</v>
+      </c>
+      <c r="H335">
+        <v>55</v>
+      </c>
+      <c r="I335" t="b">
+        <v>0</v>
+      </c>
+      <c r="J335" t="s">
+        <v>329</v>
+      </c>
+      <c r="K335">
+        <v>1</v>
+      </c>
+      <c r="L335" t="s">
+        <v>30</v>
+      </c>
+      <c r="M335">
+        <v>73.42</v>
+      </c>
+      <c r="N335" t="s">
+        <v>30</v>
+      </c>
+      <c r="O335" t="s">
+        <v>30</v>
+      </c>
+      <c r="P335" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q335" t="s">
+        <v>30</v>
+      </c>
+      <c r="R335" t="s">
+        <v>30</v>
+      </c>
+      <c r="S335" t="s">
+        <v>30</v>
+      </c>
+      <c r="T335" t="s">
+        <v>30</v>
+      </c>
+      <c r="U335" t="s">
+        <v>30</v>
+      </c>
+      <c r="V335" t="s">
+        <v>30</v>
+      </c>
+      <c r="W335" t="s">
+        <v>30</v>
+      </c>
+      <c r="X335" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y335">
+        <v>73.42</v>
+      </c>
+    </row>
+    <row r="336" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A336">
+        <v>345</v>
+      </c>
+      <c r="B336" t="s">
+        <v>564</v>
+      </c>
+      <c r="C336" t="s">
+        <v>565</v>
+      </c>
+      <c r="E336" t="s">
+        <v>30</v>
+      </c>
+      <c r="F336" t="s">
+        <v>34</v>
+      </c>
+      <c r="G336" t="s">
+        <v>87</v>
+      </c>
+      <c r="H336">
+        <v>33</v>
+      </c>
+      <c r="I336" t="b">
+        <v>0</v>
+      </c>
+      <c r="J336" t="s">
+        <v>329</v>
+      </c>
+      <c r="K336">
+        <v>1</v>
+      </c>
+      <c r="L336" t="s">
+        <v>30</v>
+      </c>
+      <c r="M336" t="s">
+        <v>30</v>
+      </c>
+      <c r="N336" t="s">
+        <v>30</v>
+      </c>
+      <c r="O336" t="s">
+        <v>30</v>
+      </c>
+      <c r="P336">
+        <v>72.48</v>
+      </c>
+      <c r="Q336" t="s">
+        <v>30</v>
+      </c>
+      <c r="R336" t="s">
+        <v>30</v>
+      </c>
+      <c r="S336" t="s">
+        <v>30</v>
+      </c>
+      <c r="T336" t="s">
+        <v>30</v>
+      </c>
+      <c r="U336" t="s">
+        <v>30</v>
+      </c>
+      <c r="V336" t="s">
+        <v>30</v>
+      </c>
+      <c r="W336" t="s">
+        <v>30</v>
+      </c>
+      <c r="X336" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y336">
+        <v>72.48</v>
+      </c>
+    </row>
+    <row r="337" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A337">
+        <v>346</v>
+      </c>
+      <c r="B337" t="s">
+        <v>391</v>
+      </c>
+      <c r="C337" t="s">
+        <v>566</v>
+      </c>
+      <c r="E337" t="s">
+        <v>39</v>
+      </c>
+      <c r="F337" t="s">
+        <v>28</v>
+      </c>
+      <c r="G337" t="s">
+        <v>29</v>
+      </c>
+      <c r="H337">
+        <v>56</v>
+      </c>
+      <c r="I337" t="b">
+        <v>0</v>
+      </c>
+      <c r="J337" t="s">
+        <v>329</v>
+      </c>
+      <c r="K337">
+        <v>1</v>
+      </c>
+      <c r="L337">
+        <v>71.9</v>
+      </c>
+      <c r="M337" t="s">
+        <v>30</v>
+      </c>
+      <c r="N337" t="s">
+        <v>30</v>
+      </c>
+      <c r="O337" t="s">
+        <v>30</v>
+      </c>
+      <c r="P337" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q337" t="s">
+        <v>30</v>
+      </c>
+      <c r="R337" t="s">
+        <v>30</v>
+      </c>
+      <c r="S337" t="s">
+        <v>30</v>
+      </c>
+      <c r="T337" t="s">
+        <v>30</v>
+      </c>
+      <c r="U337" t="s">
+        <v>30</v>
+      </c>
+      <c r="V337" t="s">
+        <v>30</v>
+      </c>
+      <c r="W337" t="s">
+        <v>30</v>
+      </c>
+      <c r="X337" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y337">
+        <v>71.9</v>
+      </c>
+    </row>
+    <row r="338" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A338">
+        <v>347</v>
+      </c>
+      <c r="B338" t="s">
+        <v>567</v>
+      </c>
+      <c r="C338" t="s">
+        <v>568</v>
+      </c>
+      <c r="E338" t="s">
+        <v>30</v>
+      </c>
+      <c r="F338" t="s">
+        <v>34</v>
+      </c>
+      <c r="G338" t="s">
+        <v>29</v>
+      </c>
+      <c r="H338">
+        <v>97</v>
+      </c>
+      <c r="I338" t="b">
+        <v>0</v>
+      </c>
+      <c r="J338" t="s">
+        <v>329</v>
+      </c>
+      <c r="K338">
+        <v>1</v>
+      </c>
+      <c r="L338" t="s">
+        <v>30</v>
+      </c>
+      <c r="M338" t="s">
+        <v>30</v>
+      </c>
+      <c r="N338" t="s">
+        <v>30</v>
+      </c>
+      <c r="O338" t="s">
+        <v>30</v>
+      </c>
+      <c r="P338" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q338">
+        <v>71.76</v>
+      </c>
+      <c r="R338" t="s">
+        <v>30</v>
+      </c>
+      <c r="S338" t="s">
+        <v>30</v>
+      </c>
+      <c r="T338" t="s">
+        <v>30</v>
+      </c>
+      <c r="U338" t="s">
+        <v>30</v>
+      </c>
+      <c r="V338" t="s">
+        <v>30</v>
+      </c>
+      <c r="W338" t="s">
+        <v>30</v>
+      </c>
+      <c r="X338" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y338">
+        <v>71.76</v>
+      </c>
+    </row>
+    <row r="339" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A339">
+        <v>348</v>
+      </c>
+      <c r="B339" t="s">
+        <v>569</v>
+      </c>
+      <c r="C339" t="s">
+        <v>385</v>
+      </c>
+      <c r="E339" t="s">
+        <v>30</v>
+      </c>
+      <c r="F339" t="s">
+        <v>76</v>
+      </c>
+      <c r="G339" t="s">
+        <v>29</v>
+      </c>
+      <c r="H339">
+        <v>44</v>
+      </c>
+      <c r="I339" t="b">
+        <v>0</v>
+      </c>
+      <c r="J339" t="s">
+        <v>329</v>
+      </c>
+      <c r="K339">
+        <v>1</v>
+      </c>
+      <c r="L339" t="s">
+        <v>30</v>
+      </c>
+      <c r="M339" t="s">
+        <v>30</v>
+      </c>
+      <c r="N339" t="s">
+        <v>30</v>
+      </c>
+      <c r="O339" t="s">
+        <v>30</v>
+      </c>
+      <c r="P339" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q339" t="s">
+        <v>30</v>
+      </c>
+      <c r="R339" t="s">
+        <v>30</v>
+      </c>
+      <c r="S339" t="s">
+        <v>30</v>
+      </c>
+      <c r="T339" t="s">
+        <v>30</v>
+      </c>
+      <c r="U339" t="s">
+        <v>30</v>
+      </c>
+      <c r="V339" t="s">
+        <v>30</v>
+      </c>
+      <c r="W339">
+        <v>71.5</v>
+      </c>
+      <c r="X339" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y339">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="340" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A340">
+        <v>349</v>
+      </c>
+      <c r="B340" t="s">
+        <v>562</v>
+      </c>
+      <c r="C340" t="s">
+        <v>353</v>
+      </c>
+      <c r="E340" t="s">
+        <v>30</v>
+      </c>
+      <c r="F340" t="s">
+        <v>61</v>
+      </c>
+      <c r="G340" t="s">
+        <v>29</v>
+      </c>
+      <c r="H340">
+        <v>14</v>
+      </c>
+      <c r="I340" t="b">
+        <v>0</v>
+      </c>
+      <c r="J340" t="s">
+        <v>329</v>
+      </c>
+      <c r="K340">
+        <v>1</v>
+      </c>
+      <c r="L340" t="s">
+        <v>30</v>
+      </c>
+      <c r="M340" t="s">
+        <v>30</v>
+      </c>
+      <c r="N340" t="s">
+        <v>30</v>
+      </c>
+      <c r="O340" t="s">
+        <v>30</v>
+      </c>
+      <c r="P340">
+        <v>71.06</v>
+      </c>
+      <c r="Q340" t="s">
+        <v>30</v>
+      </c>
+      <c r="R340" t="s">
+        <v>30</v>
+      </c>
+      <c r="S340" t="s">
+        <v>30</v>
+      </c>
+      <c r="T340" t="s">
+        <v>30</v>
+      </c>
+      <c r="U340" t="s">
+        <v>30</v>
+      </c>
+      <c r="V340" t="s">
+        <v>30</v>
+      </c>
+      <c r="W340" t="s">
+        <v>30</v>
+      </c>
+      <c r="X340" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y340">
+        <v>71.06</v>
+      </c>
+    </row>
+    <row r="341" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A341">
+        <v>350</v>
+      </c>
+      <c r="B341" t="s">
+        <v>570</v>
+      </c>
+      <c r="C341" t="s">
+        <v>508</v>
+      </c>
+      <c r="D341">
+        <v>2020</v>
+      </c>
+      <c r="E341" t="s">
+        <v>509</v>
+      </c>
+      <c r="F341" t="s">
+        <v>76</v>
+      </c>
+      <c r="G341" t="s">
+        <v>29</v>
+      </c>
+      <c r="H341">
+        <v>45</v>
+      </c>
+      <c r="I341" t="b">
+        <v>0</v>
+      </c>
+      <c r="J341" t="s">
+        <v>329</v>
+      </c>
+      <c r="K341">
+        <v>1</v>
+      </c>
+      <c r="L341" t="s">
+        <v>30</v>
+      </c>
+      <c r="M341">
+        <v>70.59</v>
+      </c>
+      <c r="N341" t="s">
+        <v>30</v>
+      </c>
+      <c r="O341" t="s">
+        <v>30</v>
+      </c>
+      <c r="P341" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q341" t="s">
+        <v>30</v>
+      </c>
+      <c r="R341" t="s">
+        <v>30</v>
+      </c>
+      <c r="S341" t="s">
+        <v>30</v>
+      </c>
+      <c r="T341" t="s">
+        <v>30</v>
+      </c>
+      <c r="U341" t="s">
+        <v>30</v>
+      </c>
+      <c r="V341" t="s">
+        <v>30</v>
+      </c>
+      <c r="W341" t="s">
+        <v>30</v>
+      </c>
+      <c r="X341" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y341">
+        <v>70.59</v>
+      </c>
+    </row>
+    <row r="342" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A342">
+        <v>351</v>
+      </c>
+      <c r="B342" t="s">
+        <v>42</v>
+      </c>
+      <c r="C342" t="s">
+        <v>571</v>
+      </c>
+      <c r="D342">
+        <v>372</v>
+      </c>
+      <c r="E342" t="s">
+        <v>432</v>
+      </c>
+      <c r="F342" t="s">
+        <v>134</v>
+      </c>
+      <c r="G342" t="s">
+        <v>29</v>
+      </c>
+      <c r="H342">
+        <v>22</v>
+      </c>
+      <c r="I342" t="b">
+        <v>0</v>
+      </c>
+      <c r="J342" t="s">
+        <v>329</v>
+      </c>
+      <c r="K342">
+        <v>1</v>
+      </c>
+      <c r="L342" t="s">
+        <v>30</v>
+      </c>
+      <c r="M342" t="s">
+        <v>30</v>
+      </c>
+      <c r="N342" t="s">
+        <v>30</v>
+      </c>
+      <c r="O342">
+        <v>70.41</v>
+      </c>
+      <c r="P342" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q342" t="s">
+        <v>30</v>
+      </c>
+      <c r="R342" t="s">
+        <v>30</v>
+      </c>
+      <c r="S342" t="s">
+        <v>30</v>
+      </c>
+      <c r="T342" t="s">
+        <v>30</v>
+      </c>
+      <c r="U342" t="s">
+        <v>30</v>
+      </c>
+      <c r="V342" t="s">
+        <v>30</v>
+      </c>
+      <c r="W342" t="s">
+        <v>30</v>
+      </c>
+      <c r="X342" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y342">
+        <v>70.41</v>
+      </c>
+    </row>
+    <row r="343" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A343">
+        <v>352</v>
+      </c>
+      <c r="B343" t="s">
+        <v>77</v>
+      </c>
+      <c r="C343" t="s">
+        <v>572</v>
+      </c>
+      <c r="D343">
+        <v>1772</v>
+      </c>
+      <c r="E343" t="s">
+        <v>45</v>
+      </c>
+      <c r="F343" t="s">
+        <v>34</v>
+      </c>
+      <c r="G343" t="s">
+        <v>29</v>
+      </c>
+      <c r="H343">
+        <v>98</v>
+      </c>
+      <c r="I343" t="b">
+        <v>0</v>
+      </c>
+      <c r="J343" t="s">
+        <v>329</v>
+      </c>
+      <c r="K343">
+        <v>1</v>
+      </c>
+      <c r="L343" t="s">
+        <v>30</v>
+      </c>
+      <c r="M343" t="s">
+        <v>30</v>
+      </c>
+      <c r="N343" t="s">
+        <v>30</v>
+      </c>
+      <c r="O343">
+        <v>69.69</v>
+      </c>
+      <c r="P343" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q343" t="s">
+        <v>30</v>
+      </c>
+      <c r="R343" t="s">
+        <v>30</v>
+      </c>
+      <c r="S343" t="s">
+        <v>30</v>
+      </c>
+      <c r="T343" t="s">
+        <v>30</v>
+      </c>
+      <c r="U343" t="s">
+        <v>30</v>
+      </c>
+      <c r="V343" t="s">
+        <v>30</v>
+      </c>
+      <c r="W343" t="s">
+        <v>30</v>
+      </c>
+      <c r="X343" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y343">
+        <v>69.69</v>
+      </c>
+    </row>
+    <row r="344" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A344">
+        <v>353</v>
+      </c>
+      <c r="B344" t="s">
+        <v>46</v>
+      </c>
+      <c r="C344" t="s">
+        <v>38</v>
+      </c>
+      <c r="E344" t="s">
+        <v>39</v>
+      </c>
+      <c r="F344" t="s">
+        <v>34</v>
+      </c>
+      <c r="G344" t="s">
+        <v>29</v>
+      </c>
+      <c r="H344">
+        <v>99</v>
+      </c>
+      <c r="I344" t="b">
+        <v>0</v>
+      </c>
+      <c r="J344" t="s">
+        <v>329</v>
+      </c>
+      <c r="K344">
+        <v>1</v>
+      </c>
+      <c r="L344">
+        <v>69.51</v>
+      </c>
+      <c r="M344" t="s">
+        <v>30</v>
+      </c>
+      <c r="N344" t="s">
+        <v>30</v>
+      </c>
+      <c r="O344" t="s">
+        <v>30</v>
+      </c>
+      <c r="P344" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q344" t="s">
+        <v>30</v>
+      </c>
+      <c r="R344" t="s">
+        <v>30</v>
+      </c>
+      <c r="S344" t="s">
+        <v>30</v>
+      </c>
+      <c r="T344" t="s">
+        <v>30</v>
+      </c>
+      <c r="U344" t="s">
+        <v>30</v>
+      </c>
+      <c r="V344" t="s">
+        <v>30</v>
+      </c>
+      <c r="W344" t="s">
+        <v>30</v>
+      </c>
+      <c r="X344" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y344">
+        <v>69.51</v>
+      </c>
+    </row>
+    <row r="345" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A345">
+        <v>354</v>
+      </c>
+      <c r="B345" t="s">
+        <v>573</v>
+      </c>
+      <c r="C345" t="s">
+        <v>574</v>
+      </c>
+      <c r="E345" t="s">
+        <v>144</v>
+      </c>
+      <c r="F345" t="s">
+        <v>34</v>
+      </c>
+      <c r="G345" t="s">
+        <v>87</v>
+      </c>
+      <c r="H345">
+        <v>34</v>
+      </c>
+      <c r="I345" t="b">
+        <v>0</v>
+      </c>
+      <c r="J345" t="s">
+        <v>329</v>
+      </c>
+      <c r="K345">
+        <v>1</v>
+      </c>
+      <c r="L345" t="s">
+        <v>30</v>
+      </c>
+      <c r="M345" t="s">
+        <v>30</v>
+      </c>
+      <c r="N345" t="s">
+        <v>30</v>
+      </c>
+      <c r="O345" t="s">
+        <v>30</v>
+      </c>
+      <c r="P345">
+        <v>68.79</v>
+      </c>
+      <c r="Q345" t="s">
+        <v>30</v>
+      </c>
+      <c r="R345" t="s">
+        <v>30</v>
+      </c>
+      <c r="S345" t="s">
+        <v>30</v>
+      </c>
+      <c r="T345" t="s">
+        <v>30</v>
+      </c>
+      <c r="U345" t="s">
+        <v>30</v>
+      </c>
+      <c r="V345" t="s">
+        <v>30</v>
+      </c>
+      <c r="W345" t="s">
+        <v>30</v>
+      </c>
+      <c r="X345" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y345">
+        <v>68.79</v>
+      </c>
+    </row>
+    <row r="346" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A346">
+        <v>355</v>
+      </c>
+      <c r="B346" t="s">
+        <v>226</v>
+      </c>
+      <c r="C346" t="s">
+        <v>575</v>
+      </c>
+      <c r="E346" t="s">
+        <v>30</v>
+      </c>
+      <c r="F346" t="s">
+        <v>76</v>
+      </c>
+      <c r="G346" t="s">
+        <v>29</v>
+      </c>
+      <c r="H346">
+        <v>46</v>
+      </c>
+      <c r="I346" t="b">
+        <v>0</v>
+      </c>
+      <c r="J346" t="s">
+        <v>329</v>
+      </c>
+      <c r="K346">
+        <v>1</v>
+      </c>
+      <c r="L346" t="s">
+        <v>30</v>
+      </c>
+      <c r="M346" t="s">
+        <v>30</v>
+      </c>
+      <c r="N346" t="s">
+        <v>30</v>
+      </c>
+      <c r="O346" t="s">
+        <v>30</v>
+      </c>
+      <c r="P346" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q346">
+        <v>68.29</v>
+      </c>
+      <c r="R346" t="s">
+        <v>30</v>
+      </c>
+      <c r="S346" t="s">
+        <v>30</v>
+      </c>
+      <c r="T346" t="s">
+        <v>30</v>
+      </c>
+      <c r="U346" t="s">
+        <v>30</v>
+      </c>
+      <c r="V346" t="s">
+        <v>30</v>
+      </c>
+      <c r="W346" t="s">
+        <v>30</v>
+      </c>
+      <c r="X346" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y346">
+        <v>68.29</v>
+      </c>
+    </row>
+    <row r="347" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A347">
+        <v>356</v>
+      </c>
+      <c r="B347" t="s">
+        <v>576</v>
+      </c>
+      <c r="C347" t="s">
+        <v>430</v>
+      </c>
+      <c r="E347" t="s">
+        <v>45</v>
+      </c>
+      <c r="F347" t="s">
+        <v>34</v>
+      </c>
+      <c r="G347" t="s">
+        <v>87</v>
+      </c>
+      <c r="H347">
+        <v>35</v>
+      </c>
+      <c r="I347" t="b">
+        <v>0</v>
+      </c>
+      <c r="J347" t="s">
+        <v>329</v>
+      </c>
+      <c r="K347">
+        <v>1</v>
+      </c>
+      <c r="L347" t="s">
+        <v>30</v>
+      </c>
+      <c r="M347" t="s">
+        <v>30</v>
+      </c>
+      <c r="N347" t="s">
+        <v>30</v>
+      </c>
+      <c r="O347" t="s">
+        <v>30</v>
+      </c>
+      <c r="P347">
+        <v>68.02</v>
+      </c>
+      <c r="Q347" t="s">
+        <v>30</v>
+      </c>
+      <c r="R347" t="s">
+        <v>30</v>
+      </c>
+      <c r="S347" t="s">
+        <v>30</v>
+      </c>
+      <c r="T347" t="s">
+        <v>30</v>
+      </c>
+      <c r="U347" t="s">
+        <v>30</v>
+      </c>
+      <c r="V347" t="s">
+        <v>30</v>
+      </c>
+      <c r="W347" t="s">
+        <v>30</v>
+      </c>
+      <c r="X347" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y347">
+        <v>68.02</v>
+      </c>
+    </row>
+    <row r="348" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A348">
+        <v>357</v>
+      </c>
+      <c r="B348" t="s">
+        <v>577</v>
+      </c>
+      <c r="C348" t="s">
+        <v>578</v>
+      </c>
+      <c r="D348">
+        <v>1500</v>
+      </c>
+      <c r="E348" t="s">
+        <v>189</v>
+      </c>
+      <c r="F348" t="s">
+        <v>28</v>
+      </c>
+      <c r="G348" t="s">
+        <v>87</v>
+      </c>
+      <c r="H348">
+        <v>23</v>
+      </c>
+      <c r="I348" t="b">
+        <v>0</v>
+      </c>
+      <c r="J348" t="s">
+        <v>329</v>
+      </c>
+      <c r="K348">
+        <v>1</v>
+      </c>
+      <c r="L348" t="s">
+        <v>30</v>
+      </c>
+      <c r="M348" t="s">
+        <v>30</v>
+      </c>
+      <c r="N348" t="s">
+        <v>30</v>
+      </c>
+      <c r="O348" t="s">
+        <v>30</v>
+      </c>
+      <c r="P348">
+        <v>67.96</v>
+      </c>
+      <c r="Q348" t="s">
+        <v>30</v>
+      </c>
+      <c r="R348" t="s">
+        <v>30</v>
+      </c>
+      <c r="S348" t="s">
+        <v>30</v>
+      </c>
+      <c r="T348" t="s">
+        <v>30</v>
+      </c>
+      <c r="U348" t="s">
+        <v>30</v>
+      </c>
+      <c r="V348" t="s">
+        <v>30</v>
+      </c>
+      <c r="W348" t="s">
+        <v>30</v>
+      </c>
+      <c r="X348" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y348">
+        <v>67.96</v>
+      </c>
+    </row>
+    <row r="349" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A349">
+        <v>358</v>
+      </c>
+      <c r="B349" t="s">
+        <v>563</v>
+      </c>
+      <c r="C349" t="s">
+        <v>579</v>
+      </c>
+      <c r="D349">
+        <v>2553</v>
+      </c>
+      <c r="E349" t="s">
+        <v>30</v>
+      </c>
+      <c r="F349" t="s">
+        <v>76</v>
+      </c>
+      <c r="G349" t="s">
+        <v>29</v>
+      </c>
+      <c r="H349">
+        <v>47</v>
+      </c>
+      <c r="I349" t="b">
+        <v>0</v>
+      </c>
+      <c r="J349" t="s">
+        <v>329</v>
+      </c>
+      <c r="K349">
+        <v>1</v>
+      </c>
+      <c r="L349" t="s">
+        <v>30</v>
+      </c>
+      <c r="M349" t="s">
+        <v>30</v>
+      </c>
+      <c r="N349" t="s">
+        <v>30</v>
+      </c>
+      <c r="O349" t="s">
+        <v>30</v>
+      </c>
+      <c r="P349" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q349" t="s">
+        <v>30</v>
+      </c>
+      <c r="R349">
+        <v>67.68</v>
+      </c>
+      <c r="S349" t="s">
+        <v>30</v>
+      </c>
+      <c r="T349" t="s">
+        <v>30</v>
+      </c>
+      <c r="U349" t="s">
+        <v>30</v>
+      </c>
+      <c r="V349" t="s">
+        <v>30</v>
+      </c>
+      <c r="W349" t="s">
+        <v>30</v>
+      </c>
+      <c r="X349" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y349">
+        <v>67.68</v>
+      </c>
+    </row>
+    <row r="350" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A350">
+        <v>359</v>
+      </c>
+      <c r="B350" t="s">
+        <v>130</v>
+      </c>
+      <c r="C350" t="s">
+        <v>580</v>
+      </c>
+      <c r="E350" t="s">
+        <v>30</v>
+      </c>
+      <c r="F350" t="s">
+        <v>28</v>
+      </c>
+      <c r="G350" t="s">
+        <v>29</v>
+      </c>
+      <c r="H350">
+        <v>57</v>
+      </c>
+      <c r="I350" t="b">
+        <v>0</v>
+      </c>
+      <c r="J350" t="s">
+        <v>329</v>
+      </c>
+      <c r="K350">
+        <v>1</v>
+      </c>
+      <c r="L350" t="s">
+        <v>30</v>
+      </c>
+      <c r="M350" t="s">
+        <v>30</v>
+      </c>
+      <c r="N350" t="s">
+        <v>30</v>
+      </c>
+      <c r="O350" t="s">
+        <v>30</v>
+      </c>
+      <c r="P350" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q350" t="s">
+        <v>30</v>
+      </c>
+      <c r="R350">
+        <v>67.61</v>
+      </c>
+      <c r="S350" t="s">
+        <v>30</v>
+      </c>
+      <c r="T350" t="s">
+        <v>30</v>
+      </c>
+      <c r="U350" t="s">
+        <v>30</v>
+      </c>
+      <c r="V350" t="s">
+        <v>30</v>
+      </c>
+      <c r="W350" t="s">
+        <v>30</v>
+      </c>
+      <c r="X350" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y350">
+        <v>67.61</v>
+      </c>
+    </row>
+    <row r="351" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A351">
+        <v>360</v>
+      </c>
+      <c r="B351" t="s">
+        <v>581</v>
+      </c>
+      <c r="C351" t="s">
+        <v>506</v>
+      </c>
+      <c r="D351">
+        <v>711</v>
+      </c>
+      <c r="E351" t="s">
+        <v>189</v>
+      </c>
+      <c r="F351" t="s">
+        <v>34</v>
+      </c>
+      <c r="G351" t="s">
+        <v>87</v>
+      </c>
+      <c r="H351">
+        <v>36</v>
+      </c>
+      <c r="I351" t="b">
+        <v>0</v>
+      </c>
+      <c r="J351" t="s">
+        <v>329</v>
+      </c>
+      <c r="K351">
+        <v>1</v>
+      </c>
+      <c r="L351" t="s">
+        <v>30</v>
+      </c>
+      <c r="M351" t="s">
+        <v>30</v>
+      </c>
+      <c r="N351" t="s">
+        <v>30</v>
+      </c>
+      <c r="O351" t="s">
+        <v>30</v>
+      </c>
+      <c r="P351" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q351" t="s">
+        <v>30</v>
+      </c>
+      <c r="R351">
+        <v>66.69</v>
+      </c>
+      <c r="S351" t="s">
+        <v>30</v>
+      </c>
+      <c r="T351" t="s">
+        <v>30</v>
+      </c>
+      <c r="U351" t="s">
+        <v>30</v>
+      </c>
+      <c r="V351" t="s">
+        <v>30</v>
+      </c>
+      <c r="W351" t="s">
+        <v>30</v>
+      </c>
+      <c r="X351" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y351">
+        <v>66.69</v>
+      </c>
+    </row>
+    <row r="352" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A352">
+        <v>362</v>
+      </c>
+      <c r="B352" t="s">
+        <v>582</v>
+      </c>
+      <c r="C352" t="s">
+        <v>583</v>
+      </c>
+      <c r="E352" t="s">
+        <v>30</v>
+      </c>
+      <c r="F352" t="s">
+        <v>34</v>
+      </c>
+      <c r="G352" t="s">
+        <v>87</v>
+      </c>
+      <c r="H352">
+        <v>37</v>
+      </c>
+      <c r="I352" t="b">
+        <v>0</v>
+      </c>
+      <c r="J352" t="s">
+        <v>329</v>
+      </c>
+      <c r="K352">
+        <v>1</v>
+      </c>
+      <c r="L352" t="s">
+        <v>30</v>
+      </c>
+      <c r="M352">
+        <v>66.44</v>
+      </c>
+      <c r="N352" t="s">
+        <v>30</v>
+      </c>
+      <c r="O352" t="s">
+        <v>30</v>
+      </c>
+      <c r="P352" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q352" t="s">
+        <v>30</v>
+      </c>
+      <c r="R352" t="s">
+        <v>30</v>
+      </c>
+      <c r="S352" t="s">
+        <v>30</v>
+      </c>
+      <c r="T352" t="s">
+        <v>30</v>
+      </c>
+      <c r="U352" t="s">
+        <v>30</v>
+      </c>
+      <c r="V352" t="s">
+        <v>30</v>
+      </c>
+      <c r="W352" t="s">
+        <v>30</v>
+      </c>
+      <c r="X352" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y352">
+        <v>66.44</v>
+      </c>
+    </row>
+    <row r="353" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A353">
+        <v>363</v>
+      </c>
+      <c r="B353" t="s">
+        <v>37</v>
+      </c>
+      <c r="C353" t="s">
+        <v>243</v>
+      </c>
+      <c r="E353" t="s">
+        <v>30</v>
+      </c>
+      <c r="F353" t="s">
+        <v>34</v>
+      </c>
+      <c r="G353" t="s">
+        <v>29</v>
+      </c>
+      <c r="H353">
+        <v>100</v>
+      </c>
+      <c r="I353" t="b">
+        <v>0</v>
+      </c>
+      <c r="J353" t="s">
+        <v>329</v>
+      </c>
+      <c r="K353">
+        <v>1</v>
+      </c>
+      <c r="L353">
+        <v>66.33</v>
+      </c>
+      <c r="M353" t="s">
+        <v>30</v>
+      </c>
+      <c r="N353" t="s">
+        <v>30</v>
+      </c>
+      <c r="O353" t="s">
+        <v>30</v>
+      </c>
+      <c r="P353" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q353" t="s">
+        <v>30</v>
+      </c>
+      <c r="R353" t="s">
+        <v>30</v>
+      </c>
+      <c r="S353" t="s">
+        <v>30</v>
+      </c>
+      <c r="T353" t="s">
+        <v>30</v>
+      </c>
+      <c r="U353" t="s">
+        <v>30</v>
+      </c>
+      <c r="V353" t="s">
+        <v>30</v>
+      </c>
+      <c r="W353" t="s">
+        <v>30</v>
+      </c>
+      <c r="X353" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y353">
+        <v>66.33</v>
+      </c>
+    </row>
+    <row r="354" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A354">
+        <v>364</v>
+      </c>
+      <c r="B354" t="s">
+        <v>226</v>
+      </c>
+      <c r="C354" t="s">
+        <v>113</v>
+      </c>
+      <c r="E354" t="s">
+        <v>584</v>
+      </c>
+      <c r="F354" t="s">
+        <v>81</v>
+      </c>
+      <c r="G354" t="s">
+        <v>29</v>
+      </c>
+      <c r="H354">
+        <v>8</v>
+      </c>
+      <c r="I354" t="b">
+        <v>0</v>
+      </c>
+      <c r="J354" t="s">
+        <v>329</v>
+      </c>
+      <c r="K354">
+        <v>1</v>
+      </c>
+      <c r="L354" t="s">
+        <v>30</v>
+      </c>
+      <c r="M354">
+        <v>66.3</v>
+      </c>
+      <c r="N354" t="s">
+        <v>30</v>
+      </c>
+      <c r="O354" t="s">
+        <v>30</v>
+      </c>
+      <c r="P354" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q354" t="s">
+        <v>30</v>
+      </c>
+      <c r="R354" t="s">
+        <v>30</v>
+      </c>
+      <c r="S354" t="s">
+        <v>30</v>
+      </c>
+      <c r="T354" t="s">
+        <v>30</v>
+      </c>
+      <c r="U354" t="s">
+        <v>30</v>
+      </c>
+      <c r="V354" t="s">
+        <v>30</v>
+      </c>
+      <c r="W354" t="s">
+        <v>30</v>
+      </c>
+      <c r="X354" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y354">
+        <v>66.3</v>
+      </c>
+    </row>
+    <row r="355" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A355">
+        <v>365</v>
+      </c>
+      <c r="B355" t="s">
+        <v>585</v>
+      </c>
+      <c r="C355" t="s">
+        <v>586</v>
+      </c>
+      <c r="E355" t="s">
+        <v>30</v>
+      </c>
+      <c r="F355" t="s">
+        <v>34</v>
+      </c>
+      <c r="G355" t="s">
+        <v>29</v>
+      </c>
+      <c r="H355">
+        <v>101</v>
+      </c>
+      <c r="I355" t="b">
+        <v>0</v>
+      </c>
+      <c r="J355" t="s">
+        <v>329</v>
+      </c>
+      <c r="K355">
+        <v>1</v>
+      </c>
+      <c r="L355" t="s">
+        <v>30</v>
+      </c>
+      <c r="M355" t="s">
+        <v>30</v>
+      </c>
+      <c r="N355" t="s">
+        <v>30</v>
+      </c>
+      <c r="O355" t="s">
+        <v>30</v>
+      </c>
+      <c r="P355" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q355" t="s">
+        <v>30</v>
+      </c>
+      <c r="R355" t="s">
+        <v>30</v>
+      </c>
+      <c r="S355">
+        <v>66.29</v>
+      </c>
+      <c r="T355" t="s">
+        <v>30</v>
+      </c>
+      <c r="U355" t="s">
+        <v>30</v>
+      </c>
+      <c r="V355" t="s">
+        <v>30</v>
+      </c>
+      <c r="W355" t="s">
+        <v>30</v>
+      </c>
+      <c r="X355" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y355">
+        <v>66.29</v>
+      </c>
+    </row>
+    <row r="356" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A356">
+        <v>366</v>
+      </c>
+      <c r="B356" t="s">
+        <v>587</v>
+      </c>
+      <c r="C356" t="s">
+        <v>337</v>
+      </c>
+      <c r="E356" t="s">
+        <v>39</v>
+      </c>
+      <c r="F356" t="s">
+        <v>28</v>
+      </c>
+      <c r="G356" t="s">
+        <v>87</v>
+      </c>
+      <c r="H356">
+        <v>24</v>
+      </c>
+      <c r="I356" t="b">
+        <v>0</v>
+      </c>
+      <c r="J356" t="s">
+        <v>329</v>
+      </c>
+      <c r="K356">
+        <v>1</v>
+      </c>
+      <c r="L356" t="s">
+        <v>30</v>
+      </c>
+      <c r="M356" t="s">
+        <v>30</v>
+      </c>
+      <c r="N356" t="s">
+        <v>30</v>
+      </c>
+      <c r="O356" t="s">
+        <v>30</v>
+      </c>
+      <c r="P356" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q356" t="s">
+        <v>30</v>
+      </c>
+      <c r="R356">
+        <v>66.03</v>
+      </c>
+      <c r="S356" t="s">
+        <v>30</v>
+      </c>
+      <c r="T356" t="s">
+        <v>30</v>
+      </c>
+      <c r="U356" t="s">
+        <v>30</v>
+      </c>
+      <c r="V356" t="s">
+        <v>30</v>
+      </c>
+      <c r="W356" t="s">
+        <v>30</v>
+      </c>
+      <c r="X356" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y356">
+        <v>66.03</v>
+      </c>
+    </row>
+    <row r="357" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A357">
+        <v>367</v>
+      </c>
+      <c r="B357" t="s">
+        <v>588</v>
+      </c>
+      <c r="C357" t="s">
+        <v>589</v>
+      </c>
+      <c r="D357">
+        <v>2468</v>
+      </c>
+      <c r="E357" t="s">
+        <v>590</v>
+      </c>
+      <c r="F357" t="s">
+        <v>34</v>
+      </c>
+      <c r="G357" t="s">
+        <v>29</v>
+      </c>
+      <c r="H357">
+        <v>102</v>
+      </c>
+      <c r="I357" t="b">
+        <v>0</v>
+      </c>
+      <c r="J357" t="s">
+        <v>329</v>
+      </c>
+      <c r="K357">
+        <v>1</v>
+      </c>
+      <c r="L357" t="s">
+        <v>30</v>
+      </c>
+      <c r="M357" t="s">
+        <v>30</v>
+      </c>
+      <c r="N357" t="s">
+        <v>30</v>
+      </c>
+      <c r="O357">
+        <v>65.84</v>
+      </c>
+      <c r="P357" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q357" t="s">
+        <v>30</v>
+      </c>
+      <c r="R357" t="s">
+        <v>30</v>
+      </c>
+      <c r="S357" t="s">
+        <v>30</v>
+      </c>
+      <c r="T357" t="s">
+        <v>30</v>
+      </c>
+      <c r="U357" t="s">
+        <v>30</v>
+      </c>
+      <c r="V357" t="s">
+        <v>30</v>
+      </c>
+      <c r="W357" t="s">
+        <v>30</v>
+      </c>
+      <c r="X357" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y357">
+        <v>65.84</v>
+      </c>
+    </row>
+    <row r="358" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A358">
+        <v>368</v>
+      </c>
+      <c r="B358" t="s">
+        <v>419</v>
+      </c>
+      <c r="C358" t="s">
+        <v>182</v>
+      </c>
+      <c r="E358" t="s">
+        <v>136</v>
+      </c>
+      <c r="F358" t="s">
+        <v>81</v>
+      </c>
+      <c r="G358" t="s">
+        <v>87</v>
+      </c>
+      <c r="H358">
+        <v>7</v>
+      </c>
+      <c r="I358" t="b">
+        <v>0</v>
+      </c>
+      <c r="J358" t="s">
+        <v>329</v>
+      </c>
+      <c r="K358">
+        <v>1</v>
+      </c>
+      <c r="L358" t="s">
+        <v>30</v>
+      </c>
+      <c r="M358" t="s">
+        <v>30</v>
+      </c>
+      <c r="N358" t="s">
+        <v>30</v>
+      </c>
+      <c r="O358" t="s">
+        <v>30</v>
+      </c>
+      <c r="P358" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q358" t="s">
+        <v>30</v>
+      </c>
+      <c r="R358" t="s">
+        <v>30</v>
+      </c>
+      <c r="S358" t="s">
+        <v>30</v>
+      </c>
+      <c r="T358" t="s">
+        <v>30</v>
+      </c>
+      <c r="U358" t="s">
+        <v>30</v>
+      </c>
+      <c r="V358" t="s">
+        <v>30</v>
+      </c>
+      <c r="W358">
+        <v>65.8</v>
+      </c>
+      <c r="X358" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y358">
+        <v>65.8</v>
+      </c>
+    </row>
+    <row r="359" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A359">
+        <v>370</v>
+      </c>
+      <c r="B359" t="s">
+        <v>338</v>
+      </c>
+      <c r="C359" t="s">
+        <v>591</v>
+      </c>
+      <c r="E359" t="s">
+        <v>30</v>
+      </c>
+      <c r="F359" t="s">
+        <v>34</v>
+      </c>
+      <c r="G359" t="s">
+        <v>29</v>
+      </c>
+      <c r="H359">
+        <v>103</v>
+      </c>
+      <c r="I359" t="b">
+        <v>0</v>
+      </c>
+      <c r="J359" t="s">
+        <v>329</v>
+      </c>
+      <c r="K359">
+        <v>1</v>
+      </c>
+      <c r="L359" t="s">
+        <v>30</v>
+      </c>
+      <c r="M359" t="s">
+        <v>30</v>
+      </c>
+      <c r="N359" t="s">
+        <v>30</v>
+      </c>
+      <c r="O359" t="s">
+        <v>30</v>
+      </c>
+      <c r="P359" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q359">
+        <v>65.26</v>
+      </c>
+      <c r="R359" t="s">
+        <v>30</v>
+      </c>
+      <c r="S359" t="s">
+        <v>30</v>
+      </c>
+      <c r="T359" t="s">
+        <v>30</v>
+      </c>
+      <c r="U359" t="s">
+        <v>30</v>
+      </c>
+      <c r="V359" t="s">
+        <v>30</v>
+      </c>
+      <c r="W359" t="s">
+        <v>30</v>
+      </c>
+      <c r="X359" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y359">
+        <v>65.26</v>
+      </c>
+    </row>
+    <row r="360" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A360">
+        <v>371</v>
+      </c>
+      <c r="B360" t="s">
+        <v>164</v>
+      </c>
+      <c r="C360" t="s">
+        <v>63</v>
+      </c>
+      <c r="E360" t="s">
+        <v>592</v>
+      </c>
+      <c r="F360" t="s">
+        <v>134</v>
+      </c>
+      <c r="G360" t="s">
+        <v>29</v>
+      </c>
+      <c r="H360">
+        <v>24</v>
+      </c>
+      <c r="I360" t="b">
+        <v>0</v>
+      </c>
+      <c r="J360" t="s">
+        <v>329</v>
+      </c>
+      <c r="K360">
+        <v>1</v>
+      </c>
+      <c r="L360" t="s">
+        <v>30</v>
+      </c>
+      <c r="M360" t="s">
+        <v>30</v>
+      </c>
+      <c r="N360" t="s">
+        <v>30</v>
+      </c>
+      <c r="O360" t="s">
+        <v>30</v>
+      </c>
+      <c r="P360" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q360">
+        <v>65.16</v>
+      </c>
+      <c r="R360" t="s">
+        <v>30</v>
+      </c>
+      <c r="S360" t="s">
+        <v>30</v>
+      </c>
+      <c r="T360" t="s">
+        <v>30</v>
+      </c>
+      <c r="U360" t="s">
+        <v>30</v>
+      </c>
+      <c r="V360" t="s">
+        <v>30</v>
+      </c>
+      <c r="W360" t="s">
+        <v>30</v>
+      </c>
+      <c r="X360" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y360">
+        <v>65.16</v>
+      </c>
+    </row>
+    <row r="361" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A361">
+        <v>372</v>
+      </c>
+      <c r="B361" t="s">
+        <v>130</v>
+      </c>
+      <c r="C361" t="s">
+        <v>593</v>
+      </c>
+      <c r="E361" t="s">
+        <v>30</v>
+      </c>
+      <c r="F361" t="s">
+        <v>34</v>
+      </c>
+      <c r="G361" t="s">
+        <v>29</v>
+      </c>
+      <c r="H361">
+        <v>104</v>
+      </c>
+      <c r="I361" t="b">
+        <v>0</v>
+      </c>
+      <c r="J361" t="s">
+        <v>329</v>
+      </c>
+      <c r="K361">
+        <v>1</v>
+      </c>
+      <c r="L361" t="s">
+        <v>30</v>
+      </c>
+      <c r="M361" t="s">
+        <v>30</v>
+      </c>
+      <c r="N361" t="s">
+        <v>30</v>
+      </c>
+      <c r="O361">
+        <v>64.94</v>
+      </c>
+      <c r="P361" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q361" t="s">
+        <v>30</v>
+      </c>
+      <c r="R361" t="s">
+        <v>30</v>
+      </c>
+      <c r="S361" t="s">
+        <v>30</v>
+      </c>
+      <c r="T361" t="s">
+        <v>30</v>
+      </c>
+      <c r="U361" t="s">
+        <v>30</v>
+      </c>
+      <c r="V361" t="s">
+        <v>30</v>
+      </c>
+      <c r="W361" t="s">
+        <v>30</v>
+      </c>
+      <c r="X361" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y361">
+        <v>64.94</v>
+      </c>
+    </row>
+    <row r="362" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A362">
+        <v>373</v>
+      </c>
+      <c r="B362" t="s">
+        <v>594</v>
+      </c>
+      <c r="C362" t="s">
+        <v>595</v>
+      </c>
+      <c r="D362">
+        <v>1302</v>
+      </c>
+      <c r="E362" t="s">
+        <v>346</v>
+      </c>
+      <c r="F362" t="s">
+        <v>76</v>
+      </c>
+      <c r="G362" t="s">
+        <v>29</v>
+      </c>
+      <c r="H362">
+        <v>48</v>
+      </c>
+      <c r="I362" t="b">
+        <v>0</v>
+      </c>
+      <c r="J362" t="s">
+        <v>329</v>
+      </c>
+      <c r="K362">
+        <v>1</v>
+      </c>
+      <c r="L362" t="s">
+        <v>30</v>
+      </c>
+      <c r="M362">
+        <v>64.92</v>
+      </c>
+      <c r="N362" t="s">
+        <v>30</v>
+      </c>
+      <c r="O362" t="s">
+        <v>30</v>
+      </c>
+      <c r="P362" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q362" t="s">
+        <v>30</v>
+      </c>
+      <c r="R362" t="s">
+        <v>30</v>
+      </c>
+      <c r="S362" t="s">
+        <v>30</v>
+      </c>
+      <c r="T362" t="s">
+        <v>30</v>
+      </c>
+      <c r="U362" t="s">
+        <v>30</v>
+      </c>
+      <c r="V362" t="s">
+        <v>30</v>
+      </c>
+      <c r="W362" t="s">
+        <v>30</v>
+      </c>
+      <c r="X362" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y362">
+        <v>64.92</v>
+      </c>
+    </row>
+    <row r="363" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A363">
+        <v>374</v>
+      </c>
+      <c r="B363" t="s">
+        <v>596</v>
+      </c>
+      <c r="C363" t="s">
+        <v>32</v>
+      </c>
+      <c r="E363" t="s">
+        <v>30</v>
+      </c>
+      <c r="F363" t="s">
+        <v>81</v>
+      </c>
+      <c r="G363" t="s">
+        <v>87</v>
+      </c>
+      <c r="H363">
+        <v>8</v>
+      </c>
+      <c r="I363" t="b">
+        <v>0</v>
+      </c>
+      <c r="J363" t="s">
+        <v>329</v>
+      </c>
+      <c r="K363">
+        <v>1</v>
+      </c>
+      <c r="L363" t="s">
+        <v>30</v>
+      </c>
+      <c r="M363" t="s">
+        <v>30</v>
+      </c>
+      <c r="N363" t="s">
+        <v>30</v>
+      </c>
+      <c r="O363" t="s">
+        <v>30</v>
+      </c>
+      <c r="P363">
+        <v>64.73</v>
+      </c>
+      <c r="Q363" t="s">
+        <v>30</v>
+      </c>
+      <c r="R363" t="s">
+        <v>30</v>
+      </c>
+      <c r="S363" t="s">
+        <v>30</v>
+      </c>
+      <c r="T363" t="s">
+        <v>30</v>
+      </c>
+      <c r="U363" t="s">
+        <v>30</v>
+      </c>
+      <c r="V363" t="s">
+        <v>30</v>
+      </c>
+      <c r="W363" t="s">
+        <v>30</v>
+      </c>
+      <c r="X363" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y363">
+        <v>64.73</v>
+      </c>
+    </row>
+    <row r="364" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A364">
+        <v>375</v>
+      </c>
+      <c r="B364" t="s">
+        <v>518</v>
+      </c>
+      <c r="C364" t="s">
+        <v>597</v>
+      </c>
+      <c r="E364" t="s">
+        <v>598</v>
+      </c>
+      <c r="F364" t="s">
+        <v>76</v>
+      </c>
+      <c r="G364" t="s">
+        <v>87</v>
+      </c>
+      <c r="H364">
+        <v>16</v>
+      </c>
+      <c r="I364" t="b">
+        <v>0</v>
+      </c>
+      <c r="J364" t="s">
+        <v>329</v>
+      </c>
+      <c r="K364">
+        <v>1</v>
+      </c>
+      <c r="L364" t="s">
+        <v>30</v>
+      </c>
+      <c r="M364" t="s">
+        <v>30</v>
+      </c>
+      <c r="N364" t="s">
+        <v>30</v>
+      </c>
+      <c r="O364">
+        <v>64.26</v>
+      </c>
+      <c r="P364" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q364" t="s">
+        <v>30</v>
+      </c>
+      <c r="R364" t="s">
+        <v>30</v>
+      </c>
+      <c r="S364" t="s">
+        <v>30</v>
+      </c>
+      <c r="T364" t="s">
+        <v>30</v>
+      </c>
+      <c r="U364" t="s">
+        <v>30</v>
+      </c>
+      <c r="V364" t="s">
+        <v>30</v>
+      </c>
+      <c r="W364" t="s">
+        <v>30</v>
+      </c>
+      <c r="X364" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y364">
+        <v>64.26</v>
+      </c>
+    </row>
+    <row r="365" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A365">
+        <v>377</v>
+      </c>
+      <c r="B365" t="s">
+        <v>104</v>
+      </c>
+      <c r="C365" t="s">
+        <v>599</v>
+      </c>
+      <c r="D365">
+        <v>1</v>
+      </c>
+      <c r="E365" t="s">
+        <v>100</v>
+      </c>
+      <c r="F365" t="s">
+        <v>200</v>
+      </c>
+      <c r="G365" t="s">
+        <v>29</v>
+      </c>
+      <c r="H365">
+        <v>8</v>
+      </c>
+      <c r="I365" t="b">
+        <v>0</v>
+      </c>
+      <c r="J365" t="s">
+        <v>329</v>
+      </c>
+      <c r="K365">
+        <v>1</v>
+      </c>
+      <c r="L365">
+        <v>62.41</v>
+      </c>
+      <c r="M365" t="s">
+        <v>30</v>
+      </c>
+      <c r="N365" t="s">
+        <v>30</v>
+      </c>
+      <c r="O365" t="s">
+        <v>30</v>
+      </c>
+      <c r="P365" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q365" t="s">
+        <v>30</v>
+      </c>
+      <c r="R365" t="s">
+        <v>30</v>
+      </c>
+      <c r="S365" t="s">
+        <v>30</v>
+      </c>
+      <c r="T365" t="s">
+        <v>30</v>
+      </c>
+      <c r="U365" t="s">
+        <v>30</v>
+      </c>
+      <c r="V365" t="s">
+        <v>30</v>
+      </c>
+      <c r="W365" t="s">
+        <v>30</v>
+      </c>
+      <c r="X365" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y365">
+        <v>62.41</v>
+      </c>
+    </row>
+    <row r="366" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A366">
+        <v>379</v>
+      </c>
+      <c r="B366" t="s">
+        <v>600</v>
+      </c>
+      <c r="C366" t="s">
+        <v>601</v>
+      </c>
+      <c r="E366" t="s">
+        <v>55</v>
+      </c>
+      <c r="F366" t="s">
+        <v>28</v>
+      </c>
+      <c r="G366" t="s">
+        <v>87</v>
+      </c>
+      <c r="H366">
+        <v>25</v>
+      </c>
+      <c r="I366" t="b">
+        <v>0</v>
+      </c>
+      <c r="J366" t="s">
+        <v>329</v>
+      </c>
+      <c r="K366">
+        <v>1</v>
+      </c>
+      <c r="L366" t="s">
+        <v>30</v>
+      </c>
+      <c r="M366" t="s">
+        <v>30</v>
+      </c>
+      <c r="N366" t="s">
+        <v>30</v>
+      </c>
+      <c r="O366" t="s">
+        <v>30</v>
+      </c>
+      <c r="P366" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q366" t="s">
+        <v>30</v>
+      </c>
+      <c r="R366" t="s">
+        <v>30</v>
+      </c>
+      <c r="S366" t="s">
+        <v>30</v>
+      </c>
+      <c r="T366" t="s">
+        <v>30</v>
+      </c>
+      <c r="U366" t="s">
+        <v>30</v>
+      </c>
+      <c r="V366" t="s">
+        <v>30</v>
+      </c>
+      <c r="W366">
+        <v>60.99</v>
+      </c>
+      <c r="X366" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y366">
+        <v>60.99</v>
+      </c>
+    </row>
+    <row r="367" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A367">
+        <v>380</v>
+      </c>
+      <c r="B367" t="s">
+        <v>501</v>
+      </c>
+      <c r="C367" t="s">
+        <v>57</v>
+      </c>
+      <c r="E367" t="s">
+        <v>30</v>
+      </c>
+      <c r="F367" t="s">
+        <v>34</v>
+      </c>
+      <c r="G367" t="s">
+        <v>87</v>
+      </c>
+      <c r="H367">
+        <v>39</v>
+      </c>
+      <c r="I367" t="b">
+        <v>0</v>
+      </c>
+      <c r="J367" t="s">
+        <v>329</v>
+      </c>
+      <c r="K367">
+        <v>1</v>
+      </c>
+      <c r="L367">
+        <v>60.63</v>
+      </c>
+      <c r="M367" t="s">
+        <v>30</v>
+      </c>
+      <c r="N367" t="s">
+        <v>30</v>
+      </c>
+      <c r="O367" t="s">
+        <v>30</v>
+      </c>
+      <c r="P367" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q367" t="s">
+        <v>30</v>
+      </c>
+      <c r="R367" t="s">
+        <v>30</v>
+      </c>
+      <c r="S367" t="s">
+        <v>30</v>
+      </c>
+      <c r="T367" t="s">
+        <v>30</v>
+      </c>
+      <c r="U367" t="s">
+        <v>30</v>
+      </c>
+      <c r="V367" t="s">
+        <v>30</v>
+      </c>
+      <c r="W367" t="s">
+        <v>30</v>
+      </c>
+      <c r="X367" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y367">
+        <v>60.63</v>
+      </c>
+    </row>
+    <row r="368" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A368">
+        <v>381</v>
+      </c>
+      <c r="B368" t="s">
+        <v>112</v>
+      </c>
+      <c r="C368" t="s">
+        <v>602</v>
+      </c>
+      <c r="D368">
+        <v>2396</v>
+      </c>
+      <c r="E368" t="s">
+        <v>100</v>
+      </c>
+      <c r="F368" t="s">
+        <v>134</v>
+      </c>
+      <c r="G368" t="s">
+        <v>29</v>
+      </c>
+      <c r="H368">
+        <v>25</v>
+      </c>
+      <c r="I368" t="b">
+        <v>0</v>
+      </c>
+      <c r="J368" t="s">
+        <v>329</v>
+      </c>
+      <c r="K368">
+        <v>1</v>
+      </c>
+      <c r="L368" t="s">
+        <v>30</v>
+      </c>
+      <c r="M368" t="s">
+        <v>30</v>
+      </c>
+      <c r="N368" t="s">
+        <v>30</v>
+      </c>
+      <c r="O368">
+        <v>60.48</v>
+      </c>
+      <c r="P368" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q368" t="s">
+        <v>30</v>
+      </c>
+      <c r="R368" t="s">
+        <v>30</v>
+      </c>
+      <c r="S368" t="s">
+        <v>30</v>
+      </c>
+      <c r="T368" t="s">
+        <v>30</v>
+      </c>
+      <c r="U368" t="s">
+        <v>30</v>
+      </c>
+      <c r="V368" t="s">
+        <v>30</v>
+      </c>
+      <c r="W368" t="s">
+        <v>30</v>
+      </c>
+      <c r="X368" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y368">
+        <v>60.48</v>
+      </c>
+    </row>
+    <row r="369" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A369">
+        <v>382</v>
+      </c>
+      <c r="B369" t="s">
+        <v>304</v>
+      </c>
+      <c r="C369" t="s">
+        <v>603</v>
+      </c>
+      <c r="E369" t="s">
+        <v>30</v>
+      </c>
+      <c r="F369" t="s">
+        <v>76</v>
+      </c>
+      <c r="G369" t="s">
+        <v>87</v>
+      </c>
+      <c r="H369">
+        <v>17</v>
+      </c>
+      <c r="I369" t="b">
+        <v>0</v>
+      </c>
+      <c r="J369" t="s">
+        <v>329</v>
+      </c>
+      <c r="K369">
+        <v>1</v>
+      </c>
+      <c r="L369">
+        <v>60.47</v>
+      </c>
+      <c r="M369" t="s">
+        <v>30</v>
+      </c>
+      <c r="N369" t="s">
+        <v>30</v>
+      </c>
+      <c r="O369" t="s">
+        <v>30</v>
+      </c>
+      <c r="P369" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q369" t="s">
+        <v>30</v>
+      </c>
+      <c r="R369" t="s">
+        <v>30</v>
+      </c>
+      <c r="S369" t="s">
+        <v>30</v>
+      </c>
+      <c r="T369" t="s">
+        <v>30</v>
+      </c>
+      <c r="U369" t="s">
+        <v>30</v>
+      </c>
+      <c r="V369" t="s">
+        <v>30</v>
+      </c>
+      <c r="W369" t="s">
+        <v>30</v>
+      </c>
+      <c r="X369" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y369">
+        <v>60.47</v>
+      </c>
+    </row>
+    <row r="370" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A370">
+        <v>383</v>
+      </c>
+      <c r="B370" t="s">
+        <v>604</v>
+      </c>
+      <c r="C370" t="s">
+        <v>605</v>
+      </c>
+      <c r="E370" t="s">
+        <v>30</v>
+      </c>
+      <c r="F370" t="s">
+        <v>134</v>
+      </c>
+      <c r="G370" t="s">
+        <v>29</v>
+      </c>
+      <c r="H370">
+        <v>26</v>
+      </c>
+      <c r="I370" t="b">
+        <v>0</v>
+      </c>
+      <c r="J370" t="s">
+        <v>329</v>
+      </c>
+      <c r="K370">
+        <v>1</v>
+      </c>
+      <c r="L370" t="s">
+        <v>30</v>
+      </c>
+      <c r="M370" t="s">
+        <v>30</v>
+      </c>
+      <c r="N370">
+        <v>59.96</v>
+      </c>
+      <c r="O370" t="s">
+        <v>30</v>
+      </c>
+      <c r="P370" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q370" t="s">
+        <v>30</v>
+      </c>
+      <c r="R370" t="s">
+        <v>30</v>
+      </c>
+      <c r="S370" t="s">
+        <v>30</v>
+      </c>
+      <c r="T370" t="s">
+        <v>30</v>
+      </c>
+      <c r="U370" t="s">
+        <v>30</v>
+      </c>
+      <c r="V370" t="s">
+        <v>30</v>
+      </c>
+      <c r="W370" t="s">
+        <v>30</v>
+      </c>
+      <c r="X370" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y370">
+        <v>59.96</v>
+      </c>
+    </row>
+    <row r="371" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A371">
+        <v>384</v>
+      </c>
+      <c r="B371" t="s">
+        <v>606</v>
+      </c>
+      <c r="C371" t="s">
+        <v>75</v>
+      </c>
+      <c r="E371" t="s">
+        <v>45</v>
+      </c>
+      <c r="F371" t="s">
+        <v>28</v>
+      </c>
+      <c r="G371" t="s">
+        <v>29</v>
+      </c>
+      <c r="H371">
+        <v>59</v>
+      </c>
+      <c r="I371" t="b">
+        <v>0</v>
+      </c>
+      <c r="J371" t="s">
+        <v>329</v>
+      </c>
+      <c r="K371">
+        <v>1</v>
+      </c>
+      <c r="L371" t="s">
+        <v>30</v>
+      </c>
+      <c r="M371" t="s">
+        <v>30</v>
+      </c>
+      <c r="N371" t="s">
+        <v>30</v>
+      </c>
+      <c r="O371" t="s">
+        <v>30</v>
+      </c>
+      <c r="P371" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q371" t="s">
+        <v>30</v>
+      </c>
+      <c r="R371" t="s">
+        <v>30</v>
+      </c>
+      <c r="S371" t="s">
+        <v>30</v>
+      </c>
+      <c r="T371">
+        <v>59.33</v>
+      </c>
+      <c r="U371" t="s">
+        <v>30</v>
+      </c>
+      <c r="V371" t="s">
+        <v>30</v>
+      </c>
+      <c r="W371" t="s">
+        <v>30</v>
+      </c>
+      <c r="X371" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y371">
+        <v>59.33</v>
+      </c>
+    </row>
+    <row r="372" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A372">
+        <v>385</v>
+      </c>
+      <c r="B372" t="s">
+        <v>607</v>
+      </c>
+      <c r="C372" t="s">
+        <v>608</v>
+      </c>
+      <c r="E372" t="s">
+        <v>39</v>
+      </c>
+      <c r="F372" t="s">
+        <v>28</v>
+      </c>
+      <c r="G372" t="s">
+        <v>87</v>
+      </c>
+      <c r="H372">
+        <v>26</v>
+      </c>
+      <c r="I372" t="b">
+        <v>0</v>
+      </c>
+      <c r="J372" t="s">
+        <v>329</v>
+      </c>
+      <c r="K372">
+        <v>1</v>
+      </c>
+      <c r="L372">
+        <v>58.59</v>
+      </c>
+      <c r="M372" t="s">
+        <v>30</v>
+      </c>
+      <c r="N372" t="s">
+        <v>30</v>
+      </c>
+      <c r="O372" t="s">
+        <v>30</v>
+      </c>
+      <c r="P372" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q372" t="s">
+        <v>30</v>
+      </c>
+      <c r="R372" t="s">
+        <v>30</v>
+      </c>
+      <c r="S372" t="s">
+        <v>30</v>
+      </c>
+      <c r="T372" t="s">
+        <v>30</v>
+      </c>
+      <c r="U372" t="s">
+        <v>30</v>
+      </c>
+      <c r="V372" t="s">
+        <v>30</v>
+      </c>
+      <c r="W372" t="s">
+        <v>30</v>
+      </c>
+      <c r="X372" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y372">
+        <v>58.59</v>
+      </c>
+    </row>
+    <row r="373" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A373">
+        <v>387</v>
+      </c>
+      <c r="B373" t="s">
+        <v>609</v>
+      </c>
+      <c r="C373" t="s">
+        <v>32</v>
+      </c>
+      <c r="E373" t="s">
+        <v>39</v>
+      </c>
+      <c r="F373" t="s">
+        <v>34</v>
+      </c>
+      <c r="G373" t="s">
+        <v>29</v>
+      </c>
+      <c r="H373">
+        <v>105</v>
+      </c>
+      <c r="I373" t="b">
+        <v>0</v>
+      </c>
+      <c r="J373" t="s">
+        <v>329</v>
+      </c>
+      <c r="K373">
+        <v>1</v>
+      </c>
+      <c r="L373" t="s">
+        <v>30</v>
+      </c>
+      <c r="M373" t="s">
+        <v>30</v>
+      </c>
+      <c r="N373" t="s">
+        <v>30</v>
+      </c>
+      <c r="O373" t="s">
+        <v>30</v>
+      </c>
+      <c r="P373" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q373" t="s">
+        <v>30</v>
+      </c>
+      <c r="R373" t="s">
+        <v>30</v>
+      </c>
+      <c r="S373" t="s">
+        <v>30</v>
+      </c>
+      <c r="T373" t="s">
+        <v>30</v>
+      </c>
+      <c r="U373" t="s">
+        <v>30</v>
+      </c>
+      <c r="V373" t="s">
+        <v>30</v>
+      </c>
+      <c r="W373">
+        <v>57.2</v>
+      </c>
+      <c r="X373" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y373">
+        <v>57.2</v>
+      </c>
+    </row>
+    <row r="374" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A374">
+        <v>388</v>
+      </c>
+      <c r="B374" t="s">
+        <v>610</v>
+      </c>
+      <c r="C374" t="s">
+        <v>385</v>
+      </c>
+      <c r="E374" t="s">
+        <v>30</v>
+      </c>
+      <c r="F374" t="s">
+        <v>107</v>
+      </c>
+      <c r="G374" t="s">
+        <v>29</v>
+      </c>
+      <c r="H374">
+        <v>7</v>
+      </c>
+      <c r="I374" t="b">
+        <v>0</v>
+      </c>
+      <c r="J374" t="s">
+        <v>329</v>
+      </c>
+      <c r="K374">
+        <v>1</v>
+      </c>
+      <c r="L374" t="s">
+        <v>30</v>
+      </c>
+      <c r="M374" t="s">
+        <v>30</v>
+      </c>
+      <c r="N374" t="s">
+        <v>30</v>
+      </c>
+      <c r="O374" t="s">
+        <v>30</v>
+      </c>
+      <c r="P374" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q374" t="s">
+        <v>30</v>
+      </c>
+      <c r="R374" t="s">
+        <v>30</v>
+      </c>
+      <c r="S374" t="s">
+        <v>30</v>
+      </c>
+      <c r="T374" t="s">
+        <v>30</v>
+      </c>
+      <c r="U374" t="s">
+        <v>30</v>
+      </c>
+      <c r="V374" t="s">
+        <v>30</v>
+      </c>
+      <c r="W374">
+        <v>56.67</v>
+      </c>
+      <c r="X374" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y374">
+        <v>56.67</v>
+      </c>
+    </row>
+    <row r="375" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A375">
+        <v>389</v>
+      </c>
+      <c r="B375" t="s">
+        <v>349</v>
+      </c>
+      <c r="C375" t="s">
+        <v>38</v>
+      </c>
+      <c r="D375">
+        <v>1553</v>
+      </c>
+      <c r="E375" t="s">
+        <v>186</v>
+      </c>
+      <c r="F375" t="s">
+        <v>134</v>
+      </c>
+      <c r="G375" t="s">
+        <v>29</v>
+      </c>
+      <c r="H375">
+        <v>27</v>
+      </c>
+      <c r="I375" t="b">
+        <v>0</v>
+      </c>
+      <c r="J375" t="s">
+        <v>329</v>
+      </c>
+      <c r="K375">
+        <v>1</v>
+      </c>
+      <c r="L375" t="s">
+        <v>30</v>
+      </c>
+      <c r="M375" t="s">
+        <v>30</v>
+      </c>
+      <c r="N375" t="s">
+        <v>30</v>
+      </c>
+      <c r="O375" t="s">
+        <v>30</v>
+      </c>
+      <c r="P375">
+        <v>56.26</v>
+      </c>
+      <c r="Q375" t="s">
+        <v>30</v>
+      </c>
+      <c r="R375" t="s">
+        <v>30</v>
+      </c>
+      <c r="S375" t="s">
+        <v>30</v>
+      </c>
+      <c r="T375" t="s">
+        <v>30</v>
+      </c>
+      <c r="U375" t="s">
+        <v>30</v>
+      </c>
+      <c r="V375" t="s">
+        <v>30</v>
+      </c>
+      <c r="W375" t="s">
+        <v>30</v>
+      </c>
+      <c r="X375" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y375">
+        <v>56.26</v>
+      </c>
+    </row>
+    <row r="376" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A376">
+        <v>390</v>
+      </c>
+      <c r="B376" t="s">
+        <v>611</v>
+      </c>
+      <c r="C376" t="s">
+        <v>612</v>
+      </c>
+      <c r="E376" t="s">
+        <v>30</v>
+      </c>
+      <c r="F376" t="s">
+        <v>61</v>
+      </c>
+      <c r="G376" t="s">
+        <v>87</v>
+      </c>
+      <c r="H376">
+        <v>9</v>
+      </c>
+      <c r="I376" t="b">
+        <v>0</v>
+      </c>
+      <c r="J376" t="s">
+        <v>329</v>
+      </c>
+      <c r="K376">
+        <v>1</v>
+      </c>
+      <c r="L376">
+        <v>56.12</v>
+      </c>
+      <c r="M376" t="s">
+        <v>30</v>
+      </c>
+      <c r="N376" t="s">
+        <v>30</v>
+      </c>
+      <c r="O376" t="s">
+        <v>30</v>
+      </c>
+      <c r="P376" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q376" t="s">
+        <v>30</v>
+      </c>
+      <c r="R376" t="s">
+        <v>30</v>
+      </c>
+      <c r="S376" t="s">
+        <v>30</v>
+      </c>
+      <c r="T376" t="s">
+        <v>30</v>
+      </c>
+      <c r="U376" t="s">
+        <v>30</v>
+      </c>
+      <c r="V376" t="s">
+        <v>30</v>
+      </c>
+      <c r="W376" t="s">
+        <v>30</v>
+      </c>
+      <c r="X376" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y376">
+        <v>56.12</v>
+      </c>
+    </row>
+    <row r="377" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A377">
+        <v>391</v>
+      </c>
+      <c r="B377" t="s">
+        <v>52</v>
+      </c>
+      <c r="C377" t="s">
+        <v>32</v>
+      </c>
+      <c r="E377" t="s">
+        <v>30</v>
+      </c>
+      <c r="F377" t="s">
+        <v>134</v>
+      </c>
+      <c r="G377" t="s">
+        <v>29</v>
+      </c>
+      <c r="H377">
+        <v>28</v>
+      </c>
+      <c r="I377" t="b">
+        <v>0</v>
+      </c>
+      <c r="J377" t="s">
+        <v>329</v>
+      </c>
+      <c r="K377">
+        <v>1</v>
+      </c>
+      <c r="L377">
+        <v>56</v>
+      </c>
+      <c r="M377" t="s">
+        <v>30</v>
+      </c>
+      <c r="N377" t="s">
+        <v>30</v>
+      </c>
+      <c r="O377" t="s">
+        <v>30</v>
+      </c>
+      <c r="P377" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q377" t="s">
+        <v>30</v>
+      </c>
+      <c r="R377" t="s">
+        <v>30</v>
+      </c>
+      <c r="S377" t="s">
+        <v>30</v>
+      </c>
+      <c r="T377" t="s">
+        <v>30</v>
+      </c>
+      <c r="U377" t="s">
+        <v>30</v>
+      </c>
+      <c r="V377" t="s">
+        <v>30</v>
+      </c>
+      <c r="W377" t="s">
+        <v>30</v>
+      </c>
+      <c r="X377" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y377">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="378" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A378">
+        <v>392</v>
+      </c>
+      <c r="B378" t="s">
+        <v>613</v>
+      </c>
+      <c r="C378" t="s">
+        <v>614</v>
+      </c>
+      <c r="D378">
+        <v>2221</v>
+      </c>
+      <c r="E378" t="s">
+        <v>186</v>
+      </c>
+      <c r="F378" t="s">
+        <v>134</v>
+      </c>
+      <c r="G378" t="s">
+        <v>87</v>
+      </c>
+      <c r="H378">
+        <v>11</v>
+      </c>
+      <c r="I378" t="b">
+        <v>0</v>
+      </c>
+      <c r="J378" t="s">
+        <v>329</v>
+      </c>
+      <c r="K378">
+        <v>1</v>
+      </c>
+      <c r="L378" t="s">
+        <v>30</v>
+      </c>
+      <c r="M378">
+        <v>55.99</v>
+      </c>
+      <c r="N378" t="s">
+        <v>30</v>
+      </c>
+      <c r="O378" t="s">
+        <v>30</v>
+      </c>
+      <c r="P378" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q378" t="s">
+        <v>30</v>
+      </c>
+      <c r="R378" t="s">
+        <v>30</v>
+      </c>
+      <c r="S378" t="s">
+        <v>30</v>
+      </c>
+      <c r="T378" t="s">
+        <v>30</v>
+      </c>
+      <c r="U378" t="s">
+        <v>30</v>
+      </c>
+      <c r="V378" t="s">
+        <v>30</v>
+      </c>
+      <c r="W378" t="s">
+        <v>30</v>
+      </c>
+      <c r="X378" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y378">
+        <v>55.99</v>
+      </c>
+    </row>
+    <row r="379" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A379">
+        <v>393</v>
+      </c>
+      <c r="B379" t="s">
+        <v>237</v>
+      </c>
+      <c r="C379" t="s">
+        <v>615</v>
+      </c>
+      <c r="E379" t="s">
+        <v>55</v>
+      </c>
+      <c r="F379" t="s">
+        <v>34</v>
+      </c>
+      <c r="G379" t="s">
+        <v>87</v>
+      </c>
+      <c r="H379">
+        <v>40</v>
+      </c>
+      <c r="I379" t="b">
+        <v>0</v>
+      </c>
+      <c r="J379" t="s">
+        <v>329</v>
+      </c>
+      <c r="K379">
+        <v>1</v>
+      </c>
+      <c r="L379" t="s">
+        <v>30</v>
+      </c>
+      <c r="M379" t="s">
+        <v>30</v>
+      </c>
+      <c r="N379" t="s">
+        <v>30</v>
+      </c>
+      <c r="O379" t="s">
+        <v>30</v>
+      </c>
+      <c r="P379">
+        <v>55.36</v>
+      </c>
+      <c r="Q379" t="s">
+        <v>30</v>
+      </c>
+      <c r="R379" t="s">
+        <v>30</v>
+      </c>
+      <c r="S379" t="s">
+        <v>30</v>
+      </c>
+      <c r="T379" t="s">
+        <v>30</v>
+      </c>
+      <c r="U379" t="s">
+        <v>30</v>
+      </c>
+      <c r="V379" t="s">
+        <v>30</v>
+      </c>
+      <c r="W379" t="s">
+        <v>30</v>
+      </c>
+      <c r="X379" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y379">
+        <v>55.36</v>
+      </c>
+    </row>
+    <row r="380" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A380">
+        <v>394</v>
+      </c>
+      <c r="B380" t="s">
+        <v>562</v>
+      </c>
+      <c r="C380" t="s">
+        <v>616</v>
+      </c>
+      <c r="E380" t="s">
+        <v>30</v>
+      </c>
+      <c r="F380" t="s">
+        <v>28</v>
+      </c>
+      <c r="G380" t="s">
+        <v>29</v>
+      </c>
+      <c r="H380">
+        <v>60</v>
+      </c>
+      <c r="I380" t="b">
+        <v>0</v>
+      </c>
+      <c r="J380" t="s">
+        <v>329</v>
+      </c>
+      <c r="K380">
+        <v>1</v>
+      </c>
+      <c r="L380" t="s">
+        <v>30</v>
+      </c>
+      <c r="M380" t="s">
+        <v>30</v>
+      </c>
+      <c r="N380" t="s">
+        <v>30</v>
+      </c>
+      <c r="O380" t="s">
+        <v>30</v>
+      </c>
+      <c r="P380" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q380" t="s">
+        <v>30</v>
+      </c>
+      <c r="R380">
+        <v>55.13</v>
+      </c>
+      <c r="S380" t="s">
+        <v>30</v>
+      </c>
+      <c r="T380" t="s">
+        <v>30</v>
+      </c>
+      <c r="U380" t="s">
+        <v>30</v>
+      </c>
+      <c r="V380" t="s">
+        <v>30</v>
+      </c>
+      <c r="W380" t="s">
+        <v>30</v>
+      </c>
+      <c r="X380" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y380">
+        <v>55.13</v>
+      </c>
+    </row>
+    <row r="381" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A381">
+        <v>395</v>
+      </c>
+      <c r="B381" t="s">
+        <v>617</v>
+      </c>
+      <c r="C381" t="s">
+        <v>193</v>
+      </c>
+      <c r="E381" t="s">
+        <v>30</v>
+      </c>
+      <c r="F381" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" t="s">
+        <v>87</v>
+      </c>
+      <c r="H381">
+        <v>41</v>
+      </c>
+      <c r="I381" t="b">
+        <v>0</v>
+      </c>
+      <c r="J381" t="s">
+        <v>329</v>
+      </c>
+      <c r="K381">
+        <v>1</v>
+      </c>
+      <c r="L381">
+        <v>55.08</v>
+      </c>
+      <c r="M381" t="s">
+        <v>30</v>
+      </c>
+      <c r="N381" t="s">
+        <v>30</v>
+      </c>
+      <c r="O381" t="s">
+        <v>30</v>
+      </c>
+      <c r="P381" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q381" t="s">
+        <v>30</v>
+      </c>
+      <c r="R381" t="s">
+        <v>30</v>
+      </c>
+      <c r="S381" t="s">
+        <v>30</v>
+      </c>
+      <c r="T381" t="s">
+        <v>30</v>
+      </c>
+      <c r="U381" t="s">
+        <v>30</v>
+      </c>
+      <c r="V381" t="s">
+        <v>30</v>
+      </c>
+      <c r="W381" t="s">
+        <v>30</v>
+      </c>
+      <c r="X381" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y381">
+        <v>55.08</v>
+      </c>
+    </row>
+    <row r="382" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A382">
+        <v>396</v>
+      </c>
+      <c r="B382" t="s">
+        <v>618</v>
+      </c>
+      <c r="C382" t="s">
+        <v>549</v>
+      </c>
+      <c r="E382" t="s">
+        <v>64</v>
+      </c>
+      <c r="F382" t="s">
+        <v>76</v>
+      </c>
+      <c r="G382" t="s">
+        <v>87</v>
+      </c>
+      <c r="H382">
+        <v>18</v>
+      </c>
+      <c r="I382" t="b">
+        <v>0</v>
+      </c>
+      <c r="J382" t="s">
+        <v>329</v>
+      </c>
+      <c r="K382">
+        <v>1</v>
+      </c>
+      <c r="L382" t="s">
+        <v>30</v>
+      </c>
+      <c r="M382" t="s">
+        <v>30</v>
+      </c>
+      <c r="N382">
+        <v>54.95</v>
+      </c>
+      <c r="O382" t="s">
+        <v>30</v>
+      </c>
+      <c r="P382" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q382" t="s">
+        <v>30</v>
+      </c>
+      <c r="R382" t="s">
+        <v>30</v>
+      </c>
+      <c r="S382" t="s">
+        <v>30</v>
+      </c>
+      <c r="T382" t="s">
+        <v>30</v>
+      </c>
+      <c r="U382" t="s">
+        <v>30</v>
+      </c>
+      <c r="V382" t="s">
+        <v>30</v>
+      </c>
+      <c r="W382" t="s">
+        <v>30</v>
+      </c>
+      <c r="X382" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y382">
+        <v>54.95</v>
+      </c>
+    </row>
+    <row r="383" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A383">
+        <v>398</v>
+      </c>
+      <c r="B383" t="s">
+        <v>278</v>
+      </c>
+      <c r="C383" t="s">
+        <v>430</v>
+      </c>
+      <c r="E383" t="s">
+        <v>30</v>
+      </c>
+      <c r="F383" t="s">
+        <v>76</v>
+      </c>
+      <c r="G383" t="s">
+        <v>87</v>
+      </c>
+      <c r="H383">
+        <v>19</v>
+      </c>
+      <c r="I383" t="b">
+        <v>0</v>
+      </c>
+      <c r="J383" t="s">
+        <v>329</v>
+      </c>
+      <c r="K383">
+        <v>1</v>
+      </c>
+      <c r="L383">
+        <v>52.39</v>
+      </c>
+      <c r="M383" t="s">
+        <v>30</v>
+      </c>
+      <c r="N383" t="s">
+        <v>30</v>
+      </c>
+      <c r="O383" t="s">
+        <v>30</v>
+      </c>
+      <c r="P383" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q383" t="s">
+        <v>30</v>
+      </c>
+      <c r="R383" t="s">
+        <v>30</v>
+      </c>
+      <c r="S383" t="s">
+        <v>30</v>
+      </c>
+      <c r="T383" t="s">
+        <v>30</v>
+      </c>
+      <c r="U383" t="s">
+        <v>30</v>
+      </c>
+      <c r="V383" t="s">
+        <v>30</v>
+      </c>
+      <c r="W383" t="s">
+        <v>30</v>
+      </c>
+      <c r="X383" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y383">
+        <v>52.39</v>
+      </c>
+    </row>
+    <row r="384" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A384">
+        <v>399</v>
+      </c>
+      <c r="B384" t="s">
+        <v>619</v>
+      </c>
+      <c r="C384" t="s">
+        <v>620</v>
+      </c>
+      <c r="D384">
+        <v>2497</v>
+      </c>
+      <c r="E384" t="s">
+        <v>136</v>
+      </c>
+      <c r="F384" t="s">
+        <v>34</v>
+      </c>
+      <c r="G384" t="s">
+        <v>87</v>
+      </c>
+      <c r="H384">
+        <v>42</v>
+      </c>
+      <c r="I384" t="b">
+        <v>0</v>
+      </c>
+      <c r="J384" t="s">
+        <v>329</v>
+      </c>
+      <c r="K384">
+        <v>1</v>
+      </c>
+      <c r="L384" t="s">
+        <v>30</v>
+      </c>
+      <c r="M384" t="s">
+        <v>30</v>
+      </c>
+      <c r="N384" t="s">
+        <v>30</v>
+      </c>
+      <c r="O384">
+        <v>51.24</v>
+      </c>
+      <c r="P384" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q384" t="s">
+        <v>30</v>
+      </c>
+      <c r="R384" t="s">
+        <v>30</v>
+      </c>
+      <c r="S384" t="s">
+        <v>30</v>
+      </c>
+      <c r="T384" t="s">
+        <v>30</v>
+      </c>
+      <c r="U384" t="s">
+        <v>30</v>
+      </c>
+      <c r="V384" t="s">
+        <v>30</v>
+      </c>
+      <c r="W384" t="s">
+        <v>30</v>
+      </c>
+      <c r="X384" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y384">
+        <v>51.24</v>
+      </c>
+    </row>
+    <row r="385" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A385">
+        <v>400</v>
+      </c>
+      <c r="B385" t="s">
+        <v>621</v>
+      </c>
+      <c r="C385" t="s">
+        <v>528</v>
+      </c>
+      <c r="E385" t="s">
+        <v>622</v>
+      </c>
+      <c r="F385" t="s">
+        <v>134</v>
+      </c>
+      <c r="G385" t="s">
+        <v>29</v>
+      </c>
+      <c r="H385">
+        <v>29</v>
+      </c>
+      <c r="I385" t="b">
+        <v>0</v>
+      </c>
+      <c r="J385" t="s">
+        <v>329</v>
+      </c>
+      <c r="K385">
+        <v>1</v>
+      </c>
+      <c r="L385" t="s">
+        <v>30</v>
+      </c>
+      <c r="M385" t="s">
+        <v>30</v>
+      </c>
+      <c r="N385" t="s">
+        <v>30</v>
+      </c>
+      <c r="O385" t="s">
+        <v>30</v>
+      </c>
+      <c r="P385" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q385" t="s">
+        <v>30</v>
+      </c>
+      <c r="R385" t="s">
+        <v>30</v>
+      </c>
+      <c r="S385" t="s">
+        <v>30</v>
+      </c>
+      <c r="T385">
+        <v>50.4</v>
+      </c>
+      <c r="U385" t="s">
+        <v>30</v>
+      </c>
+      <c r="V385" t="s">
+        <v>30</v>
+      </c>
+      <c r="W385" t="s">
+        <v>30</v>
+      </c>
+      <c r="X385" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y385">
+        <v>50.4</v>
+      </c>
+    </row>
+    <row r="386" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A386">
+        <v>401</v>
+      </c>
+      <c r="B386" t="s">
+        <v>623</v>
+      </c>
+      <c r="C386" t="s">
+        <v>624</v>
+      </c>
+      <c r="D386">
+        <v>1339</v>
+      </c>
+      <c r="E386" t="s">
+        <v>273</v>
+      </c>
+      <c r="F386" t="s">
+        <v>28</v>
+      </c>
+      <c r="G386" t="s">
+        <v>29</v>
+      </c>
+      <c r="H386">
+        <v>61</v>
+      </c>
+      <c r="I386" t="b">
+        <v>0</v>
+      </c>
+      <c r="J386" t="s">
+        <v>329</v>
+      </c>
+      <c r="K386">
+        <v>1</v>
+      </c>
+      <c r="L386" t="s">
+        <v>30</v>
+      </c>
+      <c r="M386">
+        <v>50.05</v>
+      </c>
+      <c r="N386" t="s">
+        <v>30</v>
+      </c>
+      <c r="O386" t="s">
+        <v>30</v>
+      </c>
+      <c r="P386" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q386" t="s">
+        <v>30</v>
+      </c>
+      <c r="R386" t="s">
+        <v>30</v>
+      </c>
+      <c r="S386" t="s">
+        <v>30</v>
+      </c>
+      <c r="T386" t="s">
+        <v>30</v>
+      </c>
+      <c r="U386" t="s">
+        <v>30</v>
+      </c>
+      <c r="V386" t="s">
+        <v>30</v>
+      </c>
+      <c r="W386" t="s">
+        <v>30</v>
+      </c>
+      <c r="X386" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y386">
+        <v>50.05</v>
+      </c>
+    </row>
+    <row r="387" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A387">
+        <v>402</v>
+      </c>
+      <c r="B387" t="s">
+        <v>625</v>
+      </c>
+      <c r="C387" t="s">
+        <v>38</v>
+      </c>
+      <c r="E387" t="s">
+        <v>421</v>
+      </c>
+      <c r="F387" t="s">
+        <v>76</v>
+      </c>
+      <c r="G387" t="s">
+        <v>87</v>
+      </c>
+      <c r="H387">
         <v>20</v>
       </c>
-      <c r="I17" t="b">
+      <c r="I387" t="b">
         <v>0</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17">
+      <c r="J387" t="s">
+        <v>329</v>
+      </c>
+      <c r="K387">
         <v>1</v>
       </c>
-      <c r="L17" t="s">
-[...8 lines deleted...]
-      <c r="O17">
+      <c r="L387" t="s">
+        <v>30</v>
+      </c>
+      <c r="M387" t="s">
+        <v>30</v>
+      </c>
+      <c r="N387" t="s">
+        <v>30</v>
+      </c>
+      <c r="O387" t="s">
+        <v>30</v>
+      </c>
+      <c r="P387" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q387">
+        <v>48.67</v>
+      </c>
+      <c r="R387" t="s">
+        <v>30</v>
+      </c>
+      <c r="S387" t="s">
+        <v>30</v>
+      </c>
+      <c r="T387" t="s">
+        <v>30</v>
+      </c>
+      <c r="U387" t="s">
+        <v>30</v>
+      </c>
+      <c r="V387" t="s">
+        <v>30</v>
+      </c>
+      <c r="W387" t="s">
+        <v>30</v>
+      </c>
+      <c r="X387" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y387">
+        <v>48.67</v>
+      </c>
+    </row>
+    <row r="388" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A388">
+        <v>404</v>
+      </c>
+      <c r="B388" t="s">
+        <v>71</v>
+      </c>
+      <c r="C388" t="s">
+        <v>489</v>
+      </c>
+      <c r="E388" t="s">
+        <v>30</v>
+      </c>
+      <c r="F388" t="s">
+        <v>34</v>
+      </c>
+      <c r="G388" t="s">
+        <v>87</v>
+      </c>
+      <c r="H388">
+        <v>43</v>
+      </c>
+      <c r="I388" t="b">
+        <v>0</v>
+      </c>
+      <c r="J388" t="s">
+        <v>329</v>
+      </c>
+      <c r="K388">
+        <v>1</v>
+      </c>
+      <c r="L388" t="s">
+        <v>30</v>
+      </c>
+      <c r="M388" t="s">
+        <v>30</v>
+      </c>
+      <c r="N388">
+        <v>45.06</v>
+      </c>
+      <c r="O388" t="s">
+        <v>30</v>
+      </c>
+      <c r="P388" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q388" t="s">
+        <v>30</v>
+      </c>
+      <c r="R388" t="s">
+        <v>30</v>
+      </c>
+      <c r="S388" t="s">
+        <v>30</v>
+      </c>
+      <c r="T388" t="s">
+        <v>30</v>
+      </c>
+      <c r="U388" t="s">
+        <v>30</v>
+      </c>
+      <c r="V388" t="s">
+        <v>30</v>
+      </c>
+      <c r="W388" t="s">
+        <v>30</v>
+      </c>
+      <c r="X388" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y388">
+        <v>45.06</v>
+      </c>
+    </row>
+    <row r="389" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A389">
+        <v>405</v>
+      </c>
+      <c r="B389" t="s">
+        <v>505</v>
+      </c>
+      <c r="C389" t="s">
+        <v>626</v>
+      </c>
+      <c r="E389" t="s">
+        <v>189</v>
+      </c>
+      <c r="F389" t="s">
+        <v>134</v>
+      </c>
+      <c r="G389" t="s">
+        <v>87</v>
+      </c>
+      <c r="H389">
+        <v>12</v>
+      </c>
+      <c r="I389" t="b">
+        <v>0</v>
+      </c>
+      <c r="J389" t="s">
+        <v>329</v>
+      </c>
+      <c r="K389">
+        <v>1</v>
+      </c>
+      <c r="L389" t="s">
+        <v>30</v>
+      </c>
+      <c r="M389" t="s">
+        <v>30</v>
+      </c>
+      <c r="N389" t="s">
+        <v>30</v>
+      </c>
+      <c r="O389" t="s">
+        <v>30</v>
+      </c>
+      <c r="P389" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q389" t="s">
+        <v>30</v>
+      </c>
+      <c r="R389" t="s">
+        <v>30</v>
+      </c>
+      <c r="S389" t="s">
+        <v>30</v>
+      </c>
+      <c r="T389" t="s">
+        <v>30</v>
+      </c>
+      <c r="U389" t="s">
+        <v>30</v>
+      </c>
+      <c r="V389" t="s">
+        <v>30</v>
+      </c>
+      <c r="W389">
+        <v>44.96</v>
+      </c>
+      <c r="X389" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y389">
+        <v>44.96</v>
+      </c>
+    </row>
+    <row r="390" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A390">
+        <v>406</v>
+      </c>
+      <c r="B390" t="s">
+        <v>627</v>
+      </c>
+      <c r="C390" t="s">
+        <v>628</v>
+      </c>
+      <c r="E390" t="s">
+        <v>171</v>
+      </c>
+      <c r="F390" t="s">
+        <v>34</v>
+      </c>
+      <c r="G390" t="s">
+        <v>87</v>
+      </c>
+      <c r="H390">
+        <v>44</v>
+      </c>
+      <c r="I390" t="b">
+        <v>0</v>
+      </c>
+      <c r="J390" t="s">
+        <v>329</v>
+      </c>
+      <c r="K390">
+        <v>1</v>
+      </c>
+      <c r="L390" t="s">
+        <v>30</v>
+      </c>
+      <c r="M390" t="s">
+        <v>30</v>
+      </c>
+      <c r="N390" t="s">
+        <v>30</v>
+      </c>
+      <c r="O390" t="s">
+        <v>30</v>
+      </c>
+      <c r="P390" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q390" t="s">
+        <v>30</v>
+      </c>
+      <c r="R390" t="s">
+        <v>30</v>
+      </c>
+      <c r="S390">
+        <v>44.52</v>
+      </c>
+      <c r="T390" t="s">
+        <v>30</v>
+      </c>
+      <c r="U390" t="s">
+        <v>30</v>
+      </c>
+      <c r="V390" t="s">
+        <v>30</v>
+      </c>
+      <c r="W390" t="s">
+        <v>30</v>
+      </c>
+      <c r="X390" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y390">
+        <v>44.52</v>
+      </c>
+    </row>
+    <row r="391" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A391">
+        <v>407</v>
+      </c>
+      <c r="B391" t="s">
+        <v>629</v>
+      </c>
+      <c r="C391" t="s">
+        <v>38</v>
+      </c>
+      <c r="E391" t="s">
+        <v>39</v>
+      </c>
+      <c r="F391" t="s">
+        <v>314</v>
+      </c>
+      <c r="G391" t="s">
+        <v>29</v>
+      </c>
+      <c r="H391">
+        <v>3</v>
+      </c>
+      <c r="I391" t="b">
+        <v>0</v>
+      </c>
+      <c r="J391" t="s">
+        <v>329</v>
+      </c>
+      <c r="K391">
+        <v>1</v>
+      </c>
+      <c r="L391">
+        <v>42.04</v>
+      </c>
+      <c r="M391" t="s">
+        <v>30</v>
+      </c>
+      <c r="N391" t="s">
+        <v>30</v>
+      </c>
+      <c r="O391" t="s">
+        <v>30</v>
+      </c>
+      <c r="P391" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q391" t="s">
+        <v>30</v>
+      </c>
+      <c r="R391" t="s">
+        <v>30</v>
+      </c>
+      <c r="S391" t="s">
+        <v>30</v>
+      </c>
+      <c r="T391" t="s">
+        <v>30</v>
+      </c>
+      <c r="U391" t="s">
+        <v>30</v>
+      </c>
+      <c r="V391" t="s">
+        <v>30</v>
+      </c>
+      <c r="W391" t="s">
+        <v>30</v>
+      </c>
+      <c r="X391" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y391">
+        <v>42.04</v>
+      </c>
+    </row>
+    <row r="392" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A392">
+        <v>408</v>
+      </c>
+      <c r="B392" t="s">
+        <v>630</v>
+      </c>
+      <c r="C392" t="s">
+        <v>631</v>
+      </c>
+      <c r="D392">
+        <v>548</v>
+      </c>
+      <c r="E392" t="s">
+        <v>632</v>
+      </c>
+      <c r="F392" t="s">
+        <v>200</v>
+      </c>
+      <c r="G392" t="s">
+        <v>29</v>
+      </c>
+      <c r="H392">
+        <v>9</v>
+      </c>
+      <c r="I392" t="b">
+        <v>0</v>
+      </c>
+      <c r="J392" t="s">
+        <v>329</v>
+      </c>
+      <c r="K392">
+        <v>1</v>
+      </c>
+      <c r="L392" t="s">
+        <v>30</v>
+      </c>
+      <c r="M392" t="s">
+        <v>30</v>
+      </c>
+      <c r="N392" t="s">
+        <v>30</v>
+      </c>
+      <c r="O392">
+        <v>39.17</v>
+      </c>
+      <c r="P392" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q392" t="s">
+        <v>30</v>
+      </c>
+      <c r="R392" t="s">
+        <v>30</v>
+      </c>
+      <c r="S392" t="s">
+        <v>30</v>
+      </c>
+      <c r="T392" t="s">
+        <v>30</v>
+      </c>
+      <c r="U392" t="s">
+        <v>30</v>
+      </c>
+      <c r="V392" t="s">
+        <v>30</v>
+      </c>
+      <c r="W392" t="s">
+        <v>30</v>
+      </c>
+      <c r="X392" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y392">
+        <v>39.17</v>
+      </c>
+    </row>
+    <row r="393" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A393">
+        <v>409</v>
+      </c>
+      <c r="B393" t="s">
+        <v>633</v>
+      </c>
+      <c r="C393" t="s">
+        <v>634</v>
+      </c>
+      <c r="E393" t="s">
+        <v>346</v>
+      </c>
+      <c r="F393" t="s">
+        <v>76</v>
+      </c>
+      <c r="G393" t="s">
+        <v>87</v>
+      </c>
+      <c r="H393">
+        <v>21</v>
+      </c>
+      <c r="I393" t="b">
+        <v>0</v>
+      </c>
+      <c r="J393" t="s">
+        <v>329</v>
+      </c>
+      <c r="K393">
+        <v>1</v>
+      </c>
+      <c r="L393" t="s">
+        <v>30</v>
+      </c>
+      <c r="M393" t="s">
+        <v>30</v>
+      </c>
+      <c r="N393" t="s">
+        <v>30</v>
+      </c>
+      <c r="O393">
         <v>37.18</v>
       </c>
-      <c r="P17" t="s">
-[...26 lines deleted...]
-      <c r="Y17">
+      <c r="P393" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q393" t="s">
+        <v>30</v>
+      </c>
+      <c r="R393" t="s">
+        <v>30</v>
+      </c>
+      <c r="S393" t="s">
+        <v>30</v>
+      </c>
+      <c r="T393" t="s">
+        <v>30</v>
+      </c>
+      <c r="U393" t="s">
+        <v>30</v>
+      </c>
+      <c r="V393" t="s">
+        <v>30</v>
+      </c>
+      <c r="W393" t="s">
+        <v>30</v>
+      </c>
+      <c r="X393" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y393">
         <v>37.18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>