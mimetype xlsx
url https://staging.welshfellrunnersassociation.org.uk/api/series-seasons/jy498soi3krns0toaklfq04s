--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -8,89 +8,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5782" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7172" uniqueCount="635">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Moel Tryfan</t>
   </si>
   <si>
-    <t xml:space="preserve">TES Pendyffryn Hall </t>
+    <t xml:space="preserve">Pendyffryn Hall </t>
   </si>
   <si>
     <t>Pen Dinas</t>
   </si>
   <si>
     <t>3 Hills Penmaenmawr</t>
   </si>
   <si>
     <t>Moel Lus</t>
   </si>
   <si>
     <t>Y Garn</t>
   </si>
   <si>
     <t>Gyrn Wigau</t>
   </si>
   <si>
     <t>Mynydd Mawr</t>
   </si>
   <si>
     <t>Moel y Gest</t>
   </si>
   <si>
     <t>Mynydd Graig Goch</t>
   </si>
@@ -2405,451 +2405,451 @@
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2">
         <v>1170</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2" t="s">
         <v>29</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="K2">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L2" t="s">
         <v>30</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
-      <c r="N2">
-[...3 lines deleted...]
-        <v>108.53</v>
+      <c r="N2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O2" t="s">
+        <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
-      <c r="R2">
-        <v>104.38</v>
+      <c r="R2" t="s">
+        <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>30</v>
       </c>
-      <c r="T2">
-[...6 lines deleted...]
-        <v>98.12</v>
+      <c r="T2" t="s">
+        <v>30</v>
+      </c>
+      <c r="U2" t="s">
+        <v>30</v>
+      </c>
+      <c r="V2" t="s">
+        <v>30</v>
       </c>
       <c r="W2">
         <v>108.47</v>
       </c>
       <c r="X2" t="s">
         <v>30</v>
       </c>
       <c r="Y2">
         <v>535.83</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>29</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>30</v>
       </c>
       <c r="K3">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>99.69</v>
+        <v>2</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" t="s">
+        <v>30</v>
       </c>
       <c r="P3">
         <v>99.9</v>
       </c>
       <c r="Q3" t="s">
         <v>30</v>
       </c>
-      <c r="R3">
-[...12 lines deleted...]
-        <v>95.84</v>
+      <c r="R3" t="s">
+        <v>30</v>
+      </c>
+      <c r="S3" t="s">
+        <v>30</v>
+      </c>
+      <c r="T3" t="s">
+        <v>30</v>
+      </c>
+      <c r="U3" t="s">
+        <v>30</v>
+      </c>
+      <c r="V3" t="s">
+        <v>30</v>
       </c>
       <c r="W3">
         <v>110.2</v>
       </c>
       <c r="X3" t="s">
         <v>30</v>
       </c>
       <c r="Y3">
         <v>529.02</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4">
         <v>499</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>29</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
       <c r="I4" t="b">
         <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
       <c r="K4">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L4" t="s">
         <v>30</v>
       </c>
-      <c r="M4">
-        <v>94.32</v>
+      <c r="M4" t="s">
+        <v>30</v>
       </c>
       <c r="N4" t="s">
         <v>30</v>
       </c>
       <c r="O4" t="s">
         <v>30</v>
       </c>
       <c r="P4">
         <v>99.62</v>
       </c>
       <c r="Q4" t="s">
         <v>30</v>
       </c>
-      <c r="R4">
-[...12 lines deleted...]
-        <v>95.54</v>
+      <c r="R4" t="s">
+        <v>30</v>
+      </c>
+      <c r="S4" t="s">
+        <v>30</v>
+      </c>
+      <c r="T4" t="s">
+        <v>30</v>
+      </c>
+      <c r="U4" t="s">
+        <v>30</v>
+      </c>
+      <c r="V4" t="s">
+        <v>30</v>
       </c>
       <c r="W4" t="s">
         <v>30</v>
       </c>
       <c r="X4" t="s">
         <v>30</v>
       </c>
       <c r="Y4">
         <v>499.77</v>
       </c>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>38</v>
       </c>
       <c r="D5">
         <v>1633</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>30</v>
       </c>
       <c r="K5">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>100.5</v>
+        <v>1</v>
+      </c>
+      <c r="L5" t="s">
+        <v>30</v>
       </c>
       <c r="M5" t="s">
         <v>30</v>
       </c>
-      <c r="N5">
-[...3 lines deleted...]
-        <v>99.53</v>
+      <c r="N5" t="s">
+        <v>30</v>
+      </c>
+      <c r="O5" t="s">
+        <v>30</v>
       </c>
       <c r="P5">
         <v>102.65</v>
       </c>
       <c r="Q5" t="s">
         <v>30</v>
       </c>
       <c r="R5" t="s">
         <v>30</v>
       </c>
-      <c r="S5">
-[...6 lines deleted...]
-        <v>95.1</v>
+      <c r="S5" t="s">
+        <v>30</v>
+      </c>
+      <c r="T5" t="s">
+        <v>30</v>
+      </c>
+      <c r="U5" t="s">
+        <v>30</v>
       </c>
       <c r="V5" t="s">
         <v>30</v>
       </c>
       <c r="W5" t="s">
         <v>30</v>
       </c>
       <c r="X5" t="s">
         <v>30</v>
       </c>
       <c r="Y5">
         <v>499.22</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>40</v>
       </c>
       <c r="C6" t="s">
         <v>41</v>
       </c>
       <c r="D6">
         <v>1301</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="b">
         <v>1</v>
       </c>
       <c r="J6" t="s">
         <v>30</v>
       </c>
       <c r="K6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L6" t="s">
         <v>30</v>
       </c>
-      <c r="M6">
-[...6 lines deleted...]
-        <v>99.21</v>
+      <c r="M6" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" t="s">
+        <v>30</v>
       </c>
       <c r="P6" t="s">
         <v>30</v>
       </c>
       <c r="Q6" t="s">
         <v>30</v>
       </c>
       <c r="R6" t="s">
         <v>30</v>
       </c>
       <c r="S6" t="s">
         <v>30</v>
       </c>
-      <c r="T6">
-[...3 lines deleted...]
-        <v>98.73</v>
+      <c r="T6" t="s">
+        <v>30</v>
+      </c>
+      <c r="U6" t="s">
+        <v>30</v>
       </c>
       <c r="V6" t="s">
         <v>30</v>
       </c>
       <c r="W6" t="s">
         <v>30</v>
       </c>
       <c r="X6" t="s">
         <v>30</v>
       </c>
       <c r="Y6">
         <v>496.15</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>29</v>
       </c>
       <c r="H7">
         <v>3</v>
       </c>
       <c r="I7" t="b">
         <v>1</v>
       </c>
       <c r="J7" t="s">
         <v>30</v>
       </c>
       <c r="K7">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>97.96</v>
+        <v>1</v>
+      </c>
+      <c r="L7" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" t="s">
+        <v>30</v>
+      </c>
+      <c r="N7" t="s">
+        <v>30</v>
       </c>
       <c r="O7" t="s">
         <v>30</v>
       </c>
       <c r="P7">
         <v>95.52</v>
       </c>
       <c r="Q7" t="s">
         <v>30</v>
       </c>
-      <c r="R7">
-        <v>97.27</v>
+      <c r="R7" t="s">
+        <v>30</v>
       </c>
       <c r="S7" t="s">
         <v>30</v>
       </c>
       <c r="T7" t="s">
         <v>30</v>
       </c>
       <c r="U7" t="s">
         <v>30</v>
       </c>
       <c r="V7" t="s">
         <v>30</v>
       </c>
       <c r="W7" t="s">
         <v>30</v>
       </c>
       <c r="X7" t="s">
         <v>30</v>
       </c>
       <c r="Y7">
         <v>489.77</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8">
@@ -2858,513 +2858,513 @@
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8">
         <v>4</v>
       </c>
       <c r="I8" t="b">
         <v>1</v>
       </c>
       <c r="J8" t="s">
         <v>30</v>
       </c>
       <c r="K8">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L8" t="s">
         <v>30</v>
       </c>
       <c r="M8" t="s">
         <v>30</v>
       </c>
       <c r="N8" t="s">
         <v>30</v>
       </c>
       <c r="O8" t="s">
         <v>30</v>
       </c>
       <c r="P8" t="s">
         <v>30</v>
       </c>
       <c r="Q8" t="s">
         <v>30</v>
       </c>
-      <c r="R8">
-[...12 lines deleted...]
-        <v>93.92</v>
+      <c r="R8" t="s">
+        <v>30</v>
+      </c>
+      <c r="S8" t="s">
+        <v>30</v>
+      </c>
+      <c r="T8" t="s">
+        <v>30</v>
+      </c>
+      <c r="U8" t="s">
+        <v>30</v>
+      </c>
+      <c r="V8" t="s">
+        <v>30</v>
       </c>
       <c r="W8" t="s">
         <v>30</v>
       </c>
       <c r="X8" t="s">
         <v>30</v>
       </c>
       <c r="Y8">
         <v>478.81</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9">
         <v>2044</v>
       </c>
       <c r="E9" t="s">
         <v>39</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>29</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9" t="b">
         <v>1</v>
       </c>
       <c r="J9" t="s">
         <v>30</v>
       </c>
       <c r="K9">
-        <v>7</v>
-[...8 lines deleted...]
-        <v>97.78</v>
+        <v>1</v>
+      </c>
+      <c r="L9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" t="s">
+        <v>30</v>
+      </c>
+      <c r="N9" t="s">
+        <v>30</v>
       </c>
       <c r="O9" t="s">
         <v>30</v>
       </c>
       <c r="P9" t="s">
         <v>30</v>
       </c>
-      <c r="Q9">
-[...3 lines deleted...]
-        <v>92.48</v>
+      <c r="Q9" t="s">
+        <v>30</v>
+      </c>
+      <c r="R9" t="s">
+        <v>30</v>
       </c>
       <c r="S9" t="s">
         <v>30</v>
       </c>
       <c r="T9" t="s">
         <v>30</v>
       </c>
-      <c r="U9">
-        <v>92.54</v>
+      <c r="U9" t="s">
+        <v>30</v>
       </c>
       <c r="V9" t="s">
         <v>30</v>
       </c>
       <c r="W9">
         <v>91.6</v>
       </c>
       <c r="X9" t="s">
         <v>30</v>
       </c>
       <c r="Y9">
         <v>477.45</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
       <c r="G10" t="s">
         <v>29</v>
       </c>
       <c r="H10">
         <v>5</v>
       </c>
       <c r="I10" t="b">
         <v>1</v>
       </c>
       <c r="J10" t="s">
         <v>30</v>
       </c>
       <c r="K10">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>91.71</v>
+        <v>1</v>
+      </c>
+      <c r="L10" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" t="s">
+        <v>30</v>
+      </c>
+      <c r="N10" t="s">
+        <v>30</v>
       </c>
       <c r="O10" t="s">
         <v>30</v>
       </c>
       <c r="P10" t="s">
         <v>30</v>
       </c>
-      <c r="Q10">
-[...12 lines deleted...]
-        <v>89.38</v>
+      <c r="Q10" t="s">
+        <v>30</v>
+      </c>
+      <c r="R10" t="s">
+        <v>30</v>
+      </c>
+      <c r="S10" t="s">
+        <v>30</v>
+      </c>
+      <c r="T10" t="s">
+        <v>30</v>
+      </c>
+      <c r="U10" t="s">
+        <v>30</v>
       </c>
       <c r="V10" t="s">
         <v>30</v>
       </c>
       <c r="W10">
         <v>93.89</v>
       </c>
       <c r="X10" t="s">
         <v>30</v>
       </c>
       <c r="Y10">
         <v>473.03</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" t="s">
         <v>29</v>
       </c>
       <c r="H11">
         <v>5</v>
       </c>
       <c r="I11" t="b">
         <v>1</v>
       </c>
       <c r="J11" t="s">
         <v>30</v>
       </c>
       <c r="K11">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="L11" t="s">
         <v>30</v>
       </c>
       <c r="M11" t="s">
         <v>30</v>
       </c>
       <c r="N11" t="s">
         <v>30</v>
       </c>
-      <c r="O11">
-        <v>88.14</v>
+      <c r="O11" t="s">
+        <v>30</v>
       </c>
       <c r="P11" t="s">
         <v>30</v>
       </c>
-      <c r="Q11">
-[...15 lines deleted...]
-        <v>87.41</v>
+      <c r="Q11" t="s">
+        <v>30</v>
+      </c>
+      <c r="R11" t="s">
+        <v>30</v>
+      </c>
+      <c r="S11" t="s">
+        <v>30</v>
+      </c>
+      <c r="T11" t="s">
+        <v>30</v>
+      </c>
+      <c r="U11" t="s">
+        <v>30</v>
+      </c>
+      <c r="V11" t="s">
+        <v>30</v>
       </c>
       <c r="W11">
         <v>96.94</v>
       </c>
       <c r="X11" t="s">
         <v>30</v>
       </c>
       <c r="Y11">
         <v>467.2</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12">
         <v>2541</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12">
         <v>6</v>
       </c>
       <c r="I12" t="b">
         <v>1</v>
       </c>
       <c r="J12" t="s">
         <v>30</v>
       </c>
       <c r="K12">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>90.69</v>
+        <v>0</v>
+      </c>
+      <c r="L12" t="s">
+        <v>30</v>
+      </c>
+      <c r="M12" t="s">
+        <v>30</v>
       </c>
       <c r="N12" t="s">
         <v>30</v>
       </c>
-      <c r="O12">
-        <v>92.78</v>
+      <c r="O12" t="s">
+        <v>30</v>
       </c>
       <c r="P12" t="s">
         <v>30</v>
       </c>
-      <c r="Q12">
-        <v>99.25</v>
+      <c r="Q12" t="s">
+        <v>30</v>
       </c>
       <c r="R12" t="s">
         <v>30</v>
       </c>
-      <c r="S12">
-[...6 lines deleted...]
-        <v>88.98</v>
+      <c r="S12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T12" t="s">
+        <v>30</v>
+      </c>
+      <c r="U12" t="s">
+        <v>30</v>
       </c>
       <c r="V12" t="s">
         <v>30</v>
       </c>
       <c r="W12" t="s">
         <v>30</v>
       </c>
       <c r="X12" t="s">
         <v>30</v>
       </c>
       <c r="Y12">
         <v>462.81</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13" t="s">
         <v>29</v>
       </c>
       <c r="H13">
         <v>7</v>
       </c>
       <c r="I13" t="b">
         <v>1</v>
       </c>
       <c r="J13" t="s">
         <v>30</v>
       </c>
       <c r="K13">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>90.94</v>
+        <v>1</v>
+      </c>
+      <c r="L13" t="s">
+        <v>30</v>
+      </c>
+      <c r="M13" t="s">
+        <v>30</v>
       </c>
       <c r="N13" t="s">
         <v>30</v>
       </c>
-      <c r="O13">
-        <v>89.33</v>
+      <c r="O13" t="s">
+        <v>30</v>
       </c>
       <c r="P13">
         <v>90.51</v>
       </c>
       <c r="Q13" t="s">
         <v>30</v>
       </c>
-      <c r="R13">
-        <v>91.82</v>
+      <c r="R13" t="s">
+        <v>30</v>
       </c>
       <c r="S13" t="s">
         <v>30</v>
       </c>
       <c r="T13" t="s">
         <v>30</v>
       </c>
-      <c r="U13">
-        <v>92.32</v>
+      <c r="U13" t="s">
+        <v>30</v>
       </c>
       <c r="V13" t="s">
         <v>30</v>
       </c>
       <c r="W13" t="s">
         <v>30</v>
       </c>
       <c r="X13" t="s">
         <v>30</v>
       </c>
       <c r="Y13">
         <v>461.73</v>
       </c>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>45</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14">
         <v>6</v>
       </c>
       <c r="I14" t="b">
         <v>1</v>
       </c>
       <c r="J14" t="s">
         <v>30</v>
       </c>
       <c r="K14">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>91.86</v>
+        <v>1</v>
+      </c>
+      <c r="L14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" t="s">
+        <v>30</v>
+      </c>
+      <c r="N14" t="s">
+        <v>30</v>
+      </c>
+      <c r="O14" t="s">
+        <v>30</v>
       </c>
       <c r="P14" t="s">
         <v>30</v>
       </c>
       <c r="Q14" t="s">
         <v>30</v>
       </c>
       <c r="R14" t="s">
         <v>30</v>
       </c>
       <c r="S14" t="s">
         <v>30</v>
       </c>
       <c r="T14" t="s">
         <v>30</v>
       </c>
       <c r="U14" t="s">
         <v>30</v>
       </c>
       <c r="V14" t="s">
         <v>30</v>
       </c>
       <c r="W14">
         <v>87.85</v>
       </c>
@@ -3385,226 +3385,226 @@
       <c r="C15" t="s">
         <v>60</v>
       </c>
       <c r="D15">
         <v>1978</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>61</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="b">
         <v>1</v>
       </c>
       <c r="J15" t="s">
         <v>30</v>
       </c>
       <c r="K15">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>86.89</v>
+        <v>2</v>
+      </c>
+      <c r="L15" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" t="s">
+        <v>30</v>
+      </c>
+      <c r="O15" t="s">
+        <v>30</v>
       </c>
       <c r="P15">
         <v>89.14</v>
       </c>
-      <c r="Q15">
-[...6 lines deleted...]
-        <v>81.93</v>
+      <c r="Q15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R15" t="s">
+        <v>30</v>
+      </c>
+      <c r="S15" t="s">
+        <v>30</v>
       </c>
       <c r="T15" t="s">
         <v>30</v>
       </c>
-      <c r="U15">
-[...3 lines deleted...]
-        <v>83.52</v>
+      <c r="U15" t="s">
+        <v>30</v>
+      </c>
+      <c r="V15" t="s">
+        <v>30</v>
       </c>
       <c r="W15">
         <v>92.95</v>
       </c>
       <c r="X15" t="s">
         <v>30</v>
       </c>
       <c r="Y15">
         <v>456.34</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16">
         <v>2170</v>
       </c>
       <c r="E16" t="s">
         <v>64</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16">
         <v>7</v>
       </c>
       <c r="I16" t="b">
         <v>1</v>
       </c>
       <c r="J16" t="s">
         <v>30</v>
       </c>
       <c r="K16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L16" t="s">
         <v>30</v>
       </c>
-      <c r="M16">
-[...3 lines deleted...]
-        <v>90.3</v>
+      <c r="M16" t="s">
+        <v>30</v>
+      </c>
+      <c r="N16" t="s">
+        <v>30</v>
       </c>
       <c r="O16" t="s">
         <v>30</v>
       </c>
       <c r="P16" t="s">
         <v>30</v>
       </c>
-      <c r="Q16">
-        <v>95.23</v>
+      <c r="Q16" t="s">
+        <v>30</v>
       </c>
       <c r="R16" t="s">
         <v>30</v>
       </c>
       <c r="S16" t="s">
         <v>30</v>
       </c>
       <c r="T16" t="s">
         <v>30</v>
       </c>
-      <c r="U16">
-        <v>88.69</v>
+      <c r="U16" t="s">
+        <v>30</v>
       </c>
       <c r="V16" t="s">
         <v>30</v>
       </c>
       <c r="W16">
         <v>93.11</v>
       </c>
       <c r="X16" t="s">
         <v>30</v>
       </c>
       <c r="Y16">
         <v>455.75</v>
       </c>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17">
         <v>1844</v>
       </c>
       <c r="E17" t="s">
         <v>39</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17">
         <v>8</v>
       </c>
       <c r="I17" t="b">
         <v>1</v>
       </c>
       <c r="J17" t="s">
         <v>30</v>
       </c>
       <c r="K17">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L17" t="s">
         <v>30</v>
       </c>
-      <c r="M17">
-[...6 lines deleted...]
-        <v>90.78</v>
+      <c r="M17" t="s">
+        <v>30</v>
+      </c>
+      <c r="N17" t="s">
+        <v>30</v>
+      </c>
+      <c r="O17" t="s">
+        <v>30</v>
       </c>
       <c r="P17">
         <v>88.53</v>
       </c>
       <c r="Q17" t="s">
         <v>30</v>
       </c>
-      <c r="R17">
-        <v>92.62</v>
+      <c r="R17" t="s">
+        <v>30</v>
       </c>
       <c r="S17" t="s">
         <v>30</v>
       </c>
       <c r="T17" t="s">
         <v>30</v>
       </c>
       <c r="U17" t="s">
         <v>30</v>
       </c>
       <c r="V17" t="s">
         <v>30</v>
       </c>
       <c r="W17" t="s">
         <v>30</v>
       </c>
       <c r="X17" t="s">
         <v>30</v>
       </c>
       <c r="Y17">
         <v>451.53</v>
       </c>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A18">
@@ -3613,1348 +3613,1348 @@
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>29</v>
       </c>
       <c r="H18">
         <v>9</v>
       </c>
       <c r="I18" t="b">
         <v>1</v>
       </c>
       <c r="J18" t="s">
         <v>30</v>
       </c>
       <c r="K18">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L18" t="s">
         <v>30</v>
       </c>
       <c r="M18" t="s">
         <v>30</v>
       </c>
-      <c r="N18">
-[...3 lines deleted...]
-        <v>87.34</v>
+      <c r="N18" t="s">
+        <v>30</v>
+      </c>
+      <c r="O18" t="s">
+        <v>30</v>
       </c>
       <c r="P18">
         <v>90.74</v>
       </c>
       <c r="Q18" t="s">
         <v>30</v>
       </c>
       <c r="R18" t="s">
         <v>30</v>
       </c>
       <c r="S18" t="s">
         <v>30</v>
       </c>
       <c r="T18" t="s">
         <v>30</v>
       </c>
-      <c r="U18">
-[...3 lines deleted...]
-        <v>78.22</v>
+      <c r="U18" t="s">
+        <v>30</v>
+      </c>
+      <c r="V18" t="s">
+        <v>30</v>
       </c>
       <c r="W18">
         <v>92.31</v>
       </c>
       <c r="X18" t="s">
         <v>30</v>
       </c>
       <c r="Y18">
         <v>447.7</v>
       </c>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19">
         <v>239</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19">
         <v>8</v>
       </c>
       <c r="I19" t="b">
         <v>1</v>
       </c>
       <c r="J19" t="s">
         <v>30</v>
       </c>
       <c r="K19">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>85.32</v>
+        <v>1</v>
+      </c>
+      <c r="L19" t="s">
+        <v>30</v>
       </c>
       <c r="M19" t="s">
         <v>30</v>
       </c>
       <c r="N19" t="s">
         <v>30</v>
       </c>
-      <c r="O19">
-        <v>84.97</v>
+      <c r="O19" t="s">
+        <v>30</v>
       </c>
       <c r="P19" t="s">
         <v>30</v>
       </c>
-      <c r="Q19">
-        <v>93.6</v>
+      <c r="Q19" t="s">
+        <v>30</v>
       </c>
       <c r="R19" t="s">
         <v>30</v>
       </c>
-      <c r="S19">
-[...9 lines deleted...]
-        <v>84.46</v>
+      <c r="S19" t="s">
+        <v>30</v>
+      </c>
+      <c r="T19" t="s">
+        <v>30</v>
+      </c>
+      <c r="U19" t="s">
+        <v>30</v>
+      </c>
+      <c r="V19" t="s">
+        <v>30</v>
       </c>
       <c r="W19">
         <v>89.2</v>
       </c>
       <c r="X19" t="s">
         <v>30</v>
       </c>
       <c r="Y19">
         <v>441.49</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>29</v>
       </c>
       <c r="H20">
         <v>10</v>
       </c>
       <c r="I20" t="b">
         <v>1</v>
       </c>
       <c r="J20" t="s">
         <v>30</v>
       </c>
       <c r="K20">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L20" t="s">
         <v>30</v>
       </c>
-      <c r="M20">
-        <v>82.05</v>
+      <c r="M20" t="s">
+        <v>30</v>
       </c>
       <c r="N20" t="s">
         <v>30</v>
       </c>
       <c r="O20" t="s">
         <v>30</v>
       </c>
       <c r="P20">
         <v>85.28</v>
       </c>
       <c r="Q20" t="s">
         <v>30</v>
       </c>
-      <c r="R20">
-[...3 lines deleted...]
-        <v>88.08</v>
+      <c r="R20" t="s">
+        <v>30</v>
+      </c>
+      <c r="S20" t="s">
+        <v>30</v>
       </c>
       <c r="T20" t="s">
         <v>30</v>
       </c>
-      <c r="U20">
-        <v>87.2</v>
+      <c r="U20" t="s">
+        <v>30</v>
       </c>
       <c r="V20" t="s">
         <v>30</v>
       </c>
       <c r="W20">
         <v>91.29</v>
       </c>
       <c r="X20" t="s">
         <v>30</v>
       </c>
       <c r="Y20">
         <v>438.27</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>1990</v>
       </c>
       <c r="E21" t="s">
         <v>64</v>
       </c>
       <c r="F21" t="s">
         <v>61</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="b">
         <v>1</v>
       </c>
       <c r="J21" t="s">
         <v>30</v>
       </c>
       <c r="K21">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L21" t="s">
         <v>30</v>
       </c>
       <c r="M21" t="s">
         <v>30</v>
       </c>
-      <c r="N21">
-[...3 lines deleted...]
-        <v>86.36</v>
+      <c r="N21" t="s">
+        <v>30</v>
+      </c>
+      <c r="O21" t="s">
+        <v>30</v>
       </c>
       <c r="P21">
         <v>84.46</v>
       </c>
       <c r="Q21" t="s">
         <v>30</v>
       </c>
-      <c r="R21">
-[...3 lines deleted...]
-        <v>91.18</v>
+      <c r="R21" t="s">
+        <v>30</v>
+      </c>
+      <c r="S21" t="s">
+        <v>30</v>
       </c>
       <c r="T21" t="s">
         <v>30</v>
       </c>
-      <c r="U21">
-        <v>84.39</v>
+      <c r="U21" t="s">
+        <v>30</v>
       </c>
       <c r="V21" t="s">
         <v>30</v>
       </c>
       <c r="W21">
         <v>87.14</v>
       </c>
       <c r="X21" t="s">
         <v>30</v>
       </c>
       <c r="Y21">
         <v>437.66</v>
       </c>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22">
         <v>983</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
         <v>76</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="b">
         <v>1</v>
       </c>
       <c r="J22" t="s">
         <v>30</v>
       </c>
       <c r="K22">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="L22" t="s">
         <v>30</v>
       </c>
-      <c r="M22">
-[...6 lines deleted...]
-        <v>87.1</v>
+      <c r="M22" t="s">
+        <v>30</v>
+      </c>
+      <c r="N22" t="s">
+        <v>30</v>
+      </c>
+      <c r="O22" t="s">
+        <v>30</v>
       </c>
       <c r="P22">
         <v>82.11</v>
       </c>
-      <c r="Q22">
-[...3 lines deleted...]
-        <v>83.59</v>
+      <c r="Q22" t="s">
+        <v>30</v>
+      </c>
+      <c r="R22" t="s">
+        <v>30</v>
       </c>
       <c r="S22" t="s">
         <v>30</v>
       </c>
-      <c r="T22">
-[...6 lines deleted...]
-        <v>83.59</v>
+      <c r="T22" t="s">
+        <v>30</v>
+      </c>
+      <c r="U22" t="s">
+        <v>30</v>
+      </c>
+      <c r="V22" t="s">
+        <v>30</v>
       </c>
       <c r="W22" t="s">
         <v>30</v>
       </c>
       <c r="X22" t="s">
         <v>30</v>
       </c>
       <c r="Y22">
         <v>433.15</v>
       </c>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" t="s">
         <v>78</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23">
         <v>11</v>
       </c>
       <c r="I23" t="b">
         <v>1</v>
       </c>
       <c r="J23" t="s">
         <v>30</v>
       </c>
       <c r="K23">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>84.61</v>
+        <v>1</v>
+      </c>
+      <c r="L23" t="s">
+        <v>30</v>
+      </c>
+      <c r="M23" t="s">
+        <v>30</v>
+      </c>
+      <c r="N23" t="s">
+        <v>30</v>
       </c>
       <c r="O23" t="s">
         <v>30</v>
       </c>
       <c r="P23">
         <v>87.49</v>
       </c>
       <c r="Q23" t="s">
         <v>30</v>
       </c>
       <c r="R23" t="s">
         <v>30</v>
       </c>
-      <c r="S23">
-        <v>85.43</v>
+      <c r="S23" t="s">
+        <v>30</v>
       </c>
       <c r="T23" t="s">
         <v>30</v>
       </c>
       <c r="U23" t="s">
         <v>30</v>
       </c>
       <c r="V23" t="s">
         <v>30</v>
       </c>
       <c r="W23" t="s">
         <v>30</v>
       </c>
       <c r="X23" t="s">
         <v>30</v>
       </c>
       <c r="Y23">
         <v>431.56</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>81</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
       <c r="I24" t="b">
         <v>1</v>
       </c>
       <c r="J24" t="s">
         <v>30</v>
       </c>
       <c r="K24">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L24" t="s">
         <v>30</v>
       </c>
       <c r="M24" t="s">
         <v>30</v>
       </c>
       <c r="N24" t="s">
         <v>30</v>
       </c>
       <c r="O24" t="s">
         <v>30</v>
       </c>
       <c r="P24">
         <v>80.66</v>
       </c>
-      <c r="Q24">
-[...6 lines deleted...]
-        <v>84.37</v>
+      <c r="Q24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R24" t="s">
+        <v>30</v>
+      </c>
+      <c r="S24" t="s">
+        <v>30</v>
       </c>
       <c r="T24" t="s">
         <v>30</v>
       </c>
-      <c r="U24">
-[...3 lines deleted...]
-        <v>82.25</v>
+      <c r="U24" t="s">
+        <v>30</v>
+      </c>
+      <c r="V24" t="s">
+        <v>30</v>
       </c>
       <c r="W24">
         <v>88.39</v>
       </c>
       <c r="X24" t="s">
         <v>30</v>
       </c>
       <c r="Y24">
         <v>431.1</v>
       </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
       <c r="C25" t="s">
         <v>83</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>29</v>
       </c>
       <c r="H25">
         <v>12</v>
       </c>
       <c r="I25" t="b">
         <v>1</v>
       </c>
       <c r="J25" t="s">
         <v>30</v>
       </c>
       <c r="K25">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L25" t="s">
         <v>30</v>
       </c>
       <c r="M25" t="s">
         <v>30</v>
       </c>
       <c r="N25" t="s">
         <v>30</v>
       </c>
       <c r="O25" t="s">
         <v>30</v>
       </c>
       <c r="P25">
         <v>80.89</v>
       </c>
-      <c r="Q25">
-[...6 lines deleted...]
-        <v>88.38</v>
+      <c r="Q25" t="s">
+        <v>30</v>
+      </c>
+      <c r="R25" t="s">
+        <v>30</v>
+      </c>
+      <c r="S25" t="s">
+        <v>30</v>
       </c>
       <c r="T25" t="s">
         <v>30</v>
       </c>
       <c r="U25" t="s">
         <v>30</v>
       </c>
-      <c r="V25">
-        <v>83.42</v>
+      <c r="V25" t="s">
+        <v>30</v>
       </c>
       <c r="W25" t="s">
         <v>30</v>
       </c>
       <c r="X25" t="s">
         <v>30</v>
       </c>
       <c r="Y25">
         <v>430.18</v>
       </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>76</v>
       </c>
       <c r="G26" t="s">
         <v>29</v>
       </c>
       <c r="H26">
         <v>2</v>
       </c>
       <c r="I26" t="b">
         <v>1</v>
       </c>
       <c r="J26" t="s">
         <v>30</v>
       </c>
       <c r="K26">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L26" t="s">
         <v>30</v>
       </c>
       <c r="M26" t="s">
         <v>30</v>
       </c>
       <c r="N26" t="s">
         <v>30</v>
       </c>
       <c r="O26" t="s">
         <v>30</v>
       </c>
       <c r="P26" t="s">
         <v>30</v>
       </c>
-      <c r="Q26">
-[...3 lines deleted...]
-        <v>82.54</v>
+      <c r="Q26" t="s">
+        <v>30</v>
+      </c>
+      <c r="R26" t="s">
+        <v>30</v>
       </c>
       <c r="S26" t="s">
         <v>30</v>
       </c>
-      <c r="T26">
-[...3 lines deleted...]
-        <v>85.9</v>
+      <c r="T26" t="s">
+        <v>30</v>
+      </c>
+      <c r="U26" t="s">
+        <v>30</v>
       </c>
       <c r="V26" t="s">
         <v>30</v>
       </c>
       <c r="W26">
         <v>87.06</v>
       </c>
       <c r="X26" t="s">
         <v>30</v>
       </c>
       <c r="Y26">
         <v>429.84</v>
       </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27">
         <v>725</v>
       </c>
       <c r="E27" t="s">
         <v>39</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27" t="s">
         <v>87</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="b">
         <v>1</v>
       </c>
       <c r="J27" t="s">
         <v>30</v>
       </c>
       <c r="K27">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L27" t="s">
         <v>30</v>
       </c>
       <c r="M27" t="s">
         <v>30</v>
       </c>
       <c r="N27" t="s">
         <v>30</v>
       </c>
-      <c r="O27">
-        <v>85.8</v>
+      <c r="O27" t="s">
+        <v>30</v>
       </c>
       <c r="P27" t="s">
         <v>30</v>
       </c>
-      <c r="Q27">
-[...3 lines deleted...]
-        <v>81.23</v>
+      <c r="Q27" t="s">
+        <v>30</v>
+      </c>
+      <c r="R27" t="s">
+        <v>30</v>
       </c>
       <c r="S27" t="s">
         <v>30</v>
       </c>
-      <c r="T27">
-[...6 lines deleted...]
-        <v>82.09</v>
+      <c r="T27" t="s">
+        <v>30</v>
+      </c>
+      <c r="U27" t="s">
+        <v>30</v>
+      </c>
+      <c r="V27" t="s">
+        <v>30</v>
       </c>
       <c r="W27" t="s">
         <v>30</v>
       </c>
       <c r="X27" t="s">
         <v>30</v>
       </c>
       <c r="Y27">
         <v>425.41</v>
       </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>88</v>
       </c>
       <c r="C28" t="s">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>39</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
       <c r="H28">
         <v>9</v>
       </c>
       <c r="I28" t="b">
         <v>1</v>
       </c>
       <c r="J28" t="s">
         <v>30</v>
       </c>
       <c r="K28">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L28" t="s">
         <v>30</v>
       </c>
       <c r="M28" t="s">
         <v>30</v>
       </c>
       <c r="N28" t="s">
         <v>30</v>
       </c>
       <c r="O28" t="s">
         <v>30</v>
       </c>
       <c r="P28">
         <v>84.31</v>
       </c>
       <c r="Q28" t="s">
         <v>30</v>
       </c>
-      <c r="R28">
-[...3 lines deleted...]
-        <v>87.35</v>
+      <c r="R28" t="s">
+        <v>30</v>
+      </c>
+      <c r="S28" t="s">
+        <v>30</v>
       </c>
       <c r="T28" t="s">
         <v>30</v>
       </c>
-      <c r="U28">
-[...3 lines deleted...]
-        <v>82.96</v>
+      <c r="U28" t="s">
+        <v>30</v>
+      </c>
+      <c r="V28" t="s">
+        <v>30</v>
       </c>
       <c r="W28" t="s">
         <v>30</v>
       </c>
       <c r="X28" t="s">
         <v>30</v>
       </c>
       <c r="Y28">
         <v>425.38</v>
       </c>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
         <v>34</v>
       </c>
       <c r="G29" t="s">
         <v>29</v>
       </c>
       <c r="H29">
         <v>13</v>
       </c>
       <c r="I29" t="b">
         <v>1</v>
       </c>
       <c r="J29" t="s">
         <v>30</v>
       </c>
       <c r="K29">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L29" t="s">
         <v>30</v>
       </c>
       <c r="M29" t="s">
         <v>30</v>
       </c>
       <c r="N29" t="s">
         <v>30</v>
       </c>
-      <c r="O29">
-        <v>85.01</v>
+      <c r="O29" t="s">
+        <v>30</v>
       </c>
       <c r="P29" t="s">
         <v>30</v>
       </c>
-      <c r="Q29">
-        <v>78.74</v>
+      <c r="Q29" t="s">
+        <v>30</v>
       </c>
       <c r="R29" t="s">
         <v>30</v>
       </c>
-      <c r="S29">
-[...6 lines deleted...]
-        <v>88.18</v>
+      <c r="S29" t="s">
+        <v>30</v>
+      </c>
+      <c r="T29" t="s">
+        <v>30</v>
+      </c>
+      <c r="U29" t="s">
+        <v>30</v>
       </c>
       <c r="V29" t="s">
         <v>30</v>
       </c>
       <c r="W29" t="s">
         <v>30</v>
       </c>
       <c r="X29" t="s">
         <v>30</v>
       </c>
       <c r="Y29">
         <v>425.02</v>
       </c>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="E30" t="s">
         <v>30</v>
       </c>
       <c r="F30" t="s">
         <v>34</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30">
         <v>14</v>
       </c>
       <c r="I30" t="b">
         <v>1</v>
       </c>
       <c r="J30" t="s">
         <v>30</v>
       </c>
       <c r="K30">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>79.02</v>
+        <v>2</v>
+      </c>
+      <c r="L30" t="s">
+        <v>30</v>
+      </c>
+      <c r="M30" t="s">
+        <v>30</v>
+      </c>
+      <c r="N30" t="s">
+        <v>30</v>
+      </c>
+      <c r="O30" t="s">
+        <v>30</v>
       </c>
       <c r="P30">
         <v>81.78</v>
       </c>
-      <c r="Q30">
-[...15 lines deleted...]
-        <v>79.1</v>
+      <c r="Q30" t="s">
+        <v>30</v>
+      </c>
+      <c r="R30" t="s">
+        <v>30</v>
+      </c>
+      <c r="S30" t="s">
+        <v>30</v>
+      </c>
+      <c r="T30" t="s">
+        <v>30</v>
+      </c>
+      <c r="U30" t="s">
+        <v>30</v>
+      </c>
+      <c r="V30" t="s">
+        <v>30</v>
       </c>
       <c r="W30">
         <v>82.22</v>
       </c>
       <c r="X30" t="s">
         <v>30</v>
       </c>
       <c r="Y30">
         <v>422.98</v>
       </c>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="E31" t="s">
         <v>30</v>
       </c>
       <c r="F31" t="s">
         <v>34</v>
       </c>
       <c r="G31" t="s">
         <v>29</v>
       </c>
       <c r="H31">
         <v>15</v>
       </c>
       <c r="I31" t="b">
         <v>1</v>
       </c>
       <c r="J31" t="s">
         <v>30</v>
       </c>
       <c r="K31">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="L31" t="s">
         <v>30</v>
       </c>
       <c r="M31" t="s">
         <v>30</v>
       </c>
-      <c r="N31">
-[...3 lines deleted...]
-        <v>80.88</v>
+      <c r="N31" t="s">
+        <v>30</v>
+      </c>
+      <c r="O31" t="s">
+        <v>30</v>
       </c>
       <c r="P31">
         <v>84.87</v>
       </c>
       <c r="Q31" t="s">
         <v>30</v>
       </c>
-      <c r="R31">
-[...6 lines deleted...]
-        <v>82.3</v>
+      <c r="R31" t="s">
+        <v>30</v>
+      </c>
+      <c r="S31" t="s">
+        <v>30</v>
+      </c>
+      <c r="T31" t="s">
+        <v>30</v>
       </c>
       <c r="U31" t="s">
         <v>30</v>
       </c>
-      <c r="V31">
-        <v>81.45</v>
+      <c r="V31" t="s">
+        <v>30</v>
       </c>
       <c r="W31">
         <v>85.81</v>
       </c>
       <c r="X31" t="s">
         <v>30</v>
       </c>
       <c r="Y31">
         <v>422.74</v>
       </c>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" t="s">
         <v>95</v>
       </c>
       <c r="E32" t="s">
         <v>30</v>
       </c>
       <c r="F32" t="s">
         <v>34</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32">
         <v>16</v>
       </c>
       <c r="I32" t="b">
         <v>1</v>
       </c>
       <c r="J32" t="s">
         <v>30</v>
       </c>
       <c r="K32">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>77.95</v>
+        <v>1</v>
+      </c>
+      <c r="L32" t="s">
+        <v>30</v>
+      </c>
+      <c r="M32" t="s">
+        <v>30</v>
+      </c>
+      <c r="N32" t="s">
+        <v>30</v>
+      </c>
+      <c r="O32" t="s">
+        <v>30</v>
       </c>
       <c r="P32" t="s">
         <v>30</v>
       </c>
-      <c r="Q32">
-        <v>84.02</v>
+      <c r="Q32" t="s">
+        <v>30</v>
       </c>
       <c r="R32" t="s">
         <v>30</v>
       </c>
-      <c r="S32">
-[...6 lines deleted...]
-        <v>84.06</v>
+      <c r="S32" t="s">
+        <v>30</v>
+      </c>
+      <c r="T32" t="s">
+        <v>30</v>
+      </c>
+      <c r="U32" t="s">
+        <v>30</v>
       </c>
       <c r="V32" t="s">
         <v>30</v>
       </c>
       <c r="W32">
         <v>86.78</v>
       </c>
       <c r="X32" t="s">
         <v>30</v>
       </c>
       <c r="Y32">
         <v>421.78</v>
       </c>
     </row>
     <row r="33" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33">
         <v>996</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>76</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33">
         <v>3</v>
       </c>
       <c r="I33" t="b">
         <v>1</v>
       </c>
       <c r="J33" t="s">
         <v>30</v>
       </c>
       <c r="K33">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L33" t="s">
         <v>30</v>
       </c>
       <c r="M33" t="s">
         <v>30</v>
       </c>
       <c r="N33" t="s">
         <v>30</v>
       </c>
       <c r="O33" t="s">
         <v>30</v>
       </c>
       <c r="P33" t="s">
         <v>30</v>
       </c>
-      <c r="Q33">
-[...9 lines deleted...]
-        <v>83.27</v>
+      <c r="Q33" t="s">
+        <v>30</v>
+      </c>
+      <c r="R33" t="s">
+        <v>30</v>
+      </c>
+      <c r="S33" t="s">
+        <v>30</v>
+      </c>
+      <c r="T33" t="s">
+        <v>30</v>
       </c>
       <c r="U33" t="s">
         <v>30</v>
       </c>
-      <c r="V33">
-        <v>69.22</v>
+      <c r="V33" t="s">
+        <v>30</v>
       </c>
       <c r="W33" t="s">
         <v>30</v>
       </c>
       <c r="X33" t="s">
         <v>30</v>
       </c>
       <c r="Y33">
         <v>421.09</v>
       </c>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" t="s">
         <v>52</v>
       </c>
       <c r="E34" t="s">
         <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>34</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34">
         <v>17</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>30</v>
       </c>
       <c r="K34">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>85.64</v>
+        <v>0</v>
+      </c>
+      <c r="L34" t="s">
+        <v>30</v>
       </c>
       <c r="M34" t="s">
         <v>30</v>
       </c>
       <c r="N34" t="s">
         <v>30</v>
       </c>
-      <c r="O34">
-        <v>76.12</v>
+      <c r="O34" t="s">
+        <v>30</v>
       </c>
       <c r="P34" t="s">
         <v>30</v>
       </c>
-      <c r="Q34">
-[...15 lines deleted...]
-        <v>79.85</v>
+      <c r="Q34" t="s">
+        <v>30</v>
+      </c>
+      <c r="R34" t="s">
+        <v>30</v>
+      </c>
+      <c r="S34" t="s">
+        <v>30</v>
+      </c>
+      <c r="T34" t="s">
+        <v>30</v>
+      </c>
+      <c r="U34" t="s">
+        <v>30</v>
+      </c>
+      <c r="V34" t="s">
+        <v>30</v>
       </c>
       <c r="W34" t="s">
         <v>30</v>
       </c>
       <c r="X34" t="s">
         <v>30</v>
       </c>
       <c r="Y34">
         <v>419.09</v>
       </c>
     </row>
     <row r="35" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>89</v>
       </c>
       <c r="C35" t="s">
         <v>99</v>
       </c>
       <c r="D35">
         <v>2208</v>
       </c>
       <c r="E35" t="s">
         <v>100</v>
       </c>
       <c r="F35" t="s">
         <v>76</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35">
         <v>4</v>
       </c>
       <c r="I35" t="b">
         <v>1</v>
       </c>
       <c r="J35" t="s">
         <v>30</v>
       </c>
       <c r="K35">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L35" t="s">
         <v>30</v>
       </c>
-      <c r="M35">
-[...6 lines deleted...]
-        <v>85.96</v>
+      <c r="M35" t="s">
+        <v>30</v>
+      </c>
+      <c r="N35" t="s">
+        <v>30</v>
+      </c>
+      <c r="O35" t="s">
+        <v>30</v>
       </c>
       <c r="P35" t="s">
         <v>30</v>
       </c>
-      <c r="Q35">
-[...3 lines deleted...]
-        <v>75.56</v>
+      <c r="Q35" t="s">
+        <v>30</v>
+      </c>
+      <c r="R35" t="s">
+        <v>30</v>
       </c>
       <c r="S35" t="s">
         <v>30</v>
       </c>
       <c r="T35" t="s">
         <v>30</v>
       </c>
       <c r="U35" t="s">
         <v>30</v>
       </c>
       <c r="V35" t="s">
         <v>30</v>
       </c>
       <c r="W35" t="s">
         <v>30</v>
       </c>
       <c r="X35" t="s">
         <v>30</v>
       </c>
       <c r="Y35">
         <v>416.62</v>
       </c>
     </row>
     <row r="36" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A36">
@@ -4963,1653 +4963,1653 @@
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="E36" t="s">
         <v>103</v>
       </c>
       <c r="F36" t="s">
         <v>61</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36">
         <v>3</v>
       </c>
       <c r="I36" t="b">
         <v>1</v>
       </c>
       <c r="J36" t="s">
         <v>30</v>
       </c>
       <c r="K36">
-        <v>5</v>
-[...8 lines deleted...]
-        <v>83.54</v>
+        <v>1</v>
+      </c>
+      <c r="L36" t="s">
+        <v>30</v>
+      </c>
+      <c r="M36" t="s">
+        <v>30</v>
+      </c>
+      <c r="N36" t="s">
+        <v>30</v>
       </c>
       <c r="O36" t="s">
         <v>30</v>
       </c>
       <c r="P36" t="s">
         <v>30</v>
       </c>
       <c r="Q36" t="s">
         <v>30</v>
       </c>
       <c r="R36" t="s">
         <v>30</v>
       </c>
       <c r="S36" t="s">
         <v>30</v>
       </c>
-      <c r="T36">
-        <v>79.81</v>
+      <c r="T36" t="s">
+        <v>30</v>
       </c>
       <c r="U36" t="s">
         <v>30</v>
       </c>
       <c r="V36" t="s">
         <v>30</v>
       </c>
       <c r="W36">
         <v>86.47</v>
       </c>
       <c r="X36" t="s">
         <v>30</v>
       </c>
       <c r="Y36">
         <v>413.16</v>
       </c>
     </row>
     <row r="37" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="s">
         <v>26</v>
       </c>
       <c r="D37">
         <v>960</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>28</v>
       </c>
       <c r="G37" t="s">
         <v>29</v>
       </c>
       <c r="H37">
         <v>10</v>
       </c>
       <c r="I37" t="b">
         <v>1</v>
       </c>
       <c r="J37" t="s">
         <v>30</v>
       </c>
       <c r="K37">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L37" t="s">
         <v>30</v>
       </c>
-      <c r="M37">
-[...3 lines deleted...]
-        <v>80.19</v>
+      <c r="M37" t="s">
+        <v>30</v>
+      </c>
+      <c r="N37" t="s">
+        <v>30</v>
       </c>
       <c r="O37" t="s">
         <v>30</v>
       </c>
       <c r="P37">
         <v>82.88</v>
       </c>
-      <c r="Q37">
-        <v>84.78</v>
+      <c r="Q37" t="s">
+        <v>30</v>
       </c>
       <c r="R37" t="s">
         <v>30</v>
       </c>
-      <c r="S37">
-[...3 lines deleted...]
-        <v>79.88</v>
+      <c r="S37" t="s">
+        <v>30</v>
+      </c>
+      <c r="T37" t="s">
+        <v>30</v>
       </c>
       <c r="U37" t="s">
         <v>30</v>
       </c>
       <c r="V37" t="s">
         <v>30</v>
       </c>
       <c r="W37" t="s">
         <v>30</v>
       </c>
       <c r="X37" t="s">
         <v>30</v>
       </c>
       <c r="Y37">
         <v>411</v>
       </c>
     </row>
     <row r="38" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" t="s">
         <v>106</v>
       </c>
       <c r="D38">
         <v>2025</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
         <v>107</v>
       </c>
       <c r="G38" t="s">
         <v>87</v>
       </c>
       <c r="H38">
         <v>1</v>
       </c>
       <c r="I38" t="b">
         <v>1</v>
       </c>
       <c r="J38" t="s">
         <v>30</v>
       </c>
       <c r="K38">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>78.11</v>
+        <v>1</v>
+      </c>
+      <c r="L38" t="s">
+        <v>30</v>
+      </c>
+      <c r="M38" t="s">
+        <v>30</v>
+      </c>
+      <c r="N38" t="s">
+        <v>30</v>
+      </c>
+      <c r="O38" t="s">
+        <v>30</v>
       </c>
       <c r="P38">
         <v>78.3</v>
       </c>
-      <c r="Q38">
-[...6 lines deleted...]
-        <v>77.63</v>
+      <c r="Q38" t="s">
+        <v>30</v>
+      </c>
+      <c r="R38" t="s">
+        <v>30</v>
+      </c>
+      <c r="S38" t="s">
+        <v>30</v>
       </c>
       <c r="T38" t="s">
         <v>30</v>
       </c>
-      <c r="U38">
-[...3 lines deleted...]
-        <v>79.52</v>
+      <c r="U38" t="s">
+        <v>30</v>
+      </c>
+      <c r="V38" t="s">
+        <v>30</v>
       </c>
       <c r="W38" t="s">
         <v>30</v>
       </c>
       <c r="X38" t="s">
         <v>30</v>
       </c>
       <c r="Y38">
         <v>409.81</v>
       </c>
     </row>
     <row r="39" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>65</v>
       </c>
       <c r="C39" t="s">
         <v>32</v>
       </c>
       <c r="D39">
         <v>2213</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
       <c r="G39" t="s">
         <v>29</v>
       </c>
       <c r="H39">
         <v>5</v>
       </c>
       <c r="I39" t="b">
         <v>1</v>
       </c>
       <c r="J39" t="s">
         <v>30</v>
       </c>
       <c r="K39">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L39" t="s">
         <v>30</v>
       </c>
-      <c r="M39">
-        <v>77.66</v>
+      <c r="M39" t="s">
+        <v>30</v>
       </c>
       <c r="N39" t="s">
         <v>30</v>
       </c>
       <c r="O39" t="s">
         <v>30</v>
       </c>
       <c r="P39" t="s">
         <v>30</v>
       </c>
-      <c r="Q39">
-        <v>84.95</v>
+      <c r="Q39" t="s">
+        <v>30</v>
       </c>
       <c r="R39" t="s">
         <v>30</v>
       </c>
       <c r="S39" t="s">
         <v>30</v>
       </c>
       <c r="T39" t="s">
         <v>30</v>
       </c>
-      <c r="U39">
-[...3 lines deleted...]
-        <v>80.31</v>
+      <c r="U39" t="s">
+        <v>30</v>
+      </c>
+      <c r="V39" t="s">
+        <v>30</v>
       </c>
       <c r="W39">
         <v>83.96</v>
       </c>
       <c r="X39" t="s">
         <v>30</v>
       </c>
       <c r="Y39">
         <v>407.36</v>
       </c>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>34</v>
       </c>
       <c r="G40" t="s">
         <v>87</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="b">
         <v>1</v>
       </c>
       <c r="J40" t="s">
         <v>30</v>
       </c>
       <c r="K40">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>80.57</v>
+        <v>2</v>
+      </c>
+      <c r="L40" t="s">
+        <v>30</v>
+      </c>
+      <c r="M40" t="s">
+        <v>30</v>
+      </c>
+      <c r="N40" t="s">
+        <v>30</v>
+      </c>
+      <c r="O40" t="s">
+        <v>30</v>
       </c>
       <c r="P40">
         <v>78.47</v>
       </c>
       <c r="Q40" t="s">
         <v>30</v>
       </c>
       <c r="R40" t="s">
         <v>30</v>
       </c>
       <c r="S40" t="s">
         <v>30</v>
       </c>
-      <c r="T40">
-[...6 lines deleted...]
-        <v>79.28</v>
+      <c r="T40" t="s">
+        <v>30</v>
+      </c>
+      <c r="U40" t="s">
+        <v>30</v>
+      </c>
+      <c r="V40" t="s">
+        <v>30</v>
       </c>
       <c r="W40">
         <v>82.54</v>
       </c>
       <c r="X40" t="s">
         <v>30</v>
       </c>
       <c r="Y40">
         <v>407.16</v>
       </c>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" t="s">
         <v>111</v>
       </c>
       <c r="D41">
         <v>525</v>
       </c>
       <c r="E41" t="s">
         <v>100</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
       <c r="G41" t="s">
         <v>29</v>
       </c>
       <c r="H41">
         <v>6</v>
       </c>
       <c r="I41" t="b">
         <v>1</v>
       </c>
       <c r="J41" t="s">
         <v>30</v>
       </c>
       <c r="K41">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="L41" t="s">
         <v>30</v>
       </c>
-      <c r="M41">
-[...6 lines deleted...]
-        <v>78.31</v>
+      <c r="M41" t="s">
+        <v>30</v>
+      </c>
+      <c r="N41" t="s">
+        <v>30</v>
+      </c>
+      <c r="O41" t="s">
+        <v>30</v>
       </c>
       <c r="P41">
         <v>78.56</v>
       </c>
-      <c r="Q41">
-        <v>83.69</v>
+      <c r="Q41" t="s">
+        <v>30</v>
       </c>
       <c r="R41" t="s">
         <v>30</v>
       </c>
       <c r="S41" t="s">
         <v>30</v>
       </c>
-      <c r="T41">
-[...3 lines deleted...]
-        <v>81.51</v>
+      <c r="T41" t="s">
+        <v>30</v>
+      </c>
+      <c r="U41" t="s">
+        <v>30</v>
       </c>
       <c r="V41" t="s">
         <v>30</v>
       </c>
       <c r="W41">
         <v>83.73</v>
       </c>
       <c r="X41" t="s">
         <v>30</v>
       </c>
       <c r="Y41">
         <v>406.92</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" t="s">
         <v>113</v>
       </c>
       <c r="E42" t="s">
         <v>114</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42" t="s">
         <v>29</v>
       </c>
       <c r="H42">
         <v>18</v>
       </c>
       <c r="I42" t="b">
         <v>1</v>
       </c>
       <c r="J42" t="s">
         <v>30</v>
       </c>
       <c r="K42">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>80.64</v>
+        <v>1</v>
+      </c>
+      <c r="L42" t="s">
+        <v>30</v>
+      </c>
+      <c r="M42" t="s">
+        <v>30</v>
+      </c>
+      <c r="N42" t="s">
+        <v>30</v>
+      </c>
+      <c r="O42" t="s">
+        <v>30</v>
       </c>
       <c r="P42">
         <v>72.56</v>
       </c>
-      <c r="Q42">
-[...3 lines deleted...]
-        <v>82.01</v>
+      <c r="Q42" t="s">
+        <v>30</v>
+      </c>
+      <c r="R42" t="s">
+        <v>30</v>
       </c>
       <c r="S42" t="s">
         <v>30</v>
       </c>
-      <c r="T42">
-        <v>80.07</v>
+      <c r="T42" t="s">
+        <v>30</v>
       </c>
       <c r="U42" t="s">
         <v>30</v>
       </c>
-      <c r="V42">
-        <v>77.44</v>
+      <c r="V42" t="s">
+        <v>30</v>
       </c>
       <c r="W42" t="s">
         <v>30</v>
       </c>
       <c r="X42" t="s">
         <v>30</v>
       </c>
       <c r="Y42">
         <v>405.05</v>
       </c>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" t="s">
         <v>116</v>
       </c>
       <c r="E43" t="s">
         <v>117</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43" t="s">
         <v>87</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43" t="b">
         <v>1</v>
       </c>
       <c r="J43" t="s">
         <v>30</v>
       </c>
       <c r="K43">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>79.36</v>
+        <v>2</v>
+      </c>
+      <c r="L43" t="s">
+        <v>30</v>
+      </c>
+      <c r="M43" t="s">
+        <v>30</v>
+      </c>
+      <c r="N43" t="s">
+        <v>30</v>
+      </c>
+      <c r="O43" t="s">
+        <v>30</v>
       </c>
       <c r="P43">
         <v>76.27</v>
       </c>
-      <c r="Q43">
-        <v>82.27</v>
+      <c r="Q43" t="s">
+        <v>30</v>
       </c>
       <c r="R43" t="s">
         <v>30</v>
       </c>
-      <c r="S43">
-        <v>80.86</v>
+      <c r="S43" t="s">
+        <v>30</v>
       </c>
       <c r="T43" t="s">
         <v>30</v>
       </c>
       <c r="U43" t="s">
         <v>30</v>
       </c>
       <c r="V43" t="s">
         <v>30</v>
       </c>
       <c r="W43">
         <v>82.04</v>
       </c>
       <c r="X43" t="s">
         <v>30</v>
       </c>
       <c r="Y43">
         <v>404.3</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" t="s">
         <v>118</v>
       </c>
       <c r="E44" t="s">
         <v>30</v>
       </c>
       <c r="F44" t="s">
         <v>34</v>
       </c>
       <c r="G44" t="s">
         <v>29</v>
       </c>
       <c r="H44">
         <v>19</v>
       </c>
       <c r="I44" t="b">
         <v>1</v>
       </c>
       <c r="J44" t="s">
         <v>30</v>
       </c>
       <c r="K44">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>76.49</v>
+        <v>2</v>
+      </c>
+      <c r="L44" t="s">
+        <v>30</v>
+      </c>
+      <c r="M44" t="s">
+        <v>30</v>
       </c>
       <c r="N44" t="s">
         <v>30</v>
       </c>
-      <c r="O44">
-        <v>71.61</v>
+      <c r="O44" t="s">
+        <v>30</v>
       </c>
       <c r="P44">
         <v>78.78</v>
       </c>
       <c r="Q44" t="s">
         <v>30</v>
       </c>
-      <c r="R44">
-        <v>75.9</v>
+      <c r="R44" t="s">
+        <v>30</v>
       </c>
       <c r="S44" t="s">
         <v>30</v>
       </c>
       <c r="T44" t="s">
         <v>30</v>
       </c>
-      <c r="U44">
-[...3 lines deleted...]
-        <v>74.11</v>
+      <c r="U44" t="s">
+        <v>30</v>
+      </c>
+      <c r="V44" t="s">
+        <v>30</v>
       </c>
       <c r="W44">
         <v>88.03</v>
       </c>
       <c r="X44" t="s">
         <v>30</v>
       </c>
       <c r="Y44">
         <v>402.38</v>
       </c>
     </row>
     <row r="45" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" t="s">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>30</v>
       </c>
       <c r="F45" t="s">
         <v>34</v>
       </c>
       <c r="G45" t="s">
         <v>29</v>
       </c>
       <c r="H45">
         <v>20</v>
       </c>
       <c r="I45" t="b">
         <v>1</v>
       </c>
       <c r="J45" t="s">
         <v>30</v>
       </c>
       <c r="K45">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L45" t="s">
         <v>30</v>
       </c>
       <c r="M45" t="s">
         <v>30</v>
       </c>
       <c r="N45" t="s">
         <v>30</v>
       </c>
       <c r="O45" t="s">
         <v>30</v>
       </c>
       <c r="P45" t="s">
         <v>30</v>
       </c>
-      <c r="Q45">
-        <v>73.64</v>
+      <c r="Q45" t="s">
+        <v>30</v>
       </c>
       <c r="R45" t="s">
         <v>30</v>
       </c>
-      <c r="S45">
-[...9 lines deleted...]
-        <v>83.72</v>
+      <c r="S45" t="s">
+        <v>30</v>
+      </c>
+      <c r="T45" t="s">
+        <v>30</v>
+      </c>
+      <c r="U45" t="s">
+        <v>30</v>
+      </c>
+      <c r="V45" t="s">
+        <v>30</v>
       </c>
       <c r="W45" t="s">
         <v>30</v>
       </c>
       <c r="X45" t="s">
         <v>30</v>
       </c>
       <c r="Y45">
         <v>401.84</v>
       </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" t="s">
         <v>121</v>
       </c>
       <c r="E46" t="s">
         <v>122</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46" t="s">
         <v>29</v>
       </c>
       <c r="H46">
         <v>11</v>
       </c>
       <c r="I46" t="b">
         <v>1</v>
       </c>
       <c r="J46" t="s">
         <v>30</v>
       </c>
       <c r="K46">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="L46" t="s">
         <v>30</v>
       </c>
-      <c r="M46">
-[...6 lines deleted...]
-        <v>77.72</v>
+      <c r="M46" t="s">
+        <v>30</v>
+      </c>
+      <c r="N46" t="s">
+        <v>30</v>
+      </c>
+      <c r="O46" t="s">
+        <v>30</v>
       </c>
       <c r="P46">
         <v>77.19</v>
       </c>
-      <c r="Q46">
-[...3 lines deleted...]
-        <v>76.9</v>
+      <c r="Q46" t="s">
+        <v>30</v>
+      </c>
+      <c r="R46" t="s">
+        <v>30</v>
       </c>
       <c r="S46" t="s">
         <v>30</v>
       </c>
-      <c r="T46">
-        <v>81.66</v>
+      <c r="T46" t="s">
+        <v>30</v>
       </c>
       <c r="U46" t="s">
         <v>30</v>
       </c>
-      <c r="V46">
-        <v>77.87</v>
+      <c r="V46" t="s">
+        <v>30</v>
       </c>
       <c r="W46">
         <v>81.38</v>
       </c>
       <c r="X46" t="s">
         <v>30</v>
       </c>
       <c r="Y46">
         <v>401.14</v>
       </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" t="s">
         <v>109</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>34</v>
       </c>
       <c r="G47" t="s">
         <v>87</v>
       </c>
       <c r="H47">
         <v>3</v>
       </c>
       <c r="I47" t="b">
         <v>1</v>
       </c>
       <c r="J47" t="s">
         <v>30</v>
       </c>
       <c r="K47">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L47" t="s">
         <v>30</v>
       </c>
       <c r="M47" t="s">
         <v>30</v>
       </c>
-      <c r="N47">
-[...3 lines deleted...]
-        <v>77.69</v>
+      <c r="N47" t="s">
+        <v>30</v>
+      </c>
+      <c r="O47" t="s">
+        <v>30</v>
       </c>
       <c r="P47" t="s">
         <v>30</v>
       </c>
       <c r="Q47" t="s">
         <v>30</v>
       </c>
       <c r="R47" t="s">
         <v>30</v>
       </c>
-      <c r="S47">
-        <v>79.55</v>
+      <c r="S47" t="s">
+        <v>30</v>
       </c>
       <c r="T47" t="s">
         <v>30</v>
       </c>
-      <c r="U47">
-[...3 lines deleted...]
-        <v>78.3</v>
+      <c r="U47" t="s">
+        <v>30</v>
+      </c>
+      <c r="V47" t="s">
+        <v>30</v>
       </c>
       <c r="W47">
         <v>83.21</v>
       </c>
       <c r="X47" t="s">
         <v>30</v>
       </c>
       <c r="Y47">
         <v>400.28</v>
       </c>
     </row>
     <row r="48" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" t="s">
         <v>125</v>
       </c>
       <c r="D48">
         <v>2397</v>
       </c>
       <c r="E48" t="s">
         <v>39</v>
       </c>
       <c r="F48" t="s">
         <v>76</v>
       </c>
       <c r="G48" t="s">
         <v>87</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
       <c r="I48" t="b">
         <v>1</v>
       </c>
       <c r="J48" t="s">
         <v>30</v>
       </c>
       <c r="K48">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L48" t="s">
         <v>30</v>
       </c>
-      <c r="M48">
-[...6 lines deleted...]
-        <v>80.53</v>
+      <c r="M48" t="s">
+        <v>30</v>
+      </c>
+      <c r="N48" t="s">
+        <v>30</v>
+      </c>
+      <c r="O48" t="s">
+        <v>30</v>
       </c>
       <c r="P48">
         <v>75.82</v>
       </c>
       <c r="Q48" t="s">
         <v>30</v>
       </c>
-      <c r="R48">
-[...3 lines deleted...]
-        <v>81.46</v>
+      <c r="R48" t="s">
+        <v>30</v>
+      </c>
+      <c r="S48" t="s">
+        <v>30</v>
       </c>
       <c r="T48" t="s">
         <v>30</v>
       </c>
       <c r="U48" t="s">
         <v>30</v>
       </c>
       <c r="V48" t="s">
         <v>30</v>
       </c>
       <c r="W48">
         <v>81.29</v>
       </c>
       <c r="X48" t="s">
         <v>30</v>
       </c>
       <c r="Y48">
         <v>399.79</v>
       </c>
     </row>
     <row r="49" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>31</v>
       </c>
       <c r="C49" t="s">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>30</v>
       </c>
       <c r="F49" t="s">
         <v>28</v>
       </c>
       <c r="G49" t="s">
         <v>29</v>
       </c>
       <c r="H49">
         <v>12</v>
       </c>
       <c r="I49" t="b">
         <v>1</v>
       </c>
       <c r="J49" t="s">
         <v>30</v>
       </c>
       <c r="K49">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>74.34</v>
+        <v>2</v>
+      </c>
+      <c r="L49" t="s">
+        <v>30</v>
+      </c>
+      <c r="M49" t="s">
+        <v>30</v>
+      </c>
+      <c r="N49" t="s">
+        <v>30</v>
+      </c>
+      <c r="O49" t="s">
+        <v>30</v>
       </c>
       <c r="P49">
         <v>76.73</v>
       </c>
-      <c r="Q49">
-[...6 lines deleted...]
-        <v>81.05</v>
+      <c r="Q49" t="s">
+        <v>30</v>
+      </c>
+      <c r="R49" t="s">
+        <v>30</v>
+      </c>
+      <c r="S49" t="s">
+        <v>30</v>
       </c>
       <c r="T49" t="s">
         <v>30</v>
       </c>
       <c r="U49" t="s">
         <v>30</v>
       </c>
-      <c r="V49">
-        <v>74.04</v>
+      <c r="V49" t="s">
+        <v>30</v>
       </c>
       <c r="W49">
         <v>78.81</v>
       </c>
       <c r="X49" t="s">
         <v>30</v>
       </c>
       <c r="Y49">
         <v>397.43</v>
       </c>
     </row>
     <row r="50" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" t="s">
         <v>127</v>
       </c>
       <c r="E50" t="s">
         <v>64</v>
       </c>
       <c r="F50" t="s">
         <v>76</v>
       </c>
       <c r="G50" t="s">
         <v>29</v>
       </c>
       <c r="H50">
         <v>7</v>
       </c>
       <c r="I50" t="b">
         <v>1</v>
       </c>
       <c r="J50" t="s">
         <v>30</v>
       </c>
       <c r="K50">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>70.11</v>
+        <v>2</v>
+      </c>
+      <c r="L50" t="s">
+        <v>30</v>
+      </c>
+      <c r="M50" t="s">
+        <v>30</v>
+      </c>
+      <c r="N50" t="s">
+        <v>30</v>
       </c>
       <c r="O50" t="s">
         <v>30</v>
       </c>
       <c r="P50">
         <v>76.93</v>
       </c>
-      <c r="Q50">
-        <v>76.4</v>
+      <c r="Q50" t="s">
+        <v>30</v>
       </c>
       <c r="R50" t="s">
         <v>30</v>
       </c>
-      <c r="S50">
-[...3 lines deleted...]
-        <v>75.59</v>
+      <c r="S50" t="s">
+        <v>30</v>
+      </c>
+      <c r="T50" t="s">
+        <v>30</v>
       </c>
       <c r="U50" t="s">
         <v>30</v>
       </c>
       <c r="V50" t="s">
         <v>30</v>
       </c>
       <c r="W50">
         <v>80.5</v>
       </c>
       <c r="X50" t="s">
         <v>30</v>
       </c>
       <c r="Y50">
         <v>394.1</v>
       </c>
     </row>
     <row r="51" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>128</v>
       </c>
       <c r="C51" t="s">
         <v>129</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51" t="s">
         <v>29</v>
       </c>
       <c r="H51">
         <v>21</v>
       </c>
       <c r="I51" t="b">
         <v>1</v>
       </c>
       <c r="J51" t="s">
         <v>30</v>
       </c>
       <c r="K51">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>75.07</v>
+        <v>2</v>
+      </c>
+      <c r="L51" t="s">
+        <v>30</v>
+      </c>
+      <c r="M51" t="s">
+        <v>30</v>
+      </c>
+      <c r="N51" t="s">
+        <v>30</v>
+      </c>
+      <c r="O51" t="s">
+        <v>30</v>
       </c>
       <c r="P51">
         <v>76.44</v>
       </c>
       <c r="Q51" t="s">
         <v>30</v>
       </c>
-      <c r="R51">
-[...9 lines deleted...]
-        <v>79.72</v>
+      <c r="R51" t="s">
+        <v>30</v>
+      </c>
+      <c r="S51" t="s">
+        <v>30</v>
+      </c>
+      <c r="T51" t="s">
+        <v>30</v>
+      </c>
+      <c r="U51" t="s">
+        <v>30</v>
       </c>
       <c r="V51" t="s">
         <v>30</v>
       </c>
       <c r="W51">
         <v>79.54</v>
       </c>
       <c r="X51" t="s">
         <v>30</v>
       </c>
       <c r="Y51">
         <v>393.84</v>
       </c>
     </row>
     <row r="52" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>130</v>
       </c>
       <c r="C52" t="s">
         <v>131</v>
       </c>
       <c r="E52" t="s">
         <v>39</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52" t="s">
         <v>29</v>
       </c>
       <c r="H52">
         <v>22</v>
       </c>
       <c r="I52" t="b">
         <v>1</v>
       </c>
       <c r="J52" t="s">
         <v>30</v>
       </c>
       <c r="K52">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>83.37</v>
+        <v>2</v>
+      </c>
+      <c r="L52" t="s">
+        <v>30</v>
       </c>
       <c r="M52" t="s">
         <v>30</v>
       </c>
       <c r="N52" t="s">
         <v>30</v>
       </c>
-      <c r="O52">
-        <v>74.43</v>
+      <c r="O52" t="s">
+        <v>30</v>
       </c>
       <c r="P52">
         <v>79.39</v>
       </c>
       <c r="Q52" t="s">
         <v>30</v>
       </c>
       <c r="R52" t="s">
         <v>30</v>
       </c>
       <c r="S52" t="s">
         <v>30</v>
       </c>
-      <c r="T52">
-[...6 lines deleted...]
-        <v>72.83</v>
+      <c r="T52" t="s">
+        <v>30</v>
+      </c>
+      <c r="U52" t="s">
+        <v>30</v>
+      </c>
+      <c r="V52" t="s">
+        <v>30</v>
       </c>
       <c r="W52">
         <v>79.01</v>
       </c>
       <c r="X52" t="s">
         <v>30</v>
       </c>
       <c r="Y52">
         <v>393.26</v>
       </c>
     </row>
     <row r="53" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
       <c r="D53">
         <v>1807</v>
       </c>
       <c r="E53" t="s">
         <v>39</v>
       </c>
       <c r="F53" t="s">
         <v>134</v>
       </c>
       <c r="G53" t="s">
         <v>29</v>
       </c>
       <c r="H53">
         <v>1</v>
       </c>
       <c r="I53" t="b">
         <v>1</v>
       </c>
       <c r="J53" t="s">
         <v>30</v>
       </c>
       <c r="K53">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>72.38</v>
+        <v>2</v>
+      </c>
+      <c r="L53" t="s">
+        <v>30</v>
+      </c>
+      <c r="M53" t="s">
+        <v>30</v>
+      </c>
+      <c r="N53" t="s">
+        <v>30</v>
       </c>
       <c r="O53" t="s">
         <v>30</v>
       </c>
       <c r="P53">
         <v>69.94</v>
       </c>
-      <c r="Q53">
-        <v>79.15</v>
+      <c r="Q53" t="s">
+        <v>30</v>
       </c>
       <c r="R53" t="s">
         <v>30</v>
       </c>
-      <c r="S53">
-[...6 lines deleted...]
-        <v>78.32</v>
+      <c r="S53" t="s">
+        <v>30</v>
+      </c>
+      <c r="T53" t="s">
+        <v>30</v>
+      </c>
+      <c r="U53" t="s">
+        <v>30</v>
       </c>
       <c r="V53" t="s">
         <v>30</v>
       </c>
       <c r="W53">
         <v>82.04</v>
       </c>
       <c r="X53" t="s">
         <v>30</v>
       </c>
       <c r="Y53">
         <v>393.14</v>
       </c>
     </row>
     <row r="54" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" t="s">
         <v>54</v>
       </c>
       <c r="E54" t="s">
         <v>136</v>
       </c>
       <c r="F54" t="s">
         <v>34</v>
       </c>
       <c r="G54" t="s">
         <v>29</v>
       </c>
       <c r="H54">
         <v>23</v>
       </c>
       <c r="I54" t="b">
         <v>1</v>
       </c>
       <c r="J54" t="s">
         <v>30</v>
       </c>
       <c r="K54">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0</v>
+      </c>
+      <c r="L54" t="s">
+        <v>30</v>
       </c>
       <c r="M54" t="s">
         <v>30</v>
       </c>
-      <c r="N54">
-[...3 lines deleted...]
-        <v>74.95</v>
+      <c r="N54" t="s">
+        <v>30</v>
+      </c>
+      <c r="O54" t="s">
+        <v>30</v>
       </c>
       <c r="P54" t="s">
         <v>30</v>
       </c>
-      <c r="Q54">
-        <v>78.13</v>
+      <c r="Q54" t="s">
+        <v>30</v>
       </c>
       <c r="R54" t="s">
         <v>30</v>
       </c>
       <c r="S54" t="s">
         <v>30</v>
       </c>
       <c r="T54" t="s">
         <v>30</v>
       </c>
-      <c r="U54">
-[...3 lines deleted...]
-        <v>75.82</v>
+      <c r="U54" t="s">
+        <v>30</v>
+      </c>
+      <c r="V54" t="s">
+        <v>30</v>
       </c>
       <c r="W54" t="s">
         <v>30</v>
       </c>
       <c r="X54" t="s">
         <v>30</v>
       </c>
       <c r="Y54">
         <v>393.11</v>
       </c>
     </row>
     <row r="55" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" t="s">
         <v>138</v>
       </c>
       <c r="D55">
         <v>752</v>
       </c>
       <c r="E55" t="s">
         <v>39</v>
       </c>
       <c r="F55" t="s">
         <v>76</v>
       </c>
       <c r="G55" t="s">
         <v>29</v>
       </c>
       <c r="H55">
         <v>8</v>
       </c>
       <c r="I55" t="b">
         <v>1</v>
       </c>
       <c r="J55" t="s">
         <v>30</v>
       </c>
       <c r="K55">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="L55" t="s">
         <v>30</v>
       </c>
-      <c r="M55">
-[...6 lines deleted...]
-        <v>78.18</v>
+      <c r="M55" t="s">
+        <v>30</v>
+      </c>
+      <c r="N55" t="s">
+        <v>30</v>
+      </c>
+      <c r="O55" t="s">
+        <v>30</v>
       </c>
       <c r="P55">
         <v>79.31</v>
       </c>
-      <c r="Q55">
-[...12 lines deleted...]
-        <v>76.37</v>
+      <c r="Q55" t="s">
+        <v>30</v>
+      </c>
+      <c r="R55" t="s">
+        <v>30</v>
+      </c>
+      <c r="S55" t="s">
+        <v>30</v>
+      </c>
+      <c r="T55" t="s">
+        <v>30</v>
+      </c>
+      <c r="U55" t="s">
+        <v>30</v>
       </c>
       <c r="V55" t="s">
         <v>30</v>
       </c>
       <c r="W55" t="s">
         <v>30</v>
       </c>
       <c r="X55" t="s">
         <v>30</v>
       </c>
       <c r="Y55">
         <v>391.43</v>
       </c>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
         <v>228</v>
       </c>
       <c r="E56" t="s">
         <v>39</v>
       </c>
       <c r="F56" t="s">
         <v>134</v>
       </c>
       <c r="G56" t="s">
         <v>29</v>
       </c>
       <c r="H56">
         <v>2</v>
       </c>
       <c r="I56" t="b">
         <v>1</v>
       </c>
       <c r="J56" t="s">
         <v>30</v>
       </c>
       <c r="K56">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L56" t="s">
         <v>30</v>
       </c>
       <c r="M56" t="s">
         <v>30</v>
       </c>
       <c r="N56" t="s">
         <v>30</v>
       </c>
-      <c r="O56">
-        <v>76.21</v>
+      <c r="O56" t="s">
+        <v>30</v>
       </c>
       <c r="P56" t="s">
         <v>30</v>
       </c>
       <c r="Q56" t="s">
         <v>30</v>
       </c>
-      <c r="R56">
-[...12 lines deleted...]
-        <v>73.11</v>
+      <c r="R56" t="s">
+        <v>30</v>
+      </c>
+      <c r="S56" t="s">
+        <v>30</v>
+      </c>
+      <c r="T56" t="s">
+        <v>30</v>
+      </c>
+      <c r="U56" t="s">
+        <v>30</v>
+      </c>
+      <c r="V56" t="s">
+        <v>30</v>
       </c>
       <c r="W56">
         <v>82.16</v>
       </c>
       <c r="X56" t="s">
         <v>30</v>
       </c>
       <c r="Y56">
         <v>391.41</v>
       </c>
     </row>
     <row r="57" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
         <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
         <v>2559</v>
       </c>
       <c r="E57" t="s">
         <v>100</v>
       </c>
       <c r="F57" t="s">
         <v>61</v>
       </c>
       <c r="G57" t="s">
         <v>29</v>
       </c>
       <c r="H57">
         <v>4</v>
       </c>
       <c r="I57" t="b">
         <v>1</v>
       </c>
       <c r="J57" t="s">
         <v>30</v>
       </c>
       <c r="K57">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L57" t="s">
         <v>30</v>
       </c>
-      <c r="M57">
-[...6 lines deleted...]
-        <v>76.69</v>
+      <c r="M57" t="s">
+        <v>30</v>
+      </c>
+      <c r="N57" t="s">
+        <v>30</v>
+      </c>
+      <c r="O57" t="s">
+        <v>30</v>
       </c>
       <c r="P57">
         <v>78.6</v>
       </c>
       <c r="Q57" t="s">
         <v>30</v>
       </c>
-      <c r="R57">
-        <v>75.54</v>
+      <c r="R57" t="s">
+        <v>30</v>
       </c>
       <c r="S57" t="s">
         <v>30</v>
       </c>
       <c r="T57" t="s">
         <v>30</v>
       </c>
       <c r="U57" t="s">
         <v>30</v>
       </c>
       <c r="V57" t="s">
         <v>30</v>
       </c>
       <c r="W57" t="s">
         <v>30</v>
       </c>
       <c r="X57" t="s">
         <v>30</v>
       </c>
       <c r="Y57">
         <v>391.33</v>
       </c>
     </row>
     <row r="58" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A58">
@@ -6621,371 +6621,371 @@
       <c r="C58" t="s">
         <v>142</v>
       </c>
       <c r="D58">
         <v>2517</v>
       </c>
       <c r="E58" t="s">
         <v>30</v>
       </c>
       <c r="F58" t="s">
         <v>76</v>
       </c>
       <c r="G58" t="s">
         <v>29</v>
       </c>
       <c r="H58">
         <v>9</v>
       </c>
       <c r="I58" t="b">
         <v>1</v>
       </c>
       <c r="J58" t="s">
         <v>30</v>
       </c>
       <c r="K58">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>79.61</v>
+        <v>2</v>
+      </c>
+      <c r="L58" t="s">
+        <v>30</v>
       </c>
       <c r="M58" t="s">
         <v>30</v>
       </c>
       <c r="N58" t="s">
         <v>30</v>
       </c>
-      <c r="O58">
-        <v>70.84</v>
+      <c r="O58" t="s">
+        <v>30</v>
       </c>
       <c r="P58">
         <v>74.62</v>
       </c>
-      <c r="Q58">
-[...3 lines deleted...]
-        <v>77.48</v>
+      <c r="Q58" t="s">
+        <v>30</v>
+      </c>
+      <c r="R58" t="s">
+        <v>30</v>
       </c>
       <c r="S58" t="s">
         <v>30</v>
       </c>
-      <c r="T58">
-[...6 lines deleted...]
-        <v>72.51</v>
+      <c r="T58" t="s">
+        <v>30</v>
+      </c>
+      <c r="U58" t="s">
+        <v>30</v>
+      </c>
+      <c r="V58" t="s">
+        <v>30</v>
       </c>
       <c r="W58">
         <v>78.87</v>
       </c>
       <c r="X58" t="s">
         <v>30</v>
       </c>
       <c r="Y58">
         <v>390.56</v>
       </c>
     </row>
     <row r="59" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>143</v>
       </c>
       <c r="C59" t="s">
         <v>32</v>
       </c>
       <c r="D59">
         <v>2499</v>
       </c>
       <c r="E59" t="s">
         <v>144</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59" t="s">
         <v>29</v>
       </c>
       <c r="H59">
         <v>13</v>
       </c>
       <c r="I59" t="b">
         <v>1</v>
       </c>
       <c r="J59" t="s">
         <v>30</v>
       </c>
       <c r="K59">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>76.75</v>
+        <v>1</v>
+      </c>
+      <c r="L59" t="s">
+        <v>30</v>
+      </c>
+      <c r="M59" t="s">
+        <v>30</v>
       </c>
       <c r="N59" t="s">
         <v>30</v>
       </c>
-      <c r="O59">
-        <v>75.68</v>
+      <c r="O59" t="s">
+        <v>30</v>
       </c>
       <c r="P59">
         <v>80.34</v>
       </c>
       <c r="Q59" t="s">
         <v>30</v>
       </c>
       <c r="R59" t="s">
         <v>30</v>
       </c>
-      <c r="S59">
-[...3 lines deleted...]
-        <v>74.26</v>
+      <c r="S59" t="s">
+        <v>30</v>
+      </c>
+      <c r="T59" t="s">
+        <v>30</v>
       </c>
       <c r="U59" t="s">
         <v>30</v>
       </c>
       <c r="V59" t="s">
         <v>30</v>
       </c>
       <c r="W59" t="s">
         <v>30</v>
       </c>
       <c r="X59" t="s">
         <v>30</v>
       </c>
       <c r="Y59">
         <v>389.65</v>
       </c>
     </row>
     <row r="60" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>145</v>
       </c>
       <c r="C60" t="s">
         <v>146</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
         <v>34</v>
       </c>
       <c r="G60" t="s">
         <v>29</v>
       </c>
       <c r="H60">
         <v>24</v>
       </c>
       <c r="I60" t="b">
         <v>1</v>
       </c>
       <c r="J60" t="s">
         <v>30</v>
       </c>
       <c r="K60">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>74.28</v>
+        <v>0</v>
+      </c>
+      <c r="L60" t="s">
+        <v>30</v>
+      </c>
+      <c r="M60" t="s">
+        <v>30</v>
+      </c>
+      <c r="N60" t="s">
+        <v>30</v>
       </c>
       <c r="O60" t="s">
         <v>30</v>
       </c>
       <c r="P60" t="s">
         <v>30</v>
       </c>
-      <c r="Q60">
-[...9 lines deleted...]
-        <v>75.7</v>
+      <c r="Q60" t="s">
+        <v>30</v>
+      </c>
+      <c r="R60" t="s">
+        <v>30</v>
+      </c>
+      <c r="S60" t="s">
+        <v>30</v>
+      </c>
+      <c r="T60" t="s">
+        <v>30</v>
       </c>
       <c r="U60" t="s">
         <v>30</v>
       </c>
-      <c r="V60">
-        <v>74.3</v>
+      <c r="V60" t="s">
+        <v>30</v>
       </c>
       <c r="W60" t="s">
         <v>30</v>
       </c>
       <c r="X60" t="s">
         <v>30</v>
       </c>
       <c r="Y60">
         <v>388.42</v>
       </c>
     </row>
     <row r="61" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>147</v>
       </c>
       <c r="C61" t="s">
         <v>148</v>
       </c>
       <c r="E61" t="s">
         <v>64</v>
       </c>
       <c r="F61" t="s">
         <v>61</v>
       </c>
       <c r="G61" t="s">
         <v>29</v>
       </c>
       <c r="H61">
         <v>5</v>
       </c>
       <c r="I61" t="b">
         <v>1</v>
       </c>
       <c r="J61" t="s">
         <v>30</v>
       </c>
       <c r="K61">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>78.25</v>
+        <v>0</v>
+      </c>
+      <c r="L61" t="s">
+        <v>30</v>
+      </c>
+      <c r="M61" t="s">
+        <v>30</v>
+      </c>
+      <c r="N61" t="s">
+        <v>30</v>
       </c>
       <c r="O61" t="s">
         <v>30</v>
       </c>
       <c r="P61" t="s">
         <v>30</v>
       </c>
       <c r="Q61" t="s">
         <v>30</v>
       </c>
-      <c r="R61">
-[...3 lines deleted...]
-        <v>76.53</v>
+      <c r="R61" t="s">
+        <v>30</v>
+      </c>
+      <c r="S61" t="s">
+        <v>30</v>
       </c>
       <c r="T61" t="s">
         <v>30</v>
       </c>
-      <c r="U61">
-        <v>76.31</v>
+      <c r="U61" t="s">
+        <v>30</v>
       </c>
       <c r="V61" t="s">
         <v>30</v>
       </c>
       <c r="W61" t="s">
         <v>30</v>
       </c>
       <c r="X61" t="s">
         <v>30</v>
       </c>
       <c r="Y61">
         <v>388.22</v>
       </c>
     </row>
     <row r="62" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>149</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
         <v>2552</v>
       </c>
       <c r="E62" t="s">
         <v>45</v>
       </c>
       <c r="F62" t="s">
         <v>76</v>
       </c>
       <c r="G62" t="s">
         <v>29</v>
       </c>
       <c r="H62">
         <v>10</v>
       </c>
       <c r="I62" t="b">
         <v>1</v>
       </c>
       <c r="J62" t="s">
         <v>30</v>
       </c>
       <c r="K62">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>75.04</v>
+        <v>1</v>
+      </c>
+      <c r="L62" t="s">
+        <v>30</v>
+      </c>
+      <c r="M62" t="s">
+        <v>30</v>
+      </c>
+      <c r="N62" t="s">
+        <v>30</v>
+      </c>
+      <c r="O62" t="s">
+        <v>30</v>
       </c>
       <c r="P62">
         <v>76.07</v>
       </c>
-      <c r="Q62">
-        <v>80.58</v>
+      <c r="Q62" t="s">
+        <v>30</v>
       </c>
       <c r="R62" t="s">
         <v>30</v>
       </c>
       <c r="S62" t="s">
         <v>30</v>
       </c>
       <c r="T62" t="s">
         <v>30</v>
       </c>
       <c r="U62" t="s">
         <v>30</v>
       </c>
       <c r="V62" t="s">
         <v>30</v>
       </c>
       <c r="W62" t="s">
         <v>30</v>
       </c>
       <c r="X62" t="s">
         <v>30</v>
       </c>
       <c r="Y62">
         <v>387.87</v>
       </c>
@@ -6997,297 +6997,297 @@
       <c r="B63" t="s">
         <v>150</v>
       </c>
       <c r="C63" t="s">
         <v>151</v>
       </c>
       <c r="E63" t="s">
         <v>39</v>
       </c>
       <c r="F63" t="s">
         <v>81</v>
       </c>
       <c r="G63" t="s">
         <v>87</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="b">
         <v>1</v>
       </c>
       <c r="J63" t="s">
         <v>30</v>
       </c>
       <c r="K63">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>76.53</v>
+        <v>2</v>
+      </c>
+      <c r="L63" t="s">
+        <v>30</v>
+      </c>
+      <c r="M63" t="s">
+        <v>30</v>
+      </c>
+      <c r="N63" t="s">
+        <v>30</v>
+      </c>
+      <c r="O63" t="s">
+        <v>30</v>
       </c>
       <c r="P63">
         <v>75.14</v>
       </c>
-      <c r="Q63">
-[...6 lines deleted...]
-        <v>76.98</v>
+      <c r="Q63" t="s">
+        <v>30</v>
+      </c>
+      <c r="R63" t="s">
+        <v>30</v>
+      </c>
+      <c r="S63" t="s">
+        <v>30</v>
       </c>
       <c r="T63" t="s">
         <v>30</v>
       </c>
-      <c r="U63">
-[...3 lines deleted...]
-        <v>74.56</v>
+      <c r="U63" t="s">
+        <v>30</v>
+      </c>
+      <c r="V63" t="s">
+        <v>30</v>
       </c>
       <c r="W63">
         <v>72.72</v>
       </c>
       <c r="X63" t="s">
         <v>30</v>
       </c>
       <c r="Y63">
         <v>386.19</v>
       </c>
     </row>
     <row r="64" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>152</v>
       </c>
       <c r="C64" t="s">
         <v>153</v>
       </c>
       <c r="D64">
         <v>2293</v>
       </c>
       <c r="E64" t="s">
         <v>45</v>
       </c>
       <c r="F64" t="s">
         <v>34</v>
       </c>
       <c r="G64" t="s">
         <v>87</v>
       </c>
       <c r="H64">
         <v>4</v>
       </c>
       <c r="I64" t="b">
         <v>1</v>
       </c>
       <c r="J64" t="s">
         <v>30</v>
       </c>
       <c r="K64">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>74.22</v>
+        <v>2</v>
+      </c>
+      <c r="L64" t="s">
+        <v>30</v>
+      </c>
+      <c r="M64" t="s">
+        <v>30</v>
       </c>
       <c r="N64" t="s">
         <v>30</v>
       </c>
-      <c r="O64">
-        <v>73.75</v>
+      <c r="O64" t="s">
+        <v>30</v>
       </c>
       <c r="P64">
         <v>74.08</v>
       </c>
       <c r="Q64" t="s">
         <v>30</v>
       </c>
       <c r="R64" t="s">
         <v>30</v>
       </c>
-      <c r="S64">
-        <v>76.78</v>
+      <c r="S64" t="s">
+        <v>30</v>
       </c>
       <c r="T64" t="s">
         <v>30</v>
       </c>
-      <c r="U64">
-        <v>75.87</v>
+      <c r="U64" t="s">
+        <v>30</v>
       </c>
       <c r="V64" t="s">
         <v>30</v>
       </c>
       <c r="W64">
         <v>81.01</v>
       </c>
       <c r="X64" t="s">
         <v>30</v>
       </c>
       <c r="Y64">
         <v>385.94</v>
       </c>
     </row>
     <row r="65" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>71</v>
       </c>
       <c r="C65" t="s">
         <v>154</v>
       </c>
       <c r="E65" t="s">
         <v>122</v>
       </c>
       <c r="F65" t="s">
         <v>61</v>
       </c>
       <c r="G65" t="s">
         <v>29</v>
       </c>
       <c r="H65">
         <v>6</v>
       </c>
       <c r="I65" t="b">
         <v>1</v>
       </c>
       <c r="J65" t="s">
         <v>30</v>
       </c>
       <c r="K65">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>75.41</v>
+        <v>2</v>
+      </c>
+      <c r="L65" t="s">
+        <v>30</v>
       </c>
       <c r="M65" t="s">
         <v>30</v>
       </c>
       <c r="N65" t="s">
         <v>30</v>
       </c>
-      <c r="O65">
-        <v>73.69</v>
+      <c r="O65" t="s">
+        <v>30</v>
       </c>
       <c r="P65">
         <v>79.13</v>
       </c>
-      <c r="Q65">
-[...6 lines deleted...]
-        <v>68.34</v>
+      <c r="Q65" t="s">
+        <v>30</v>
+      </c>
+      <c r="R65" t="s">
+        <v>30</v>
+      </c>
+      <c r="S65" t="s">
+        <v>30</v>
       </c>
       <c r="T65" t="s">
         <v>30</v>
       </c>
       <c r="U65" t="s">
         <v>30</v>
       </c>
-      <c r="V65">
-        <v>69.91</v>
+      <c r="V65" t="s">
+        <v>30</v>
       </c>
       <c r="W65">
         <v>71.55</v>
       </c>
       <c r="X65" t="s">
         <v>30</v>
       </c>
       <c r="Y65">
         <v>384.59</v>
       </c>
     </row>
     <row r="66" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>97</v>
       </c>
       <c r="C66" t="s">
         <v>75</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
         <v>34</v>
       </c>
       <c r="G66" t="s">
         <v>29</v>
       </c>
       <c r="H66">
         <v>25</v>
       </c>
       <c r="I66" t="b">
         <v>1</v>
       </c>
       <c r="J66" t="s">
         <v>30</v>
       </c>
       <c r="K66">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L66" t="s">
         <v>30</v>
       </c>
-      <c r="M66">
-[...6 lines deleted...]
-        <v>73.52</v>
+      <c r="M66" t="s">
+        <v>30</v>
+      </c>
+      <c r="N66" t="s">
+        <v>30</v>
+      </c>
+      <c r="O66" t="s">
+        <v>30</v>
       </c>
       <c r="P66">
         <v>77.91</v>
       </c>
       <c r="Q66" t="s">
         <v>30</v>
       </c>
-      <c r="R66">
-        <v>77.84</v>
+      <c r="R66" t="s">
+        <v>30</v>
       </c>
       <c r="S66" t="s">
         <v>30</v>
       </c>
       <c r="T66" t="s">
         <v>30</v>
       </c>
       <c r="U66" t="s">
         <v>30</v>
       </c>
       <c r="V66" t="s">
         <v>30</v>
       </c>
       <c r="W66" t="s">
         <v>30</v>
       </c>
       <c r="X66" t="s">
         <v>30</v>
       </c>
       <c r="Y66">
         <v>384.34</v>
       </c>
     </row>
     <row r="67" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A67">
@@ -7299,229 +7299,229 @@
       <c r="C67" t="s">
         <v>156</v>
       </c>
       <c r="D67">
         <v>2003</v>
       </c>
       <c r="E67" t="s">
         <v>39</v>
       </c>
       <c r="F67" t="s">
         <v>61</v>
       </c>
       <c r="G67" t="s">
         <v>29</v>
       </c>
       <c r="H67">
         <v>7</v>
       </c>
       <c r="I67" t="b">
         <v>1</v>
       </c>
       <c r="J67" t="s">
         <v>30</v>
       </c>
       <c r="K67">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>76.06</v>
+        <v>1</v>
+      </c>
+      <c r="L67" t="s">
+        <v>30</v>
+      </c>
+      <c r="M67" t="s">
+        <v>30</v>
+      </c>
+      <c r="N67" t="s">
+        <v>30</v>
+      </c>
+      <c r="O67" t="s">
+        <v>30</v>
       </c>
       <c r="P67">
         <v>74.15</v>
       </c>
-      <c r="Q67">
-[...15 lines deleted...]
-        <v>73.44</v>
+      <c r="Q67" t="s">
+        <v>30</v>
+      </c>
+      <c r="R67" t="s">
+        <v>30</v>
+      </c>
+      <c r="S67" t="s">
+        <v>30</v>
+      </c>
+      <c r="T67" t="s">
+        <v>30</v>
+      </c>
+      <c r="U67" t="s">
+        <v>30</v>
+      </c>
+      <c r="V67" t="s">
+        <v>30</v>
       </c>
       <c r="W67" t="s">
         <v>30</v>
       </c>
       <c r="X67" t="s">
         <v>30</v>
       </c>
       <c r="Y67">
         <v>383.86</v>
       </c>
     </row>
     <row r="68" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68" t="s">
         <v>158</v>
       </c>
       <c r="D68">
         <v>2459</v>
       </c>
       <c r="E68" t="s">
         <v>159</v>
       </c>
       <c r="F68" t="s">
         <v>134</v>
       </c>
       <c r="G68" t="s">
         <v>29</v>
       </c>
       <c r="H68">
         <v>3</v>
       </c>
       <c r="I68" t="b">
         <v>1</v>
       </c>
       <c r="J68" t="s">
         <v>30</v>
       </c>
       <c r="K68">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L68" t="s">
         <v>30</v>
       </c>
       <c r="M68" t="s">
         <v>30</v>
       </c>
       <c r="N68" t="s">
         <v>30</v>
       </c>
-      <c r="O68">
-        <v>76.88</v>
+      <c r="O68" t="s">
+        <v>30</v>
       </c>
       <c r="P68">
         <v>74</v>
       </c>
       <c r="Q68" t="s">
         <v>30</v>
       </c>
-      <c r="R68">
-[...6 lines deleted...]
-        <v>73.68</v>
+      <c r="R68" t="s">
+        <v>30</v>
+      </c>
+      <c r="S68" t="s">
+        <v>30</v>
+      </c>
+      <c r="T68" t="s">
+        <v>30</v>
       </c>
       <c r="U68" t="s">
         <v>30</v>
       </c>
       <c r="V68" t="s">
         <v>30</v>
       </c>
       <c r="W68" t="s">
         <v>30</v>
       </c>
       <c r="X68" t="s">
         <v>30</v>
       </c>
       <c r="Y68">
         <v>383.25</v>
       </c>
     </row>
     <row r="69" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>160</v>
       </c>
       <c r="C69" t="s">
         <v>161</v>
       </c>
       <c r="D69">
         <v>1626</v>
       </c>
       <c r="E69" t="s">
         <v>162</v>
       </c>
       <c r="F69" t="s">
         <v>34</v>
       </c>
       <c r="G69" t="s">
         <v>87</v>
       </c>
       <c r="H69">
         <v>5</v>
       </c>
       <c r="I69" t="b">
         <v>1</v>
       </c>
       <c r="J69" t="s">
         <v>30</v>
       </c>
       <c r="K69">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L69" t="s">
         <v>30</v>
       </c>
-      <c r="M69">
-        <v>73.03</v>
+      <c r="M69" t="s">
+        <v>30</v>
       </c>
       <c r="N69" t="s">
         <v>30</v>
       </c>
-      <c r="O69">
-        <v>77.43</v>
+      <c r="O69" t="s">
+        <v>30</v>
       </c>
       <c r="P69">
         <v>76.31</v>
       </c>
       <c r="Q69" t="s">
         <v>30</v>
       </c>
-      <c r="R69">
-[...3 lines deleted...]
-        <v>79.4</v>
+      <c r="R69" t="s">
+        <v>30</v>
+      </c>
+      <c r="S69" t="s">
+        <v>30</v>
       </c>
       <c r="T69" t="s">
         <v>30</v>
       </c>
       <c r="U69" t="s">
         <v>30</v>
       </c>
       <c r="V69" t="s">
         <v>30</v>
       </c>
       <c r="W69" t="s">
         <v>30</v>
       </c>
       <c r="X69" t="s">
         <v>30</v>
       </c>
       <c r="Y69">
         <v>383.03</v>
       </c>
     </row>
     <row r="70" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
@@ -7530,2618 +7530,2618 @@
       <c r="C70" t="s">
         <v>102</v>
       </c>
       <c r="D70">
         <v>2404</v>
       </c>
       <c r="E70" t="s">
         <v>39</v>
       </c>
       <c r="F70" t="s">
         <v>76</v>
       </c>
       <c r="G70" t="s">
         <v>29</v>
       </c>
       <c r="H70">
         <v>11</v>
       </c>
       <c r="I70" t="b">
         <v>1</v>
       </c>
       <c r="J70" t="s">
         <v>30</v>
       </c>
       <c r="K70">
-        <v>10</v>
-[...8 lines deleted...]
-        <v>70.14</v>
+        <v>2</v>
+      </c>
+      <c r="L70" t="s">
+        <v>30</v>
+      </c>
+      <c r="M70" t="s">
+        <v>30</v>
+      </c>
+      <c r="N70" t="s">
+        <v>30</v>
       </c>
       <c r="O70" t="s">
         <v>30</v>
       </c>
       <c r="P70">
         <v>73.5</v>
       </c>
       <c r="Q70" t="s">
         <v>30</v>
       </c>
-      <c r="R70">
-[...12 lines deleted...]
-        <v>71.91</v>
+      <c r="R70" t="s">
+        <v>30</v>
+      </c>
+      <c r="S70" t="s">
+        <v>30</v>
+      </c>
+      <c r="T70" t="s">
+        <v>30</v>
+      </c>
+      <c r="U70" t="s">
+        <v>30</v>
+      </c>
+      <c r="V70" t="s">
+        <v>30</v>
       </c>
       <c r="W70">
         <v>77.16</v>
       </c>
       <c r="X70" t="s">
         <v>30</v>
       </c>
       <c r="Y70">
         <v>382.49</v>
       </c>
     </row>
     <row r="71" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>164</v>
       </c>
       <c r="C71" t="s">
         <v>165</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
         <v>34</v>
       </c>
       <c r="G71" t="s">
         <v>29</v>
       </c>
       <c r="H71">
         <v>26</v>
       </c>
       <c r="I71" t="b">
         <v>1</v>
       </c>
       <c r="J71" t="s">
         <v>30</v>
       </c>
       <c r="K71">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L71" t="s">
         <v>30</v>
       </c>
       <c r="M71" t="s">
         <v>30</v>
       </c>
-      <c r="N71">
-[...3 lines deleted...]
-        <v>73.63</v>
+      <c r="N71" t="s">
+        <v>30</v>
+      </c>
+      <c r="O71" t="s">
+        <v>30</v>
       </c>
       <c r="P71" t="s">
         <v>30</v>
       </c>
       <c r="Q71" t="s">
         <v>30</v>
       </c>
       <c r="R71" t="s">
         <v>30</v>
       </c>
       <c r="S71" t="s">
         <v>30</v>
       </c>
       <c r="T71" t="s">
         <v>30</v>
       </c>
-      <c r="U71">
-[...3 lines deleted...]
-        <v>73.65</v>
+      <c r="U71" t="s">
+        <v>30</v>
+      </c>
+      <c r="V71" t="s">
+        <v>30</v>
       </c>
       <c r="W71">
         <v>82.48</v>
       </c>
       <c r="X71" t="s">
         <v>30</v>
       </c>
       <c r="Y71">
         <v>380.67</v>
       </c>
     </row>
     <row r="72" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>166</v>
       </c>
       <c r="C72" t="s">
         <v>167</v>
       </c>
       <c r="E72" t="s">
         <v>33</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72" t="s">
         <v>87</v>
       </c>
       <c r="H72">
         <v>2</v>
       </c>
       <c r="I72" t="b">
         <v>1</v>
       </c>
       <c r="J72" t="s">
         <v>30</v>
       </c>
       <c r="K72">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L72" t="s">
         <v>30</v>
       </c>
-      <c r="M72">
-        <v>72.8</v>
+      <c r="M72" t="s">
+        <v>30</v>
       </c>
       <c r="N72" t="s">
         <v>30</v>
       </c>
-      <c r="O72">
-        <v>75.34</v>
+      <c r="O72" t="s">
+        <v>30</v>
       </c>
       <c r="P72">
         <v>71.75</v>
       </c>
       <c r="Q72" t="s">
         <v>30</v>
       </c>
-      <c r="R72">
-        <v>75.38</v>
+      <c r="R72" t="s">
+        <v>30</v>
       </c>
       <c r="S72" t="s">
         <v>30</v>
       </c>
-      <c r="T72">
-[...6 lines deleted...]
-        <v>73.78</v>
+      <c r="T72" t="s">
+        <v>30</v>
+      </c>
+      <c r="U72" t="s">
+        <v>30</v>
+      </c>
+      <c r="V72" t="s">
+        <v>30</v>
       </c>
       <c r="W72" t="s">
         <v>30</v>
       </c>
       <c r="X72" t="s">
         <v>30</v>
       </c>
       <c r="Y72">
         <v>376.2</v>
       </c>
     </row>
     <row r="73" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>168</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="E73" t="s">
         <v>169</v>
       </c>
       <c r="F73" t="s">
         <v>34</v>
       </c>
       <c r="G73" t="s">
         <v>87</v>
       </c>
       <c r="H73">
         <v>6</v>
       </c>
       <c r="I73" t="b">
         <v>1</v>
       </c>
       <c r="J73" t="s">
         <v>30</v>
       </c>
       <c r="K73">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>73.09</v>
+        <v>1</v>
+      </c>
+      <c r="L73" t="s">
+        <v>30</v>
+      </c>
+      <c r="M73" t="s">
+        <v>30</v>
       </c>
       <c r="N73" t="s">
         <v>30</v>
       </c>
       <c r="O73" t="s">
         <v>30</v>
       </c>
       <c r="P73" t="s">
         <v>30</v>
       </c>
-      <c r="Q73">
-[...15 lines deleted...]
-        <v>66.99</v>
+      <c r="Q73" t="s">
+        <v>30</v>
+      </c>
+      <c r="R73" t="s">
+        <v>30</v>
+      </c>
+      <c r="S73" t="s">
+        <v>30</v>
+      </c>
+      <c r="T73" t="s">
+        <v>30</v>
+      </c>
+      <c r="U73" t="s">
+        <v>30</v>
+      </c>
+      <c r="V73" t="s">
+        <v>30</v>
       </c>
       <c r="W73">
         <v>75.19</v>
       </c>
       <c r="X73" t="s">
         <v>30</v>
       </c>
       <c r="Y73">
         <v>374.67</v>
       </c>
     </row>
     <row r="74" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>143</v>
       </c>
       <c r="C74" t="s">
         <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>30</v>
       </c>
       <c r="F74" t="s">
         <v>61</v>
       </c>
       <c r="G74" t="s">
         <v>29</v>
       </c>
       <c r="H74">
         <v>8</v>
       </c>
       <c r="I74" t="b">
         <v>1</v>
       </c>
       <c r="J74" t="s">
         <v>30</v>
       </c>
       <c r="K74">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L74" t="s">
         <v>30</v>
       </c>
       <c r="M74" t="s">
         <v>30</v>
       </c>
       <c r="N74" t="s">
         <v>30</v>
       </c>
-      <c r="O74">
-        <v>70.06</v>
+      <c r="O74" t="s">
+        <v>30</v>
       </c>
       <c r="P74">
         <v>72.93</v>
       </c>
-      <c r="Q74">
-[...12 lines deleted...]
-        <v>75.32</v>
+      <c r="Q74" t="s">
+        <v>30</v>
+      </c>
+      <c r="R74" t="s">
+        <v>30</v>
+      </c>
+      <c r="S74" t="s">
+        <v>30</v>
+      </c>
+      <c r="T74" t="s">
+        <v>30</v>
+      </c>
+      <c r="U74" t="s">
+        <v>30</v>
       </c>
       <c r="V74" t="s">
         <v>30</v>
       </c>
       <c r="W74" t="s">
         <v>30</v>
       </c>
       <c r="X74" t="s">
         <v>30</v>
       </c>
       <c r="Y74">
         <v>374.66</v>
       </c>
     </row>
     <row r="75" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>67</v>
       </c>
       <c r="C75" t="s">
         <v>170</v>
       </c>
       <c r="D75">
         <v>2264</v>
       </c>
       <c r="E75" t="s">
         <v>171</v>
       </c>
       <c r="F75" t="s">
         <v>34</v>
       </c>
       <c r="G75" t="s">
         <v>29</v>
       </c>
       <c r="H75">
         <v>27</v>
       </c>
       <c r="I75" t="b">
         <v>1</v>
       </c>
       <c r="J75" t="s">
         <v>30</v>
       </c>
       <c r="K75">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>72.11</v>
+        <v>1</v>
+      </c>
+      <c r="L75" t="s">
+        <v>30</v>
+      </c>
+      <c r="M75" t="s">
+        <v>30</v>
+      </c>
+      <c r="N75" t="s">
+        <v>30</v>
+      </c>
+      <c r="O75" t="s">
+        <v>30</v>
       </c>
       <c r="P75">
         <v>72.78</v>
       </c>
       <c r="Q75" t="s">
         <v>30</v>
       </c>
-      <c r="R75">
-[...6 lines deleted...]
-        <v>67.07</v>
+      <c r="R75" t="s">
+        <v>30</v>
+      </c>
+      <c r="S75" t="s">
+        <v>30</v>
+      </c>
+      <c r="T75" t="s">
+        <v>30</v>
       </c>
       <c r="U75" t="s">
         <v>30</v>
       </c>
       <c r="V75" t="s">
         <v>30</v>
       </c>
       <c r="W75" t="s">
         <v>30</v>
       </c>
       <c r="X75" t="s">
         <v>30</v>
       </c>
       <c r="Y75">
         <v>374.65</v>
       </c>
     </row>
     <row r="76" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>172</v>
       </c>
       <c r="C76" t="s">
         <v>173</v>
       </c>
       <c r="E76" t="s">
         <v>30</v>
       </c>
       <c r="F76" t="s">
         <v>76</v>
       </c>
       <c r="G76" t="s">
         <v>29</v>
       </c>
       <c r="H76">
         <v>12</v>
       </c>
       <c r="I76" t="b">
         <v>1</v>
       </c>
       <c r="J76" t="s">
         <v>30</v>
       </c>
       <c r="K76">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L76" t="s">
         <v>30</v>
       </c>
       <c r="M76" t="s">
         <v>30</v>
       </c>
       <c r="N76" t="s">
         <v>30</v>
       </c>
       <c r="O76" t="s">
         <v>30</v>
       </c>
       <c r="P76" t="s">
         <v>30</v>
       </c>
       <c r="Q76" t="s">
         <v>30</v>
       </c>
-      <c r="R76">
-[...12 lines deleted...]
-        <v>68.08</v>
+      <c r="R76" t="s">
+        <v>30</v>
+      </c>
+      <c r="S76" t="s">
+        <v>30</v>
+      </c>
+      <c r="T76" t="s">
+        <v>30</v>
+      </c>
+      <c r="U76" t="s">
+        <v>30</v>
+      </c>
+      <c r="V76" t="s">
+        <v>30</v>
       </c>
       <c r="W76">
         <v>76.81</v>
       </c>
       <c r="X76" t="s">
         <v>30</v>
       </c>
       <c r="Y76">
         <v>374.58</v>
       </c>
     </row>
     <row r="77" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>174</v>
       </c>
       <c r="C77" t="s">
         <v>175</v>
       </c>
       <c r="E77" t="s">
         <v>30</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77" t="s">
         <v>29</v>
       </c>
       <c r="H77">
         <v>14</v>
       </c>
       <c r="I77" t="b">
         <v>1</v>
       </c>
       <c r="J77" t="s">
         <v>30</v>
       </c>
       <c r="K77">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>67.65</v>
+        <v>1</v>
+      </c>
+      <c r="L77" t="s">
+        <v>30</v>
+      </c>
+      <c r="M77" t="s">
+        <v>30</v>
+      </c>
+      <c r="N77" t="s">
+        <v>30</v>
+      </c>
+      <c r="O77" t="s">
+        <v>30</v>
       </c>
       <c r="P77">
         <v>72.45</v>
       </c>
-      <c r="Q77">
-[...12 lines deleted...]
-        <v>72.89</v>
+      <c r="Q77" t="s">
+        <v>30</v>
+      </c>
+      <c r="R77" t="s">
+        <v>30</v>
+      </c>
+      <c r="S77" t="s">
+        <v>30</v>
+      </c>
+      <c r="T77" t="s">
+        <v>30</v>
+      </c>
+      <c r="U77" t="s">
+        <v>30</v>
       </c>
       <c r="V77" t="s">
         <v>30</v>
       </c>
       <c r="W77" t="s">
         <v>30</v>
       </c>
       <c r="X77" t="s">
         <v>30</v>
       </c>
       <c r="Y77">
         <v>374.56</v>
       </c>
     </row>
     <row r="78" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>176</v>
       </c>
       <c r="C78" t="s">
         <v>177</v>
       </c>
       <c r="E78" t="s">
         <v>30</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
       <c r="G78" t="s">
         <v>29</v>
       </c>
       <c r="H78">
         <v>15</v>
       </c>
       <c r="I78" t="b">
         <v>1</v>
       </c>
       <c r="J78" t="s">
         <v>30</v>
       </c>
       <c r="K78">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>70.34</v>
+        <v>1</v>
+      </c>
+      <c r="L78" t="s">
+        <v>30</v>
+      </c>
+      <c r="M78" t="s">
+        <v>30</v>
       </c>
       <c r="N78" t="s">
         <v>30</v>
       </c>
-      <c r="O78">
-        <v>70.87</v>
+      <c r="O78" t="s">
+        <v>30</v>
       </c>
       <c r="P78">
         <v>72.63</v>
       </c>
       <c r="Q78" t="s">
         <v>30</v>
       </c>
-      <c r="R78">
-[...3 lines deleted...]
-        <v>75.54</v>
+      <c r="R78" t="s">
+        <v>30</v>
+      </c>
+      <c r="S78" t="s">
+        <v>30</v>
       </c>
       <c r="T78" t="s">
         <v>30</v>
       </c>
       <c r="U78" t="s">
         <v>30</v>
       </c>
       <c r="V78" t="s">
         <v>30</v>
       </c>
       <c r="W78" t="s">
         <v>30</v>
       </c>
       <c r="X78" t="s">
         <v>30</v>
       </c>
       <c r="Y78">
         <v>371.69</v>
       </c>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>126</v>
       </c>
       <c r="C79" t="s">
         <v>178</v>
       </c>
       <c r="E79" t="s">
         <v>179</v>
       </c>
       <c r="F79" t="s">
         <v>76</v>
       </c>
       <c r="G79" t="s">
         <v>29</v>
       </c>
       <c r="H79">
         <v>13</v>
       </c>
       <c r="I79" t="b">
         <v>1</v>
       </c>
       <c r="J79" t="s">
         <v>30</v>
       </c>
       <c r="K79">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>67.8</v>
+        <v>1</v>
+      </c>
+      <c r="L79" t="s">
+        <v>30</v>
+      </c>
+      <c r="M79" t="s">
+        <v>30</v>
+      </c>
+      <c r="N79" t="s">
+        <v>30</v>
+      </c>
+      <c r="O79" t="s">
+        <v>30</v>
       </c>
       <c r="P79">
         <v>72.52</v>
       </c>
       <c r="Q79" t="s">
         <v>30</v>
       </c>
-      <c r="R79">
-        <v>73.67</v>
+      <c r="R79" t="s">
+        <v>30</v>
       </c>
       <c r="S79" t="s">
         <v>30</v>
       </c>
-      <c r="T79">
-[...6 lines deleted...]
-        <v>68.27</v>
+      <c r="T79" t="s">
+        <v>30</v>
+      </c>
+      <c r="U79" t="s">
+        <v>30</v>
+      </c>
+      <c r="V79" t="s">
+        <v>30</v>
       </c>
       <c r="W79" t="s">
         <v>30</v>
       </c>
       <c r="X79" t="s">
         <v>30</v>
       </c>
       <c r="Y79">
         <v>371.52</v>
       </c>
     </row>
     <row r="80" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>180</v>
       </c>
       <c r="C80" t="s">
         <v>106</v>
       </c>
       <c r="D80">
         <v>2057</v>
       </c>
       <c r="E80" t="s">
         <v>39</v>
       </c>
       <c r="F80" t="s">
         <v>61</v>
       </c>
       <c r="G80" t="s">
         <v>29</v>
       </c>
       <c r="H80">
         <v>9</v>
       </c>
       <c r="I80" t="b">
         <v>1</v>
       </c>
       <c r="J80" t="s">
         <v>30</v>
       </c>
       <c r="K80">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>72.14</v>
+        <v>1</v>
+      </c>
+      <c r="L80" t="s">
+        <v>30</v>
+      </c>
+      <c r="M80" t="s">
+        <v>30</v>
+      </c>
+      <c r="N80" t="s">
+        <v>30</v>
+      </c>
+      <c r="O80" t="s">
+        <v>30</v>
       </c>
       <c r="P80">
         <v>70.11</v>
       </c>
-      <c r="Q80">
-[...6 lines deleted...]
-        <v>64.62</v>
+      <c r="Q80" t="s">
+        <v>30</v>
+      </c>
+      <c r="R80" t="s">
+        <v>30</v>
+      </c>
+      <c r="S80" t="s">
+        <v>30</v>
       </c>
       <c r="T80" t="s">
         <v>30</v>
       </c>
-      <c r="U80">
-[...3 lines deleted...]
-        <v>69.93</v>
+      <c r="U80" t="s">
+        <v>30</v>
+      </c>
+      <c r="V80" t="s">
+        <v>30</v>
       </c>
       <c r="W80" t="s">
         <v>30</v>
       </c>
       <c r="X80" t="s">
         <v>30</v>
       </c>
       <c r="Y80">
         <v>369.3</v>
       </c>
     </row>
     <row r="81" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>181</v>
       </c>
       <c r="C81" t="s">
         <v>182</v>
       </c>
       <c r="D81">
         <v>1225</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>134</v>
       </c>
       <c r="G81" t="s">
         <v>87</v>
       </c>
       <c r="H81">
         <v>1</v>
       </c>
       <c r="I81" t="b">
         <v>1</v>
       </c>
       <c r="J81" t="s">
         <v>30</v>
       </c>
       <c r="K81">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>70.42</v>
+        <v>2</v>
+      </c>
+      <c r="L81" t="s">
+        <v>30</v>
       </c>
       <c r="M81" t="s">
         <v>30</v>
       </c>
-      <c r="N81">
-[...3 lines deleted...]
-        <v>74.11</v>
+      <c r="N81" t="s">
+        <v>30</v>
+      </c>
+      <c r="O81" t="s">
+        <v>30</v>
       </c>
       <c r="P81">
         <v>70.43</v>
       </c>
-      <c r="Q81">
-[...3 lines deleted...]
-        <v>71.94</v>
+      <c r="Q81" t="s">
+        <v>30</v>
+      </c>
+      <c r="R81" t="s">
+        <v>30</v>
       </c>
       <c r="S81" t="s">
         <v>30</v>
       </c>
-      <c r="T81">
-        <v>71.89</v>
+      <c r="T81" t="s">
+        <v>30</v>
       </c>
       <c r="U81" t="s">
         <v>30</v>
       </c>
       <c r="V81" t="s">
         <v>30</v>
       </c>
       <c r="W81">
         <v>65.82</v>
       </c>
       <c r="X81" t="s">
         <v>30</v>
       </c>
       <c r="Y81">
         <v>366.47</v>
       </c>
     </row>
     <row r="82" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>183</v>
       </c>
       <c r="C82" t="s">
         <v>184</v>
       </c>
       <c r="E82" t="s">
         <v>30</v>
       </c>
       <c r="F82" t="s">
         <v>34</v>
       </c>
       <c r="G82" t="s">
         <v>29</v>
       </c>
       <c r="H82">
         <v>28</v>
       </c>
       <c r="I82" t="b">
         <v>1</v>
       </c>
       <c r="J82" t="s">
         <v>30</v>
       </c>
       <c r="K82">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>73.11</v>
+        <v>1</v>
+      </c>
+      <c r="L82" t="s">
+        <v>30</v>
       </c>
       <c r="M82" t="s">
         <v>30</v>
       </c>
-      <c r="N82">
-        <v>70.86</v>
+      <c r="N82" t="s">
+        <v>30</v>
       </c>
       <c r="O82" t="s">
         <v>30</v>
       </c>
       <c r="P82">
         <v>74.35</v>
       </c>
       <c r="Q82" t="s">
         <v>30</v>
       </c>
-      <c r="R82">
-        <v>73.52</v>
+      <c r="R82" t="s">
+        <v>30</v>
       </c>
       <c r="S82" t="s">
         <v>30</v>
       </c>
       <c r="T82" t="s">
         <v>30</v>
       </c>
-      <c r="U82">
-        <v>74.6</v>
+      <c r="U82" t="s">
+        <v>30</v>
       </c>
       <c r="V82" t="s">
         <v>30</v>
       </c>
       <c r="W82" t="s">
         <v>30</v>
       </c>
       <c r="X82" t="s">
         <v>30</v>
       </c>
       <c r="Y82">
         <v>366.44</v>
       </c>
     </row>
     <row r="83" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>185</v>
       </c>
       <c r="C83" t="s">
         <v>167</v>
       </c>
       <c r="D83">
         <v>1083</v>
       </c>
       <c r="E83" t="s">
         <v>186</v>
       </c>
       <c r="F83" t="s">
         <v>76</v>
       </c>
       <c r="G83" t="s">
         <v>29</v>
       </c>
       <c r="H83">
         <v>14</v>
       </c>
       <c r="I83" t="b">
         <v>1</v>
       </c>
       <c r="J83" t="s">
         <v>30</v>
       </c>
       <c r="K83">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="L83" t="s">
         <v>30</v>
       </c>
-      <c r="M83">
-        <v>70.31</v>
+      <c r="M83" t="s">
+        <v>30</v>
       </c>
       <c r="N83" t="s">
         <v>30</v>
       </c>
-      <c r="O83">
-        <v>69.64</v>
+      <c r="O83" t="s">
+        <v>30</v>
       </c>
       <c r="P83">
         <v>71.46</v>
       </c>
       <c r="Q83" t="s">
         <v>30</v>
       </c>
-      <c r="R83">
-[...3 lines deleted...]
-        <v>72.37</v>
+      <c r="R83" t="s">
+        <v>30</v>
+      </c>
+      <c r="S83" t="s">
+        <v>30</v>
       </c>
       <c r="T83" t="s">
         <v>30</v>
       </c>
-      <c r="U83">
-[...3 lines deleted...]
-        <v>69.15</v>
+      <c r="U83" t="s">
+        <v>30</v>
+      </c>
+      <c r="V83" t="s">
+        <v>30</v>
       </c>
       <c r="W83">
         <v>76.97</v>
       </c>
       <c r="X83" t="s">
         <v>30</v>
       </c>
       <c r="Y83">
         <v>365.45</v>
       </c>
     </row>
     <row r="84" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>187</v>
       </c>
       <c r="C84" t="s">
         <v>188</v>
       </c>
       <c r="E84" t="s">
         <v>45</v>
       </c>
       <c r="F84" t="s">
         <v>28</v>
       </c>
       <c r="G84" t="s">
         <v>29</v>
       </c>
       <c r="H84">
         <v>16</v>
       </c>
       <c r="I84" t="b">
         <v>1</v>
       </c>
       <c r="J84" t="s">
         <v>30</v>
       </c>
       <c r="K84">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>67.01</v>
+        <v>0</v>
+      </c>
+      <c r="L84" t="s">
+        <v>30</v>
+      </c>
+      <c r="M84" t="s">
+        <v>30</v>
+      </c>
+      <c r="N84" t="s">
+        <v>30</v>
+      </c>
+      <c r="O84" t="s">
+        <v>30</v>
       </c>
       <c r="P84" t="s">
         <v>30</v>
       </c>
-      <c r="Q84">
-        <v>72.32</v>
+      <c r="Q84" t="s">
+        <v>30</v>
       </c>
       <c r="R84" t="s">
         <v>30</v>
       </c>
-      <c r="S84">
-[...9 lines deleted...]
-        <v>68.59</v>
+      <c r="S84" t="s">
+        <v>30</v>
+      </c>
+      <c r="T84" t="s">
+        <v>30</v>
+      </c>
+      <c r="U84" t="s">
+        <v>30</v>
+      </c>
+      <c r="V84" t="s">
+        <v>30</v>
       </c>
       <c r="W84" t="s">
         <v>30</v>
       </c>
       <c r="X84" t="s">
         <v>30</v>
       </c>
       <c r="Y84">
         <v>364.53</v>
       </c>
     </row>
     <row r="85" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>126</v>
       </c>
       <c r="C85" t="s">
         <v>32</v>
       </c>
       <c r="D85">
         <v>2398</v>
       </c>
       <c r="E85" t="s">
         <v>189</v>
       </c>
       <c r="F85" t="s">
         <v>76</v>
       </c>
       <c r="G85" t="s">
         <v>29</v>
       </c>
       <c r="H85">
         <v>15</v>
       </c>
       <c r="I85" t="b">
         <v>1</v>
       </c>
       <c r="J85" t="s">
         <v>30</v>
       </c>
       <c r="K85">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L85" t="s">
         <v>30</v>
       </c>
-      <c r="M85">
-        <v>71.2</v>
+      <c r="M85" t="s">
+        <v>30</v>
       </c>
       <c r="N85" t="s">
         <v>30</v>
       </c>
-      <c r="O85">
-        <v>69.74</v>
+      <c r="O85" t="s">
+        <v>30</v>
       </c>
       <c r="P85">
         <v>70.64</v>
       </c>
       <c r="Q85" t="s">
         <v>30</v>
       </c>
-      <c r="R85">
-[...3 lines deleted...]
-        <v>73.87</v>
+      <c r="R85" t="s">
+        <v>30</v>
+      </c>
+      <c r="S85" t="s">
+        <v>30</v>
       </c>
       <c r="T85" t="s">
         <v>30</v>
       </c>
-      <c r="U85">
-        <v>72.43</v>
+      <c r="U85" t="s">
+        <v>30</v>
       </c>
       <c r="V85" t="s">
         <v>30</v>
       </c>
       <c r="W85">
         <v>76.02</v>
       </c>
       <c r="X85" t="s">
         <v>30</v>
       </c>
       <c r="Y85">
         <v>364.16</v>
       </c>
     </row>
     <row r="86" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>190</v>
       </c>
       <c r="C86" t="s">
         <v>191</v>
       </c>
       <c r="D86">
         <v>1793</v>
       </c>
       <c r="E86" t="s">
         <v>39</v>
       </c>
       <c r="F86" t="s">
         <v>28</v>
       </c>
       <c r="G86" t="s">
         <v>87</v>
       </c>
       <c r="H86">
         <v>3</v>
       </c>
       <c r="I86" t="b">
         <v>1</v>
       </c>
       <c r="J86" t="s">
         <v>30</v>
       </c>
       <c r="K86">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>72.96</v>
+        <v>1</v>
+      </c>
+      <c r="L86" t="s">
+        <v>30</v>
+      </c>
+      <c r="M86" t="s">
+        <v>30</v>
       </c>
       <c r="N86" t="s">
         <v>30</v>
       </c>
       <c r="O86" t="s">
         <v>30</v>
       </c>
       <c r="P86">
         <v>73.73</v>
       </c>
       <c r="Q86" t="s">
         <v>30</v>
       </c>
-      <c r="R86">
-        <v>70.57</v>
+      <c r="R86" t="s">
+        <v>30</v>
       </c>
       <c r="S86" t="s">
         <v>30</v>
       </c>
       <c r="T86" t="s">
         <v>30</v>
       </c>
-      <c r="U86">
-        <v>71.06</v>
+      <c r="U86" t="s">
+        <v>30</v>
       </c>
       <c r="V86" t="s">
         <v>30</v>
       </c>
       <c r="W86" t="s">
         <v>30</v>
       </c>
       <c r="X86" t="s">
         <v>30</v>
       </c>
       <c r="Y86">
         <v>363.43</v>
       </c>
     </row>
     <row r="87" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>192</v>
       </c>
       <c r="C87" t="s">
         <v>193</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87" t="s">
         <v>87</v>
       </c>
       <c r="H87">
         <v>4</v>
       </c>
       <c r="I87" t="b">
         <v>1</v>
       </c>
       <c r="J87" t="s">
         <v>30</v>
       </c>
       <c r="K87">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>70.54</v>
+        <v>2</v>
+      </c>
+      <c r="L87" t="s">
+        <v>30</v>
+      </c>
+      <c r="M87" t="s">
+        <v>30</v>
+      </c>
+      <c r="N87" t="s">
+        <v>30</v>
+      </c>
+      <c r="O87" t="s">
+        <v>30</v>
       </c>
       <c r="P87">
         <v>69.05</v>
       </c>
-      <c r="Q87">
-[...6 lines deleted...]
-        <v>72.42</v>
+      <c r="Q87" t="s">
+        <v>30</v>
+      </c>
+      <c r="R87" t="s">
+        <v>30</v>
+      </c>
+      <c r="S87" t="s">
+        <v>30</v>
       </c>
       <c r="T87" t="s">
         <v>30</v>
       </c>
-      <c r="U87">
-[...3 lines deleted...]
-        <v>70.66</v>
+      <c r="U87" t="s">
+        <v>30</v>
+      </c>
+      <c r="V87" t="s">
+        <v>30</v>
       </c>
       <c r="W87">
         <v>73.31</v>
       </c>
       <c r="X87" t="s">
         <v>30</v>
       </c>
       <c r="Y87">
         <v>362.43</v>
       </c>
     </row>
     <row r="88" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>194</v>
       </c>
       <c r="C88" t="s">
         <v>195</v>
       </c>
       <c r="D88">
         <v>408</v>
       </c>
       <c r="E88" t="s">
         <v>39</v>
       </c>
       <c r="F88" t="s">
         <v>28</v>
       </c>
       <c r="G88" t="s">
         <v>87</v>
       </c>
       <c r="H88">
         <v>5</v>
       </c>
       <c r="I88" t="b">
         <v>1</v>
       </c>
       <c r="J88" t="s">
         <v>30</v>
       </c>
       <c r="K88">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>72.13</v>
+        <v>0</v>
+      </c>
+      <c r="L88" t="s">
+        <v>30</v>
       </c>
       <c r="M88" t="s">
         <v>30</v>
       </c>
-      <c r="N88">
-[...3 lines deleted...]
-        <v>71.33</v>
+      <c r="N88" t="s">
+        <v>30</v>
+      </c>
+      <c r="O88" t="s">
+        <v>30</v>
       </c>
       <c r="P88" t="s">
         <v>30</v>
       </c>
       <c r="Q88" t="s">
         <v>30</v>
       </c>
-      <c r="R88">
-        <v>69.33</v>
+      <c r="R88" t="s">
+        <v>30</v>
       </c>
       <c r="S88" t="s">
         <v>30</v>
       </c>
       <c r="T88" t="s">
         <v>30</v>
       </c>
-      <c r="U88">
-        <v>73.32</v>
+      <c r="U88" t="s">
+        <v>30</v>
       </c>
       <c r="V88" t="s">
         <v>30</v>
       </c>
       <c r="W88" t="s">
         <v>30</v>
       </c>
       <c r="X88" t="s">
         <v>30</v>
       </c>
       <c r="Y88">
         <v>361.46</v>
       </c>
     </row>
     <row r="89" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>196</v>
       </c>
       <c r="C89" t="s">
         <v>197</v>
       </c>
       <c r="E89" t="s">
         <v>39</v>
       </c>
       <c r="F89" t="s">
         <v>61</v>
       </c>
       <c r="G89" t="s">
         <v>87</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="b">
         <v>1</v>
       </c>
       <c r="J89" t="s">
         <v>30</v>
       </c>
       <c r="K89">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="L89" t="s">
         <v>30</v>
       </c>
-      <c r="M89">
-[...6 lines deleted...]
-        <v>68.71</v>
+      <c r="M89" t="s">
+        <v>30</v>
+      </c>
+      <c r="N89" t="s">
+        <v>30</v>
+      </c>
+      <c r="O89" t="s">
+        <v>30</v>
       </c>
       <c r="P89">
         <v>71.57</v>
       </c>
-      <c r="Q89">
-[...15 lines deleted...]
-        <v>69.47</v>
+      <c r="Q89" t="s">
+        <v>30</v>
+      </c>
+      <c r="R89" t="s">
+        <v>30</v>
+      </c>
+      <c r="S89" t="s">
+        <v>30</v>
+      </c>
+      <c r="T89" t="s">
+        <v>30</v>
+      </c>
+      <c r="U89" t="s">
+        <v>30</v>
+      </c>
+      <c r="V89" t="s">
+        <v>30</v>
       </c>
       <c r="W89">
         <v>71.17</v>
       </c>
       <c r="X89" t="s">
         <v>30</v>
       </c>
       <c r="Y89">
         <v>361.17</v>
       </c>
     </row>
     <row r="90" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>198</v>
       </c>
       <c r="C90" t="s">
         <v>199</v>
       </c>
       <c r="D90">
         <v>1610</v>
       </c>
       <c r="E90" t="s">
         <v>39</v>
       </c>
       <c r="F90" t="s">
         <v>200</v>
       </c>
       <c r="G90" t="s">
         <v>29</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="b">
         <v>1</v>
       </c>
       <c r="J90" t="s">
         <v>30</v>
       </c>
       <c r="K90">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>70.33</v>
+        <v>2</v>
+      </c>
+      <c r="L90" t="s">
+        <v>30</v>
+      </c>
+      <c r="M90" t="s">
+        <v>30</v>
+      </c>
+      <c r="N90" t="s">
+        <v>30</v>
+      </c>
+      <c r="O90" t="s">
+        <v>30</v>
       </c>
       <c r="P90">
         <v>68.35</v>
       </c>
-      <c r="Q90">
-[...15 lines deleted...]
-        <v>65.45</v>
+      <c r="Q90" t="s">
+        <v>30</v>
+      </c>
+      <c r="R90" t="s">
+        <v>30</v>
+      </c>
+      <c r="S90" t="s">
+        <v>30</v>
+      </c>
+      <c r="T90" t="s">
+        <v>30</v>
+      </c>
+      <c r="U90" t="s">
+        <v>30</v>
+      </c>
+      <c r="V90" t="s">
+        <v>30</v>
       </c>
       <c r="W90">
         <v>75.48</v>
       </c>
       <c r="X90" t="s">
         <v>30</v>
       </c>
       <c r="Y90">
         <v>361.07</v>
       </c>
     </row>
     <row r="91" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
         <v>201</v>
       </c>
       <c r="C91" t="s">
         <v>70</v>
       </c>
       <c r="D91">
         <v>1763</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>81</v>
       </c>
       <c r="G91" t="s">
         <v>87</v>
       </c>
       <c r="H91">
         <v>2</v>
       </c>
       <c r="I91" t="b">
         <v>1</v>
       </c>
       <c r="J91" t="s">
         <v>30</v>
       </c>
       <c r="K91">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L91" t="s">
         <v>30</v>
       </c>
       <c r="M91" t="s">
         <v>30</v>
       </c>
       <c r="N91" t="s">
         <v>30</v>
       </c>
       <c r="O91" t="s">
         <v>30</v>
       </c>
       <c r="P91">
         <v>71.89</v>
       </c>
-      <c r="Q91">
-        <v>74.58</v>
+      <c r="Q91" t="s">
+        <v>30</v>
       </c>
       <c r="R91" t="s">
         <v>30</v>
       </c>
       <c r="S91" t="s">
         <v>30</v>
       </c>
       <c r="T91" t="s">
         <v>30</v>
       </c>
-      <c r="U91">
-[...3 lines deleted...]
-        <v>72.11</v>
+      <c r="U91" t="s">
+        <v>30</v>
+      </c>
+      <c r="V91" t="s">
+        <v>30</v>
       </c>
       <c r="W91">
         <v>72.74</v>
       </c>
       <c r="X91" t="s">
         <v>30</v>
       </c>
       <c r="Y91">
         <v>359.85</v>
       </c>
     </row>
     <row r="92" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>202</v>
       </c>
       <c r="C92" t="s">
         <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>122</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
       <c r="G92" t="s">
         <v>29</v>
       </c>
       <c r="H92">
         <v>29</v>
       </c>
       <c r="I92" t="b">
         <v>1</v>
       </c>
       <c r="J92" t="s">
         <v>30</v>
       </c>
       <c r="K92">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L92" t="s">
         <v>30</v>
       </c>
       <c r="M92" t="s">
         <v>30</v>
       </c>
       <c r="N92" t="s">
         <v>30</v>
       </c>
-      <c r="O92">
-        <v>66.72</v>
+      <c r="O92" t="s">
+        <v>30</v>
       </c>
       <c r="P92" t="s">
         <v>30</v>
       </c>
-      <c r="Q92">
-[...3 lines deleted...]
-        <v>74.11</v>
+      <c r="Q92" t="s">
+        <v>30</v>
+      </c>
+      <c r="R92" t="s">
+        <v>30</v>
       </c>
       <c r="S92" t="s">
         <v>30</v>
       </c>
-      <c r="T92">
-[...3 lines deleted...]
-        <v>74.01</v>
+      <c r="T92" t="s">
+        <v>30</v>
+      </c>
+      <c r="U92" t="s">
+        <v>30</v>
       </c>
       <c r="V92" t="s">
         <v>30</v>
       </c>
       <c r="W92" t="s">
         <v>30</v>
       </c>
       <c r="X92" t="s">
         <v>30</v>
       </c>
       <c r="Y92">
         <v>359.43</v>
       </c>
     </row>
     <row r="93" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>203</v>
       </c>
       <c r="C93" t="s">
         <v>151</v>
       </c>
       <c r="D93">
         <v>1906</v>
       </c>
       <c r="E93" t="s">
         <v>39</v>
       </c>
       <c r="F93" t="s">
         <v>61</v>
       </c>
       <c r="G93" t="s">
         <v>87</v>
       </c>
       <c r="H93">
         <v>2</v>
       </c>
       <c r="I93" t="b">
         <v>1</v>
       </c>
       <c r="J93" t="s">
         <v>30</v>
       </c>
       <c r="K93">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L93" t="s">
         <v>30</v>
       </c>
       <c r="M93" t="s">
         <v>30</v>
       </c>
       <c r="N93" t="s">
         <v>30</v>
       </c>
       <c r="O93" t="s">
         <v>30</v>
       </c>
       <c r="P93">
         <v>69.73</v>
       </c>
-      <c r="Q93">
-[...15 lines deleted...]
-        <v>68.72</v>
+      <c r="Q93" t="s">
+        <v>30</v>
+      </c>
+      <c r="R93" t="s">
+        <v>30</v>
+      </c>
+      <c r="S93" t="s">
+        <v>30</v>
+      </c>
+      <c r="T93" t="s">
+        <v>30</v>
+      </c>
+      <c r="U93" t="s">
+        <v>30</v>
+      </c>
+      <c r="V93" t="s">
+        <v>30</v>
       </c>
       <c r="W93" t="s">
         <v>30</v>
       </c>
       <c r="X93" t="s">
         <v>30</v>
       </c>
       <c r="Y93">
         <v>358.62</v>
       </c>
     </row>
     <row r="94" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>204</v>
       </c>
       <c r="C94" t="s">
         <v>205</v>
       </c>
       <c r="D94">
         <v>2513</v>
       </c>
       <c r="E94" t="s">
         <v>136</v>
       </c>
       <c r="F94" t="s">
         <v>107</v>
       </c>
       <c r="G94" t="s">
         <v>29</v>
       </c>
       <c r="H94">
         <v>1</v>
       </c>
       <c r="I94" t="b">
         <v>1</v>
       </c>
       <c r="J94" t="s">
         <v>30</v>
       </c>
       <c r="K94">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="L94" t="s">
         <v>30</v>
       </c>
-      <c r="M94">
-[...6 lines deleted...]
-        <v>68.73</v>
+      <c r="M94" t="s">
+        <v>30</v>
+      </c>
+      <c r="N94" t="s">
+        <v>30</v>
+      </c>
+      <c r="O94" t="s">
+        <v>30</v>
       </c>
       <c r="P94">
         <v>71.49</v>
       </c>
-      <c r="Q94">
-[...9 lines deleted...]
-        <v>72.05</v>
+      <c r="Q94" t="s">
+        <v>30</v>
+      </c>
+      <c r="R94" t="s">
+        <v>30</v>
+      </c>
+      <c r="S94" t="s">
+        <v>30</v>
+      </c>
+      <c r="T94" t="s">
+        <v>30</v>
       </c>
       <c r="U94" t="s">
         <v>30</v>
       </c>
-      <c r="V94">
-        <v>71.67</v>
+      <c r="V94" t="s">
+        <v>30</v>
       </c>
       <c r="W94" t="s">
         <v>30</v>
       </c>
       <c r="X94" t="s">
         <v>30</v>
       </c>
       <c r="Y94">
         <v>356.69</v>
       </c>
     </row>
     <row r="95" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>46</v>
       </c>
       <c r="C95" t="s">
         <v>206</v>
       </c>
       <c r="E95" t="s">
         <v>30</v>
       </c>
       <c r="F95" t="s">
         <v>34</v>
       </c>
       <c r="G95" t="s">
         <v>29</v>
       </c>
       <c r="H95">
         <v>30</v>
       </c>
       <c r="I95" t="b">
         <v>1</v>
       </c>
       <c r="J95" t="s">
         <v>30</v>
       </c>
       <c r="K95">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>69.15</v>
+        <v>1</v>
+      </c>
+      <c r="L95" t="s">
+        <v>30</v>
+      </c>
+      <c r="M95" t="s">
+        <v>30</v>
       </c>
       <c r="N95" t="s">
         <v>30</v>
       </c>
       <c r="O95" t="s">
         <v>30</v>
       </c>
       <c r="P95">
         <v>61.15</v>
       </c>
       <c r="Q95" t="s">
         <v>30</v>
       </c>
-      <c r="R95">
-[...3 lines deleted...]
-        <v>66.71</v>
+      <c r="R95" t="s">
+        <v>30</v>
+      </c>
+      <c r="S95" t="s">
+        <v>30</v>
       </c>
       <c r="T95" t="s">
         <v>30</v>
       </c>
-      <c r="U95">
-[...3 lines deleted...]
-        <v>69.24</v>
+      <c r="U95" t="s">
+        <v>30</v>
+      </c>
+      <c r="V95" t="s">
+        <v>30</v>
       </c>
       <c r="W95" t="s">
         <v>30</v>
       </c>
       <c r="X95" t="s">
         <v>30</v>
       </c>
       <c r="Y95">
         <v>350.54</v>
       </c>
     </row>
     <row r="96" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>187</v>
       </c>
       <c r="C96" t="s">
         <v>38</v>
       </c>
       <c r="E96" t="s">
         <v>30</v>
       </c>
       <c r="F96" t="s">
         <v>34</v>
       </c>
       <c r="G96" t="s">
         <v>29</v>
       </c>
       <c r="H96">
         <v>31</v>
       </c>
       <c r="I96" t="b">
         <v>1</v>
       </c>
       <c r="J96" t="s">
         <v>30</v>
       </c>
       <c r="K96">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>78.61</v>
+        <v>0</v>
+      </c>
+      <c r="L96" t="s">
+        <v>30</v>
       </c>
       <c r="M96" t="s">
         <v>30</v>
       </c>
       <c r="N96" t="s">
         <v>30</v>
       </c>
-      <c r="O96">
-        <v>66.99</v>
+      <c r="O96" t="s">
+        <v>30</v>
       </c>
       <c r="P96" t="s">
         <v>30</v>
       </c>
-      <c r="Q96">
-        <v>66.62</v>
+      <c r="Q96" t="s">
+        <v>30</v>
       </c>
       <c r="R96" t="s">
         <v>30</v>
       </c>
       <c r="S96" t="s">
         <v>30</v>
       </c>
-      <c r="T96">
-[...3 lines deleted...]
-        <v>71.22</v>
+      <c r="T96" t="s">
+        <v>30</v>
+      </c>
+      <c r="U96" t="s">
+        <v>30</v>
       </c>
       <c r="V96" t="s">
         <v>30</v>
       </c>
       <c r="W96" t="s">
         <v>30</v>
       </c>
       <c r="X96" t="s">
         <v>30</v>
       </c>
       <c r="Y96">
         <v>350.22</v>
       </c>
     </row>
     <row r="97" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>207</v>
       </c>
       <c r="C97" t="s">
         <v>32</v>
       </c>
       <c r="E97" t="s">
         <v>30</v>
       </c>
       <c r="F97" t="s">
         <v>76</v>
       </c>
       <c r="G97" t="s">
         <v>29</v>
       </c>
       <c r="H97">
         <v>16</v>
       </c>
       <c r="I97" t="b">
         <v>1</v>
       </c>
       <c r="J97" t="s">
         <v>30</v>
       </c>
       <c r="K97">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>75.91</v>
+        <v>2</v>
+      </c>
+      <c r="L97" t="s">
+        <v>30</v>
       </c>
       <c r="M97" t="s">
         <v>30</v>
       </c>
       <c r="N97" t="s">
         <v>30</v>
       </c>
-      <c r="O97">
-        <v>60.42</v>
+      <c r="O97" t="s">
+        <v>30</v>
       </c>
       <c r="P97">
         <v>68.92</v>
       </c>
       <c r="Q97" t="s">
         <v>30</v>
       </c>
       <c r="R97" t="s">
         <v>30</v>
       </c>
-      <c r="S97">
-[...3 lines deleted...]
-        <v>64.06</v>
+      <c r="S97" t="s">
+        <v>30</v>
+      </c>
+      <c r="T97" t="s">
+        <v>30</v>
       </c>
       <c r="U97" t="s">
         <v>30</v>
       </c>
       <c r="V97" t="s">
         <v>30</v>
       </c>
       <c r="W97">
         <v>70.94</v>
       </c>
       <c r="X97" t="s">
         <v>30</v>
       </c>
       <c r="Y97">
         <v>347.29</v>
       </c>
     </row>
     <row r="98" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
         <v>180</v>
       </c>
       <c r="C98" t="s">
         <v>97</v>
       </c>
       <c r="E98" t="s">
         <v>169</v>
       </c>
       <c r="F98" t="s">
         <v>81</v>
       </c>
       <c r="G98" t="s">
         <v>29</v>
       </c>
       <c r="H98">
         <v>2</v>
       </c>
       <c r="I98" t="b">
         <v>1</v>
       </c>
       <c r="J98" t="s">
         <v>30</v>
       </c>
       <c r="K98">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="L98" t="s">
         <v>30</v>
       </c>
-      <c r="M98">
-[...6 lines deleted...]
-        <v>61.83</v>
+      <c r="M98" t="s">
+        <v>30</v>
+      </c>
+      <c r="N98" t="s">
+        <v>30</v>
+      </c>
+      <c r="O98" t="s">
+        <v>30</v>
       </c>
       <c r="P98">
         <v>69.67</v>
       </c>
       <c r="Q98" t="s">
         <v>30</v>
       </c>
-      <c r="R98">
-[...12 lines deleted...]
-        <v>66.44</v>
+      <c r="R98" t="s">
+        <v>30</v>
+      </c>
+      <c r="S98" t="s">
+        <v>30</v>
+      </c>
+      <c r="T98" t="s">
+        <v>30</v>
+      </c>
+      <c r="U98" t="s">
+        <v>30</v>
+      </c>
+      <c r="V98" t="s">
+        <v>30</v>
       </c>
       <c r="W98">
         <v>72.28</v>
       </c>
       <c r="X98" t="s">
         <v>30</v>
       </c>
       <c r="Y98">
         <v>346.6</v>
       </c>
     </row>
     <row r="99" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>208</v>
       </c>
       <c r="C99" t="s">
         <v>209</v>
       </c>
       <c r="E99" t="s">
         <v>39</v>
       </c>
       <c r="F99" t="s">
         <v>61</v>
       </c>
       <c r="G99" t="s">
         <v>87</v>
       </c>
       <c r="H99">
         <v>3</v>
       </c>
       <c r="I99" t="b">
         <v>1</v>
       </c>
       <c r="J99" t="s">
         <v>30</v>
       </c>
       <c r="K99">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>61.84</v>
+        <v>1</v>
+      </c>
+      <c r="L99" t="s">
+        <v>30</v>
+      </c>
+      <c r="M99" t="s">
+        <v>30</v>
+      </c>
+      <c r="N99" t="s">
+        <v>30</v>
       </c>
       <c r="O99" t="s">
         <v>30</v>
       </c>
       <c r="P99">
         <v>68.69</v>
       </c>
-      <c r="Q99">
-        <v>75.14</v>
+      <c r="Q99" t="s">
+        <v>30</v>
       </c>
       <c r="R99" t="s">
         <v>30</v>
       </c>
       <c r="S99" t="s">
         <v>30</v>
       </c>
-      <c r="T99">
-        <v>63.88</v>
+      <c r="T99" t="s">
+        <v>30</v>
       </c>
       <c r="U99" t="s">
         <v>30</v>
       </c>
       <c r="V99" t="s">
         <v>30</v>
       </c>
       <c r="W99" t="s">
         <v>30</v>
       </c>
       <c r="X99" t="s">
         <v>30</v>
       </c>
       <c r="Y99">
         <v>345.49</v>
       </c>
     </row>
     <row r="100" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>210</v>
       </c>
       <c r="C100" t="s">
         <v>75</v>
       </c>
       <c r="D100">
         <v>1092</v>
       </c>
       <c r="E100" t="s">
         <v>39</v>
       </c>
       <c r="F100" t="s">
         <v>76</v>
       </c>
       <c r="G100" t="s">
         <v>87</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100" t="b">
         <v>1</v>
       </c>
       <c r="J100" t="s">
         <v>30</v>
       </c>
       <c r="K100">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L100" t="s">
         <v>30</v>
       </c>
       <c r="M100" t="s">
         <v>30</v>
       </c>
-      <c r="N100">
-[...3 lines deleted...]
-        <v>68.81</v>
+      <c r="N100" t="s">
+        <v>30</v>
+      </c>
+      <c r="O100" t="s">
+        <v>30</v>
       </c>
       <c r="P100">
         <v>69.39</v>
       </c>
       <c r="Q100" t="s">
         <v>30</v>
       </c>
       <c r="R100" t="s">
         <v>30</v>
       </c>
       <c r="S100" t="s">
         <v>30</v>
       </c>
       <c r="T100" t="s">
         <v>30</v>
       </c>
-      <c r="U100">
-[...3 lines deleted...]
-        <v>66.11</v>
+      <c r="U100" t="s">
+        <v>30</v>
+      </c>
+      <c r="V100" t="s">
+        <v>30</v>
       </c>
       <c r="W100" t="s">
         <v>30</v>
       </c>
       <c r="X100" t="s">
         <v>30</v>
       </c>
       <c r="Y100">
         <v>344.5</v>
       </c>
     </row>
     <row r="101" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>211</v>
       </c>
       <c r="C101" t="s">
         <v>212</v>
       </c>
       <c r="E101" t="s">
         <v>213</v>
       </c>
       <c r="F101" t="s">
         <v>200</v>
       </c>
       <c r="G101" t="s">
         <v>29</v>
       </c>
       <c r="H101">
         <v>2</v>
       </c>
       <c r="I101" t="b">
         <v>1</v>
       </c>
       <c r="J101" t="s">
         <v>30</v>
       </c>
       <c r="K101">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L101" t="s">
         <v>30</v>
       </c>
-      <c r="M101">
-        <v>62.34</v>
+      <c r="M101" t="s">
+        <v>30</v>
       </c>
       <c r="N101" t="s">
         <v>30</v>
       </c>
-      <c r="O101">
-        <v>70.3</v>
+      <c r="O101" t="s">
+        <v>30</v>
       </c>
       <c r="P101">
         <v>69.7</v>
       </c>
       <c r="Q101" t="s">
         <v>30</v>
       </c>
       <c r="R101" t="s">
         <v>30</v>
       </c>
       <c r="S101" t="s">
         <v>30</v>
       </c>
-      <c r="T101">
-        <v>68.25</v>
+      <c r="T101" t="s">
+        <v>30</v>
       </c>
       <c r="U101" t="s">
         <v>30</v>
       </c>
       <c r="V101" t="s">
         <v>30</v>
       </c>
       <c r="W101">
         <v>73.09</v>
       </c>
       <c r="X101" t="s">
         <v>30</v>
       </c>
       <c r="Y101">
         <v>343.68</v>
       </c>
     </row>
     <row r="102" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>202</v>
       </c>
       <c r="C102" t="s">
         <v>154</v>
       </c>
       <c r="E102" t="s">
         <v>122</v>
       </c>
       <c r="F102" t="s">
         <v>76</v>
       </c>
       <c r="G102" t="s">
         <v>29</v>
       </c>
       <c r="H102">
         <v>17</v>
       </c>
       <c r="I102" t="b">
         <v>1</v>
       </c>
       <c r="J102" t="s">
         <v>30</v>
       </c>
       <c r="K102">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>69.26</v>
+        <v>1</v>
+      </c>
+      <c r="L102" t="s">
+        <v>30</v>
       </c>
       <c r="M102" t="s">
         <v>30</v>
       </c>
-      <c r="N102">
-[...3 lines deleted...]
-        <v>65.96</v>
+      <c r="N102" t="s">
+        <v>30</v>
+      </c>
+      <c r="O102" t="s">
+        <v>30</v>
       </c>
       <c r="P102" t="s">
         <v>30</v>
       </c>
-      <c r="Q102">
-[...6 lines deleted...]
-        <v>68.34</v>
+      <c r="Q102" t="s">
+        <v>30</v>
+      </c>
+      <c r="R102" t="s">
+        <v>30</v>
+      </c>
+      <c r="S102" t="s">
+        <v>30</v>
       </c>
       <c r="T102" t="s">
         <v>30</v>
       </c>
       <c r="U102" t="s">
         <v>30</v>
       </c>
-      <c r="V102">
-        <v>68.36</v>
+      <c r="V102" t="s">
+        <v>30</v>
       </c>
       <c r="W102">
         <v>69.2</v>
       </c>
       <c r="X102" t="s">
         <v>30</v>
       </c>
       <c r="Y102">
         <v>342.96</v>
       </c>
     </row>
     <row r="103" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>214</v>
       </c>
       <c r="C103" t="s">
         <v>215</v>
       </c>
       <c r="D103">
         <v>2261</v>
       </c>
       <c r="E103" t="s">
         <v>39</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103" t="s">
         <v>29</v>
       </c>
       <c r="H103">
         <v>17</v>
       </c>
       <c r="I103" t="b">
         <v>1</v>
       </c>
       <c r="J103" t="s">
         <v>30</v>
       </c>
       <c r="K103">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>61.54</v>
+        <v>1</v>
+      </c>
+      <c r="L103" t="s">
+        <v>30</v>
+      </c>
+      <c r="M103" t="s">
+        <v>30</v>
       </c>
       <c r="N103" t="s">
         <v>30</v>
       </c>
-      <c r="O103">
-        <v>62.31</v>
+      <c r="O103" t="s">
+        <v>30</v>
       </c>
       <c r="P103">
         <v>64.88</v>
       </c>
-      <c r="Q103">
-[...15 lines deleted...]
-        <v>67.21</v>
+      <c r="Q103" t="s">
+        <v>30</v>
+      </c>
+      <c r="R103" t="s">
+        <v>30</v>
+      </c>
+      <c r="S103" t="s">
+        <v>30</v>
+      </c>
+      <c r="T103" t="s">
+        <v>30</v>
+      </c>
+      <c r="U103" t="s">
+        <v>30</v>
+      </c>
+      <c r="V103" t="s">
+        <v>30</v>
       </c>
       <c r="W103" t="s">
         <v>30</v>
       </c>
       <c r="X103" t="s">
         <v>30</v>
       </c>
       <c r="Y103">
         <v>339.42</v>
       </c>
     </row>
     <row r="104" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>216</v>
       </c>
       <c r="C104" t="s">
         <v>217</v>
       </c>
       <c r="E104" t="s">
         <v>45</v>
       </c>
       <c r="F104" t="s">
         <v>76</v>
       </c>
       <c r="G104" t="s">
         <v>29</v>
       </c>
       <c r="H104">
         <v>18</v>
       </c>
       <c r="I104" t="b">
         <v>1</v>
       </c>
       <c r="J104" t="s">
         <v>30</v>
       </c>
       <c r="K104">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>66.51</v>
+        <v>1</v>
+      </c>
+      <c r="L104" t="s">
+        <v>30</v>
+      </c>
+      <c r="M104" t="s">
+        <v>30</v>
+      </c>
+      <c r="N104" t="s">
+        <v>30</v>
+      </c>
+      <c r="O104" t="s">
+        <v>30</v>
       </c>
       <c r="P104">
         <v>69.22</v>
       </c>
       <c r="Q104" t="s">
         <v>30</v>
       </c>
       <c r="R104" t="s">
         <v>30</v>
       </c>
       <c r="S104" t="s">
         <v>30</v>
       </c>
       <c r="T104" t="s">
         <v>30</v>
       </c>
       <c r="U104" t="s">
         <v>30</v>
       </c>
       <c r="V104" t="s">
         <v>30</v>
       </c>
       <c r="W104" t="s">
         <v>30</v>
       </c>
@@ -10159,69 +10159,69 @@
       <c r="B105" t="s">
         <v>218</v>
       </c>
       <c r="C105" t="s">
         <v>219</v>
       </c>
       <c r="E105" t="s">
         <v>30</v>
       </c>
       <c r="F105" t="s">
         <v>76</v>
       </c>
       <c r="G105" t="s">
         <v>29</v>
       </c>
       <c r="H105">
         <v>19</v>
       </c>
       <c r="I105" t="b">
         <v>1</v>
       </c>
       <c r="J105" t="s">
         <v>30</v>
       </c>
       <c r="K105">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>63.1</v>
+        <v>1</v>
+      </c>
+      <c r="L105" t="s">
+        <v>30</v>
+      </c>
+      <c r="M105" t="s">
+        <v>30</v>
+      </c>
+      <c r="N105" t="s">
+        <v>30</v>
+      </c>
+      <c r="O105" t="s">
+        <v>30</v>
       </c>
       <c r="P105">
         <v>68.06</v>
       </c>
-      <c r="Q105">
-        <v>67.02</v>
+      <c r="Q105" t="s">
+        <v>30</v>
       </c>
       <c r="R105" t="s">
         <v>30</v>
       </c>
       <c r="S105" t="s">
         <v>30</v>
       </c>
       <c r="T105" t="s">
         <v>30</v>
       </c>
       <c r="U105" t="s">
         <v>30</v>
       </c>
       <c r="V105" t="s">
         <v>30</v>
       </c>
       <c r="W105" t="s">
         <v>30</v>
       </c>
       <c r="X105" t="s">
         <v>30</v>
       </c>
       <c r="Y105">
         <v>335.64</v>
       </c>
@@ -10236,1629 +10236,1629 @@
       <c r="C106" t="s">
         <v>221</v>
       </c>
       <c r="D106">
         <v>1625</v>
       </c>
       <c r="E106" t="s">
         <v>162</v>
       </c>
       <c r="F106" t="s">
         <v>76</v>
       </c>
       <c r="G106" t="s">
         <v>87</v>
       </c>
       <c r="H106">
         <v>3</v>
       </c>
       <c r="I106" t="b">
         <v>1</v>
       </c>
       <c r="J106" t="s">
         <v>30</v>
       </c>
       <c r="K106">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="L106" t="s">
         <v>30</v>
       </c>
-      <c r="M106">
-        <v>59.95</v>
+      <c r="M106" t="s">
+        <v>30</v>
       </c>
       <c r="N106" t="s">
         <v>30</v>
       </c>
-      <c r="O106">
-        <v>64.71</v>
+      <c r="O106" t="s">
+        <v>30</v>
       </c>
       <c r="P106">
         <v>62.94</v>
       </c>
-      <c r="Q106">
-[...6 lines deleted...]
-        <v>70.69</v>
+      <c r="Q106" t="s">
+        <v>30</v>
+      </c>
+      <c r="R106" t="s">
+        <v>30</v>
+      </c>
+      <c r="S106" t="s">
+        <v>30</v>
       </c>
       <c r="T106" t="s">
         <v>30</v>
       </c>
-      <c r="U106">
-        <v>63.6</v>
+      <c r="U106" t="s">
+        <v>30</v>
       </c>
       <c r="V106" t="s">
         <v>30</v>
       </c>
       <c r="W106">
         <v>71.65</v>
       </c>
       <c r="X106" t="s">
         <v>30</v>
       </c>
       <c r="Y106">
         <v>335.56</v>
       </c>
     </row>
     <row r="107" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>198</v>
       </c>
       <c r="C107" t="s">
         <v>222</v>
       </c>
       <c r="D107">
         <v>488</v>
       </c>
       <c r="E107" t="s">
         <v>162</v>
       </c>
       <c r="F107" t="s">
         <v>134</v>
       </c>
       <c r="G107" t="s">
         <v>29</v>
       </c>
       <c r="H107">
         <v>4</v>
       </c>
       <c r="I107" t="b">
         <v>1</v>
       </c>
       <c r="J107" t="s">
         <v>30</v>
       </c>
       <c r="K107">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>67.6</v>
+        <v>1</v>
+      </c>
+      <c r="L107" t="s">
+        <v>30</v>
       </c>
       <c r="M107" t="s">
         <v>30</v>
       </c>
       <c r="N107" t="s">
         <v>30</v>
       </c>
-      <c r="O107">
-        <v>66.77</v>
+      <c r="O107" t="s">
+        <v>30</v>
       </c>
       <c r="P107">
         <v>66.81</v>
       </c>
       <c r="Q107" t="s">
         <v>30</v>
       </c>
-      <c r="R107">
-[...6 lines deleted...]
-        <v>61.75</v>
+      <c r="R107" t="s">
+        <v>30</v>
+      </c>
+      <c r="S107" t="s">
+        <v>30</v>
+      </c>
+      <c r="T107" t="s">
+        <v>30</v>
       </c>
       <c r="U107" t="s">
         <v>30</v>
       </c>
-      <c r="V107">
-        <v>66.05</v>
+      <c r="V107" t="s">
+        <v>30</v>
       </c>
       <c r="W107" t="s">
         <v>30</v>
       </c>
       <c r="X107" t="s">
         <v>30</v>
       </c>
       <c r="Y107">
         <v>334.46</v>
       </c>
     </row>
     <row r="108" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>223</v>
       </c>
       <c r="C108" t="s">
         <v>224</v>
       </c>
       <c r="E108" t="s">
         <v>225</v>
       </c>
       <c r="F108" t="s">
         <v>76</v>
       </c>
       <c r="G108" t="s">
         <v>29</v>
       </c>
       <c r="H108">
         <v>20</v>
       </c>
       <c r="I108" t="b">
         <v>1</v>
       </c>
       <c r="J108" t="s">
         <v>30</v>
       </c>
       <c r="K108">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>65.67</v>
+        <v>1</v>
+      </c>
+      <c r="L108" t="s">
+        <v>30</v>
       </c>
       <c r="M108" t="s">
         <v>30</v>
       </c>
       <c r="N108" t="s">
         <v>30</v>
       </c>
-      <c r="O108">
-        <v>64.58</v>
+      <c r="O108" t="s">
+        <v>30</v>
       </c>
       <c r="P108">
         <v>67.22</v>
       </c>
-      <c r="Q108">
-        <v>69.78</v>
+      <c r="Q108" t="s">
+        <v>30</v>
       </c>
       <c r="R108" t="s">
         <v>30</v>
       </c>
-      <c r="S108">
-[...9 lines deleted...]
-        <v>63.16</v>
+      <c r="S108" t="s">
+        <v>30</v>
+      </c>
+      <c r="T108" t="s">
+        <v>30</v>
+      </c>
+      <c r="U108" t="s">
+        <v>30</v>
+      </c>
+      <c r="V108" t="s">
+        <v>30</v>
       </c>
       <c r="W108" t="s">
         <v>30</v>
       </c>
       <c r="X108" t="s">
         <v>30</v>
       </c>
       <c r="Y108">
         <v>333.81</v>
       </c>
     </row>
     <row r="109" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>226</v>
       </c>
       <c r="C109" t="s">
         <v>227</v>
       </c>
       <c r="E109" t="s">
         <v>30</v>
       </c>
       <c r="F109" t="s">
         <v>34</v>
       </c>
       <c r="G109" t="s">
         <v>29</v>
       </c>
       <c r="H109">
         <v>32</v>
       </c>
       <c r="I109" t="b">
         <v>1</v>
       </c>
       <c r="J109" t="s">
         <v>30</v>
       </c>
       <c r="K109">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>71.63</v>
+        <v>1</v>
+      </c>
+      <c r="L109" t="s">
+        <v>30</v>
       </c>
       <c r="M109" t="s">
         <v>30</v>
       </c>
-      <c r="N109">
-[...3 lines deleted...]
-        <v>60.32</v>
+      <c r="N109" t="s">
+        <v>30</v>
+      </c>
+      <c r="O109" t="s">
+        <v>30</v>
       </c>
       <c r="P109">
         <v>68.52</v>
       </c>
       <c r="Q109" t="s">
         <v>30</v>
       </c>
       <c r="R109" t="s">
         <v>30</v>
       </c>
-      <c r="S109">
-        <v>73.07</v>
+      <c r="S109" t="s">
+        <v>30</v>
       </c>
       <c r="T109" t="s">
         <v>30</v>
       </c>
       <c r="U109" t="s">
         <v>30</v>
       </c>
       <c r="V109" t="s">
         <v>30</v>
       </c>
       <c r="W109" t="s">
         <v>30</v>
       </c>
       <c r="X109" t="s">
         <v>30</v>
       </c>
       <c r="Y109">
         <v>333.66</v>
       </c>
     </row>
     <row r="110" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>228</v>
       </c>
       <c r="C110" t="s">
         <v>229</v>
       </c>
       <c r="E110" t="s">
         <v>30</v>
       </c>
       <c r="F110" t="s">
         <v>34</v>
       </c>
       <c r="G110" t="s">
         <v>87</v>
       </c>
       <c r="H110">
         <v>7</v>
       </c>
       <c r="I110" t="b">
         <v>1</v>
       </c>
       <c r="J110" t="s">
         <v>30</v>
       </c>
       <c r="K110">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>62.57</v>
+        <v>1</v>
+      </c>
+      <c r="L110" t="s">
+        <v>30</v>
+      </c>
+      <c r="M110" t="s">
+        <v>30</v>
+      </c>
+      <c r="N110" t="s">
+        <v>30</v>
       </c>
       <c r="O110" t="s">
         <v>30</v>
       </c>
       <c r="P110">
         <v>64.58</v>
       </c>
-      <c r="Q110">
-[...6 lines deleted...]
-        <v>64.88</v>
+      <c r="Q110" t="s">
+        <v>30</v>
+      </c>
+      <c r="R110" t="s">
+        <v>30</v>
+      </c>
+      <c r="S110" t="s">
+        <v>30</v>
       </c>
       <c r="T110" t="s">
         <v>30</v>
       </c>
-      <c r="U110">
-[...3 lines deleted...]
-        <v>63.1</v>
+      <c r="U110" t="s">
+        <v>30</v>
+      </c>
+      <c r="V110" t="s">
+        <v>30</v>
       </c>
       <c r="W110" t="s">
         <v>30</v>
       </c>
       <c r="X110" t="s">
         <v>30</v>
       </c>
       <c r="Y110">
         <v>332.77</v>
       </c>
     </row>
     <row r="111" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>230</v>
       </c>
       <c r="C111" t="s">
         <v>170</v>
       </c>
       <c r="E111" t="s">
         <v>39</v>
       </c>
       <c r="F111" t="s">
         <v>134</v>
       </c>
       <c r="G111" t="s">
         <v>87</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="b">
         <v>1</v>
       </c>
       <c r="J111" t="s">
         <v>30</v>
       </c>
       <c r="K111">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L111" t="s">
         <v>30</v>
       </c>
       <c r="M111" t="s">
         <v>30</v>
       </c>
-      <c r="N111">
-        <v>64.56</v>
+      <c r="N111" t="s">
+        <v>30</v>
       </c>
       <c r="O111" t="s">
         <v>30</v>
       </c>
       <c r="P111" t="s">
         <v>30</v>
       </c>
-      <c r="Q111">
-[...3 lines deleted...]
-        <v>66.83</v>
+      <c r="Q111" t="s">
+        <v>30</v>
+      </c>
+      <c r="R111" t="s">
+        <v>30</v>
       </c>
       <c r="S111" t="s">
         <v>30</v>
       </c>
-      <c r="T111">
-[...3 lines deleted...]
-        <v>67.04</v>
+      <c r="T111" t="s">
+        <v>30</v>
+      </c>
+      <c r="U111" t="s">
+        <v>30</v>
       </c>
       <c r="V111" t="s">
         <v>30</v>
       </c>
       <c r="W111" t="s">
         <v>30</v>
       </c>
       <c r="X111" t="s">
         <v>30</v>
       </c>
       <c r="Y111">
         <v>332.26</v>
       </c>
     </row>
     <row r="112" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>180</v>
       </c>
       <c r="C112" t="s">
         <v>231</v>
       </c>
       <c r="D112">
         <v>1722</v>
       </c>
       <c r="E112" t="s">
         <v>232</v>
       </c>
       <c r="F112" t="s">
         <v>76</v>
       </c>
       <c r="G112" t="s">
         <v>29</v>
       </c>
       <c r="H112">
         <v>21</v>
       </c>
       <c r="I112" t="b">
         <v>1</v>
       </c>
       <c r="J112" t="s">
         <v>30</v>
       </c>
       <c r="K112">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>61.23</v>
+        <v>2</v>
+      </c>
+      <c r="L112" t="s">
+        <v>30</v>
+      </c>
+      <c r="M112" t="s">
+        <v>30</v>
       </c>
       <c r="N112" t="s">
         <v>30</v>
       </c>
-      <c r="O112">
-        <v>60.72</v>
+      <c r="O112" t="s">
+        <v>30</v>
       </c>
       <c r="P112">
         <v>66.65</v>
       </c>
       <c r="Q112" t="s">
         <v>30</v>
       </c>
       <c r="R112" t="s">
         <v>30</v>
       </c>
       <c r="S112" t="s">
         <v>30</v>
       </c>
-      <c r="T112">
-        <v>63.98</v>
+      <c r="T112" t="s">
+        <v>30</v>
       </c>
       <c r="U112" t="s">
         <v>30</v>
       </c>
       <c r="V112" t="s">
         <v>30</v>
       </c>
       <c r="W112">
         <v>69.76</v>
       </c>
       <c r="X112" t="s">
         <v>30</v>
       </c>
       <c r="Y112">
         <v>329.87</v>
       </c>
     </row>
     <row r="113" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>233</v>
       </c>
       <c r="C113" t="s">
         <v>54</v>
       </c>
       <c r="E113" t="s">
         <v>39</v>
       </c>
       <c r="F113" t="s">
         <v>76</v>
       </c>
       <c r="G113" t="s">
         <v>87</v>
       </c>
       <c r="H113">
         <v>4</v>
       </c>
       <c r="I113" t="b">
         <v>1</v>
       </c>
       <c r="J113" t="s">
         <v>30</v>
       </c>
       <c r="K113">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="L113" t="s">
         <v>30</v>
       </c>
-      <c r="M113">
-        <v>59.79</v>
+      <c r="M113" t="s">
+        <v>30</v>
       </c>
       <c r="N113" t="s">
         <v>30</v>
       </c>
-      <c r="O113">
-        <v>61.94</v>
+      <c r="O113" t="s">
+        <v>30</v>
       </c>
       <c r="P113">
         <v>63.14</v>
       </c>
-      <c r="Q113">
-[...15 lines deleted...]
-        <v>62.24</v>
+      <c r="Q113" t="s">
+        <v>30</v>
+      </c>
+      <c r="R113" t="s">
+        <v>30</v>
+      </c>
+      <c r="S113" t="s">
+        <v>30</v>
+      </c>
+      <c r="T113" t="s">
+        <v>30</v>
+      </c>
+      <c r="U113" t="s">
+        <v>30</v>
+      </c>
+      <c r="V113" t="s">
+        <v>30</v>
       </c>
       <c r="W113">
         <v>68.84</v>
       </c>
       <c r="X113" t="s">
         <v>30</v>
       </c>
       <c r="Y113">
         <v>326.82</v>
       </c>
     </row>
     <row r="114" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>226</v>
       </c>
       <c r="C114" t="s">
         <v>234</v>
       </c>
       <c r="E114" t="s">
         <v>39</v>
       </c>
       <c r="F114" t="s">
         <v>76</v>
       </c>
       <c r="G114" t="s">
         <v>29</v>
       </c>
       <c r="H114">
         <v>22</v>
       </c>
       <c r="I114" t="b">
         <v>1</v>
       </c>
       <c r="J114" t="s">
         <v>30</v>
       </c>
       <c r="K114">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>57.99</v>
+        <v>2</v>
+      </c>
+      <c r="L114" t="s">
+        <v>30</v>
+      </c>
+      <c r="M114" t="s">
+        <v>30</v>
+      </c>
+      <c r="N114" t="s">
+        <v>30</v>
+      </c>
+      <c r="O114" t="s">
+        <v>30</v>
       </c>
       <c r="P114">
         <v>64.23</v>
       </c>
       <c r="Q114" t="s">
         <v>30</v>
       </c>
-      <c r="R114">
-[...12 lines deleted...]
-        <v>56.8</v>
+      <c r="R114" t="s">
+        <v>30</v>
+      </c>
+      <c r="S114" t="s">
+        <v>30</v>
+      </c>
+      <c r="T114" t="s">
+        <v>30</v>
+      </c>
+      <c r="U114" t="s">
+        <v>30</v>
+      </c>
+      <c r="V114" t="s">
+        <v>30</v>
       </c>
       <c r="W114">
         <v>69.47</v>
       </c>
       <c r="X114" t="s">
         <v>30</v>
       </c>
       <c r="Y114">
         <v>325.27</v>
       </c>
     </row>
     <row r="115" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>235</v>
       </c>
       <c r="C115" t="s">
         <v>54</v>
       </c>
       <c r="E115" t="s">
         <v>39</v>
       </c>
       <c r="F115" t="s">
         <v>76</v>
       </c>
       <c r="G115" t="s">
         <v>29</v>
       </c>
       <c r="H115">
         <v>23</v>
       </c>
       <c r="I115" t="b">
         <v>1</v>
       </c>
       <c r="J115" t="s">
         <v>30</v>
       </c>
       <c r="K115">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>60.26</v>
+        <v>1</v>
+      </c>
+      <c r="L115" t="s">
+        <v>30</v>
+      </c>
+      <c r="M115" t="s">
+        <v>30</v>
+      </c>
+      <c r="N115" t="s">
+        <v>30</v>
+      </c>
+      <c r="O115" t="s">
+        <v>30</v>
       </c>
       <c r="P115">
         <v>64.35</v>
       </c>
-      <c r="Q115">
-[...15 lines deleted...]
-        <v>62.63</v>
+      <c r="Q115" t="s">
+        <v>30</v>
+      </c>
+      <c r="R115" t="s">
+        <v>30</v>
+      </c>
+      <c r="S115" t="s">
+        <v>30</v>
+      </c>
+      <c r="T115" t="s">
+        <v>30</v>
+      </c>
+      <c r="U115" t="s">
+        <v>30</v>
+      </c>
+      <c r="V115" t="s">
+        <v>30</v>
       </c>
       <c r="W115" t="s">
         <v>30</v>
       </c>
       <c r="X115" t="s">
         <v>30</v>
       </c>
       <c r="Y115">
         <v>325</v>
       </c>
     </row>
     <row r="116" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>236</v>
       </c>
       <c r="C116" t="s">
         <v>148</v>
       </c>
       <c r="E116" t="s">
         <v>64</v>
       </c>
       <c r="F116" t="s">
         <v>76</v>
       </c>
       <c r="G116" t="s">
         <v>87</v>
       </c>
       <c r="H116">
         <v>5</v>
       </c>
       <c r="I116" t="b">
         <v>1</v>
       </c>
       <c r="J116" t="s">
         <v>30</v>
       </c>
       <c r="K116">
-        <v>9</v>
-[...8 lines deleted...]
-        <v>58.74</v>
+        <v>2</v>
+      </c>
+      <c r="L116" t="s">
+        <v>30</v>
+      </c>
+      <c r="M116" t="s">
+        <v>30</v>
+      </c>
+      <c r="N116" t="s">
+        <v>30</v>
       </c>
       <c r="O116" t="s">
         <v>30</v>
       </c>
       <c r="P116">
         <v>61.71</v>
       </c>
-      <c r="Q116">
-        <v>64.56</v>
+      <c r="Q116" t="s">
+        <v>30</v>
       </c>
       <c r="R116" t="s">
         <v>30</v>
       </c>
-      <c r="S116">
-[...6 lines deleted...]
-        <v>65.47</v>
+      <c r="S116" t="s">
+        <v>30</v>
+      </c>
+      <c r="T116" t="s">
+        <v>30</v>
+      </c>
+      <c r="U116" t="s">
+        <v>30</v>
       </c>
       <c r="V116" t="s">
         <v>30</v>
       </c>
       <c r="W116">
         <v>64.24</v>
       </c>
       <c r="X116" t="s">
         <v>30</v>
       </c>
       <c r="Y116">
         <v>323.81</v>
       </c>
     </row>
     <row r="117" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>237</v>
       </c>
       <c r="C117" t="s">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>30</v>
       </c>
       <c r="F117" t="s">
         <v>34</v>
       </c>
       <c r="G117" t="s">
         <v>87</v>
       </c>
       <c r="H117">
         <v>8</v>
       </c>
       <c r="I117" t="b">
         <v>1</v>
       </c>
       <c r="J117" t="s">
         <v>30</v>
       </c>
       <c r="K117">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="L117" t="s">
         <v>30</v>
       </c>
       <c r="M117" t="s">
         <v>30</v>
       </c>
-      <c r="N117">
-[...3 lines deleted...]
-        <v>65.38</v>
+      <c r="N117" t="s">
+        <v>30</v>
+      </c>
+      <c r="O117" t="s">
+        <v>30</v>
       </c>
       <c r="P117">
         <v>62.25</v>
       </c>
-      <c r="Q117">
-[...3 lines deleted...]
-        <v>54.69</v>
+      <c r="Q117" t="s">
+        <v>30</v>
+      </c>
+      <c r="R117" t="s">
+        <v>30</v>
       </c>
       <c r="S117" t="s">
         <v>30</v>
       </c>
-      <c r="T117">
-        <v>64.65</v>
+      <c r="T117" t="s">
+        <v>30</v>
       </c>
       <c r="U117" t="s">
         <v>30</v>
       </c>
-      <c r="V117">
-        <v>56.63</v>
+      <c r="V117" t="s">
+        <v>30</v>
       </c>
       <c r="W117">
         <v>62.43</v>
       </c>
       <c r="X117" t="s">
         <v>30</v>
       </c>
       <c r="Y117">
         <v>323.53</v>
       </c>
     </row>
     <row r="118" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>238</v>
       </c>
       <c r="C118" t="s">
         <v>239</v>
       </c>
       <c r="E118" t="s">
         <v>240</v>
       </c>
       <c r="F118" t="s">
         <v>200</v>
       </c>
       <c r="G118" t="s">
         <v>29</v>
       </c>
       <c r="H118">
         <v>3</v>
       </c>
       <c r="I118" t="b">
         <v>1</v>
       </c>
       <c r="J118" t="s">
         <v>30</v>
       </c>
       <c r="K118">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>64.78</v>
+        <v>1</v>
+      </c>
+      <c r="L118" t="s">
+        <v>30</v>
+      </c>
+      <c r="M118" t="s">
+        <v>30</v>
+      </c>
+      <c r="N118" t="s">
+        <v>30</v>
+      </c>
+      <c r="O118" t="s">
+        <v>30</v>
       </c>
       <c r="P118">
         <v>61.39</v>
       </c>
-      <c r="Q118">
-[...15 lines deleted...]
-        <v>62.67</v>
+      <c r="Q118" t="s">
+        <v>30</v>
+      </c>
+      <c r="R118" t="s">
+        <v>30</v>
+      </c>
+      <c r="S118" t="s">
+        <v>30</v>
+      </c>
+      <c r="T118" t="s">
+        <v>30</v>
+      </c>
+      <c r="U118" t="s">
+        <v>30</v>
+      </c>
+      <c r="V118" t="s">
+        <v>30</v>
       </c>
       <c r="W118" t="s">
         <v>30</v>
       </c>
       <c r="X118" t="s">
         <v>30</v>
       </c>
       <c r="Y118">
         <v>323.39</v>
       </c>
     </row>
     <row r="119" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
         <v>137</v>
       </c>
       <c r="C119" t="s">
         <v>32</v>
       </c>
       <c r="E119" t="s">
         <v>241</v>
       </c>
       <c r="F119" t="s">
         <v>200</v>
       </c>
       <c r="G119" t="s">
         <v>29</v>
       </c>
       <c r="H119">
         <v>4</v>
       </c>
       <c r="I119" t="b">
         <v>1</v>
       </c>
       <c r="J119" t="s">
         <v>30</v>
       </c>
       <c r="K119">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>62.99</v>
+        <v>2</v>
+      </c>
+      <c r="L119" t="s">
+        <v>30</v>
+      </c>
+      <c r="M119" t="s">
+        <v>30</v>
+      </c>
+      <c r="N119" t="s">
+        <v>30</v>
+      </c>
+      <c r="O119" t="s">
+        <v>30</v>
       </c>
       <c r="P119">
         <v>60.55</v>
       </c>
-      <c r="Q119">
-[...15 lines deleted...]
-        <v>61.01</v>
+      <c r="Q119" t="s">
+        <v>30</v>
+      </c>
+      <c r="R119" t="s">
+        <v>30</v>
+      </c>
+      <c r="S119" t="s">
+        <v>30</v>
+      </c>
+      <c r="T119" t="s">
+        <v>30</v>
+      </c>
+      <c r="U119" t="s">
+        <v>30</v>
+      </c>
+      <c r="V119" t="s">
+        <v>30</v>
       </c>
       <c r="W119">
         <v>65.08</v>
       </c>
       <c r="X119" t="s">
         <v>30</v>
       </c>
       <c r="Y119">
         <v>321.69</v>
       </c>
     </row>
     <row r="120" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>242</v>
       </c>
       <c r="C120" t="s">
         <v>243</v>
       </c>
       <c r="E120" t="s">
         <v>39</v>
       </c>
       <c r="F120" t="s">
         <v>76</v>
       </c>
       <c r="G120" t="s">
         <v>29</v>
       </c>
       <c r="H120">
         <v>24</v>
       </c>
       <c r="I120" t="b">
         <v>1</v>
       </c>
       <c r="J120" t="s">
         <v>30</v>
       </c>
       <c r="K120">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>61.14</v>
+        <v>2</v>
+      </c>
+      <c r="L120" t="s">
+        <v>30</v>
+      </c>
+      <c r="M120" t="s">
+        <v>30</v>
+      </c>
+      <c r="N120" t="s">
+        <v>30</v>
+      </c>
+      <c r="O120" t="s">
+        <v>30</v>
       </c>
       <c r="P120">
         <v>62.69</v>
       </c>
-      <c r="Q120">
-[...3 lines deleted...]
-        <v>62.18</v>
+      <c r="Q120" t="s">
+        <v>30</v>
+      </c>
+      <c r="R120" t="s">
+        <v>30</v>
       </c>
       <c r="S120" t="s">
         <v>30</v>
       </c>
-      <c r="T120">
-[...3 lines deleted...]
-        <v>64.5</v>
+      <c r="T120" t="s">
+        <v>30</v>
+      </c>
+      <c r="U120" t="s">
+        <v>30</v>
       </c>
       <c r="V120" t="s">
         <v>30</v>
       </c>
       <c r="W120">
         <v>66.39</v>
       </c>
       <c r="X120" t="s">
         <v>30</v>
       </c>
       <c r="Y120">
         <v>321.64</v>
       </c>
     </row>
     <row r="121" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>244</v>
       </c>
       <c r="C121" t="s">
         <v>32</v>
       </c>
       <c r="E121" t="s">
         <v>245</v>
       </c>
       <c r="F121" t="s">
         <v>134</v>
       </c>
       <c r="G121" t="s">
         <v>29</v>
       </c>
       <c r="H121">
         <v>5</v>
       </c>
       <c r="I121" t="b">
         <v>1</v>
       </c>
       <c r="J121" t="s">
         <v>30</v>
       </c>
       <c r="K121">
-        <v>7</v>
-[...5 lines deleted...]
-        <v>58.32</v>
+        <v>1</v>
+      </c>
+      <c r="L121" t="s">
+        <v>30</v>
+      </c>
+      <c r="M121" t="s">
+        <v>30</v>
       </c>
       <c r="N121" t="s">
         <v>30</v>
       </c>
-      <c r="O121">
-        <v>62.04</v>
+      <c r="O121" t="s">
+        <v>30</v>
       </c>
       <c r="P121">
         <v>66.24</v>
       </c>
       <c r="Q121" t="s">
         <v>30</v>
       </c>
       <c r="R121" t="s">
         <v>30</v>
       </c>
-      <c r="S121">
-        <v>63.28</v>
+      <c r="S121" t="s">
+        <v>30</v>
       </c>
       <c r="T121" t="s">
         <v>30</v>
       </c>
-      <c r="U121">
-[...3 lines deleted...]
-        <v>60.79</v>
+      <c r="U121" t="s">
+        <v>30</v>
+      </c>
+      <c r="V121" t="s">
+        <v>30</v>
       </c>
       <c r="W121" t="s">
         <v>30</v>
       </c>
       <c r="X121" t="s">
         <v>30</v>
       </c>
       <c r="Y121">
         <v>321.03</v>
       </c>
     </row>
     <row r="122" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>246</v>
       </c>
       <c r="C122" t="s">
         <v>247</v>
       </c>
       <c r="E122" t="s">
         <v>232</v>
       </c>
       <c r="F122" t="s">
         <v>107</v>
       </c>
       <c r="G122" t="s">
         <v>29</v>
       </c>
       <c r="H122">
         <v>2</v>
       </c>
       <c r="I122" t="b">
         <v>1</v>
       </c>
       <c r="J122" t="s">
         <v>30</v>
       </c>
       <c r="K122">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>54.89</v>
+        <v>1</v>
+      </c>
+      <c r="L122" t="s">
+        <v>30</v>
+      </c>
+      <c r="M122" t="s">
+        <v>30</v>
+      </c>
+      <c r="N122" t="s">
+        <v>30</v>
+      </c>
+      <c r="O122" t="s">
+        <v>30</v>
       </c>
       <c r="P122">
         <v>63.28</v>
       </c>
-      <c r="Q122">
-[...15 lines deleted...]
-        <v>59.5</v>
+      <c r="Q122" t="s">
+        <v>30</v>
+      </c>
+      <c r="R122" t="s">
+        <v>30</v>
+      </c>
+      <c r="S122" t="s">
+        <v>30</v>
+      </c>
+      <c r="T122" t="s">
+        <v>30</v>
+      </c>
+      <c r="U122" t="s">
+        <v>30</v>
+      </c>
+      <c r="V122" t="s">
+        <v>30</v>
       </c>
       <c r="W122" t="s">
         <v>30</v>
       </c>
       <c r="X122" t="s">
         <v>30</v>
       </c>
       <c r="Y122">
         <v>319.97</v>
       </c>
     </row>
     <row r="123" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>248</v>
       </c>
       <c r="C123" t="s">
         <v>249</v>
       </c>
       <c r="E123" t="s">
         <v>250</v>
       </c>
       <c r="F123" t="s">
         <v>34</v>
       </c>
       <c r="G123" t="s">
         <v>87</v>
       </c>
       <c r="H123">
         <v>9</v>
       </c>
       <c r="I123" t="b">
         <v>1</v>
       </c>
       <c r="J123" t="s">
         <v>30</v>
       </c>
       <c r="K123">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L123" t="s">
         <v>30</v>
       </c>
       <c r="M123" t="s">
         <v>30</v>
       </c>
-      <c r="N123">
-[...3 lines deleted...]
-        <v>62.46</v>
+      <c r="N123" t="s">
+        <v>30</v>
+      </c>
+      <c r="O123" t="s">
+        <v>30</v>
       </c>
       <c r="P123">
         <v>66.15</v>
       </c>
       <c r="Q123" t="s">
         <v>30</v>
       </c>
-      <c r="R123">
-        <v>64.76</v>
+      <c r="R123" t="s">
+        <v>30</v>
       </c>
       <c r="S123" t="s">
         <v>30</v>
       </c>
-      <c r="T123">
-        <v>60.86</v>
+      <c r="T123" t="s">
+        <v>30</v>
       </c>
       <c r="U123" t="s">
         <v>30</v>
       </c>
       <c r="V123" t="s">
         <v>30</v>
       </c>
       <c r="W123" t="s">
         <v>30</v>
       </c>
       <c r="X123" t="s">
         <v>30</v>
       </c>
       <c r="Y123">
         <v>315.56</v>
       </c>
     </row>
     <row r="124" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>251</v>
       </c>
       <c r="C124" t="s">
         <v>83</v>
       </c>
       <c r="D124">
         <v>2029</v>
       </c>
       <c r="E124" t="s">
         <v>162</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124" t="s">
         <v>87</v>
       </c>
       <c r="H124">
         <v>6</v>
       </c>
       <c r="I124" t="b">
         <v>1</v>
       </c>
       <c r="J124" t="s">
         <v>30</v>
       </c>
       <c r="K124">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L124" t="s">
         <v>30</v>
       </c>
-      <c r="M124">
-        <v>57.88</v>
+      <c r="M124" t="s">
+        <v>30</v>
       </c>
       <c r="N124" t="s">
         <v>30</v>
       </c>
-      <c r="O124">
-        <v>65.47</v>
+      <c r="O124" t="s">
+        <v>30</v>
       </c>
       <c r="P124">
         <v>64.05</v>
       </c>
       <c r="Q124" t="s">
         <v>30</v>
       </c>
-      <c r="R124">
-[...3 lines deleted...]
-        <v>68.7</v>
+      <c r="R124" t="s">
+        <v>30</v>
+      </c>
+      <c r="S124" t="s">
+        <v>30</v>
       </c>
       <c r="T124" t="s">
         <v>30</v>
       </c>
       <c r="U124" t="s">
         <v>30</v>
       </c>
       <c r="V124" t="s">
         <v>30</v>
       </c>
       <c r="W124" t="s">
         <v>30</v>
       </c>
       <c r="X124" t="s">
         <v>30</v>
       </c>
       <c r="Y124">
         <v>313.78</v>
       </c>
     </row>
     <row r="125" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>126</v>
       </c>
       <c r="C125" t="s">
         <v>170</v>
       </c>
       <c r="E125" t="s">
         <v>171</v>
       </c>
       <c r="F125" t="s">
         <v>134</v>
       </c>
       <c r="G125" t="s">
         <v>29</v>
       </c>
       <c r="H125">
         <v>6</v>
       </c>
       <c r="I125" t="b">
         <v>1</v>
       </c>
       <c r="J125" t="s">
         <v>30</v>
       </c>
       <c r="K125">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L125" t="s">
         <v>30</v>
       </c>
-      <c r="M125">
-        <v>59.55</v>
+      <c r="M125" t="s">
+        <v>30</v>
       </c>
       <c r="N125" t="s">
         <v>30</v>
       </c>
-      <c r="O125">
-        <v>58.45</v>
+      <c r="O125" t="s">
+        <v>30</v>
       </c>
       <c r="P125">
         <v>62.53</v>
       </c>
       <c r="Q125" t="s">
         <v>30</v>
       </c>
-      <c r="R125">
-[...6 lines deleted...]
-        <v>59.12</v>
+      <c r="R125" t="s">
+        <v>30</v>
+      </c>
+      <c r="S125" t="s">
+        <v>30</v>
+      </c>
+      <c r="T125" t="s">
+        <v>30</v>
       </c>
       <c r="U125" t="s">
         <v>30</v>
       </c>
       <c r="V125" t="s">
         <v>30</v>
       </c>
       <c r="W125">
         <v>68.4</v>
       </c>
       <c r="X125" t="s">
         <v>30</v>
       </c>
       <c r="Y125">
         <v>313.16</v>
       </c>
     </row>
     <row r="126" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>252</v>
       </c>
       <c r="C126" t="s">
         <v>253</v>
       </c>
       <c r="E126" t="s">
         <v>39</v>
       </c>
       <c r="F126" t="s">
         <v>61</v>
       </c>
       <c r="G126" t="s">
         <v>87</v>
       </c>
       <c r="H126">
         <v>4</v>
       </c>
       <c r="I126" t="b">
         <v>1</v>
       </c>
       <c r="J126" t="s">
         <v>30</v>
       </c>
       <c r="K126">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>66.06</v>
+        <v>1</v>
+      </c>
+      <c r="L126" t="s">
+        <v>30</v>
       </c>
       <c r="M126" t="s">
         <v>30</v>
       </c>
-      <c r="N126">
-[...3 lines deleted...]
-        <v>61.12</v>
+      <c r="N126" t="s">
+        <v>30</v>
+      </c>
+      <c r="O126" t="s">
+        <v>30</v>
       </c>
       <c r="P126">
         <v>64.26</v>
       </c>
       <c r="Q126" t="s">
         <v>30</v>
       </c>
       <c r="R126" t="s">
         <v>30</v>
       </c>
       <c r="S126" t="s">
         <v>30</v>
       </c>
-      <c r="T126">
-[...3 lines deleted...]
-        <v>58.8</v>
+      <c r="T126" t="s">
+        <v>30</v>
+      </c>
+      <c r="U126" t="s">
+        <v>30</v>
       </c>
       <c r="V126" t="s">
         <v>30</v>
       </c>
       <c r="W126" t="s">
         <v>30</v>
       </c>
       <c r="X126" t="s">
         <v>30</v>
       </c>
       <c r="Y126">
         <v>311.24</v>
       </c>
     </row>
     <row r="127" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>254</v>
       </c>
       <c r="C127" t="s">
         <v>255</v>
       </c>
       <c r="D127">
         <v>2538</v>
       </c>
       <c r="E127" t="s">
         <v>256</v>
       </c>
       <c r="F127" t="s">
         <v>28</v>
       </c>
       <c r="G127" t="s">
         <v>87</v>
       </c>
       <c r="H127">
         <v>7</v>
       </c>
       <c r="I127" t="b">
         <v>1</v>
       </c>
       <c r="J127" t="s">
         <v>30</v>
       </c>
       <c r="K127">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>63.95</v>
+        <v>1</v>
+      </c>
+      <c r="L127" t="s">
+        <v>30</v>
+      </c>
+      <c r="M127" t="s">
+        <v>30</v>
+      </c>
+      <c r="N127" t="s">
+        <v>30</v>
+      </c>
+      <c r="O127" t="s">
+        <v>30</v>
       </c>
       <c r="P127" t="s">
         <v>30</v>
       </c>
       <c r="Q127" t="s">
         <v>30</v>
       </c>
       <c r="R127" t="s">
         <v>30</v>
       </c>
       <c r="S127" t="s">
         <v>30</v>
       </c>
       <c r="T127" t="s">
         <v>30</v>
       </c>
       <c r="U127" t="s">
         <v>30</v>
       </c>
       <c r="V127" t="s">
         <v>30</v>
       </c>
       <c r="W127">
         <v>60.94</v>
       </c>
@@ -11876,516 +11876,516 @@
       <c r="B128" t="s">
         <v>257</v>
       </c>
       <c r="C128" t="s">
         <v>32</v>
       </c>
       <c r="E128" t="s">
         <v>30</v>
       </c>
       <c r="F128" t="s">
         <v>76</v>
       </c>
       <c r="G128" t="s">
         <v>87</v>
       </c>
       <c r="H128">
         <v>6</v>
       </c>
       <c r="I128" t="b">
         <v>1</v>
       </c>
       <c r="J128" t="s">
         <v>30</v>
       </c>
       <c r="K128">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L128" t="s">
         <v>30</v>
       </c>
-      <c r="M128">
-[...6 lines deleted...]
-        <v>59.14</v>
+      <c r="M128" t="s">
+        <v>30</v>
+      </c>
+      <c r="N128" t="s">
+        <v>30</v>
+      </c>
+      <c r="O128" t="s">
+        <v>30</v>
       </c>
       <c r="P128">
         <v>60.83</v>
       </c>
       <c r="Q128" t="s">
         <v>30</v>
       </c>
       <c r="R128" t="s">
         <v>30</v>
       </c>
-      <c r="S128">
-[...3 lines deleted...]
-        <v>59.45</v>
+      <c r="S128" t="s">
+        <v>30</v>
+      </c>
+      <c r="T128" t="s">
+        <v>30</v>
       </c>
       <c r="U128" t="s">
         <v>30</v>
       </c>
       <c r="V128" t="s">
         <v>30</v>
       </c>
       <c r="W128">
         <v>64.32</v>
       </c>
       <c r="X128" t="s">
         <v>30</v>
       </c>
       <c r="Y128">
         <v>309.31</v>
       </c>
     </row>
     <row r="129" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>202</v>
       </c>
       <c r="C129" t="s">
         <v>258</v>
       </c>
       <c r="D129">
         <v>828</v>
       </c>
       <c r="E129" t="s">
         <v>259</v>
       </c>
       <c r="F129" t="s">
         <v>76</v>
       </c>
       <c r="G129" t="s">
         <v>29</v>
       </c>
       <c r="H129">
         <v>25</v>
       </c>
       <c r="I129" t="b">
         <v>1</v>
       </c>
       <c r="J129" t="s">
         <v>30</v>
       </c>
       <c r="K129">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>57.27</v>
+        <v>2</v>
+      </c>
+      <c r="L129" t="s">
+        <v>30</v>
+      </c>
+      <c r="M129" t="s">
+        <v>30</v>
+      </c>
+      <c r="N129" t="s">
+        <v>30</v>
+      </c>
+      <c r="O129" t="s">
+        <v>30</v>
       </c>
       <c r="P129">
         <v>60.89</v>
       </c>
-      <c r="Q129">
-[...15 lines deleted...]
-        <v>59.01</v>
+      <c r="Q129" t="s">
+        <v>30</v>
+      </c>
+      <c r="R129" t="s">
+        <v>30</v>
+      </c>
+      <c r="S129" t="s">
+        <v>30</v>
+      </c>
+      <c r="T129" t="s">
+        <v>30</v>
+      </c>
+      <c r="U129" t="s">
+        <v>30</v>
+      </c>
+      <c r="V129" t="s">
+        <v>30</v>
       </c>
       <c r="W129">
         <v>59.88</v>
       </c>
       <c r="X129" t="s">
         <v>30</v>
       </c>
       <c r="Y129">
         <v>309.2</v>
       </c>
     </row>
     <row r="130" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>260</v>
       </c>
       <c r="C130" t="s">
         <v>261</v>
       </c>
       <c r="E130" t="s">
         <v>33</v>
       </c>
       <c r="F130" t="s">
         <v>76</v>
       </c>
       <c r="G130" t="s">
         <v>87</v>
       </c>
       <c r="H130">
         <v>7</v>
       </c>
       <c r="I130" t="b">
         <v>1</v>
       </c>
       <c r="J130" t="s">
         <v>30</v>
       </c>
       <c r="K130">
-        <v>11</v>
-[...11 lines deleted...]
-        <v>56.54</v>
+        <v>2</v>
+      </c>
+      <c r="L130" t="s">
+        <v>30</v>
+      </c>
+      <c r="M130" t="s">
+        <v>30</v>
+      </c>
+      <c r="N130" t="s">
+        <v>30</v>
+      </c>
+      <c r="O130" t="s">
+        <v>30</v>
       </c>
       <c r="P130">
         <v>59.5</v>
       </c>
       <c r="Q130" t="s">
         <v>30</v>
       </c>
-      <c r="R130">
-[...12 lines deleted...]
-        <v>58.21</v>
+      <c r="R130" t="s">
+        <v>30</v>
+      </c>
+      <c r="S130" t="s">
+        <v>30</v>
+      </c>
+      <c r="T130" t="s">
+        <v>30</v>
+      </c>
+      <c r="U130" t="s">
+        <v>30</v>
+      </c>
+      <c r="V130" t="s">
+        <v>30</v>
       </c>
       <c r="W130">
         <v>66.06</v>
       </c>
       <c r="X130" t="s">
         <v>30</v>
       </c>
       <c r="Y130">
         <v>307.2</v>
       </c>
     </row>
     <row r="131" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>262</v>
       </c>
       <c r="C131" t="s">
         <v>263</v>
       </c>
       <c r="E131" t="s">
         <v>64</v>
       </c>
       <c r="F131" t="s">
         <v>28</v>
       </c>
       <c r="G131" t="s">
         <v>29</v>
       </c>
       <c r="H131">
         <v>18</v>
       </c>
       <c r="I131" t="b">
         <v>1</v>
       </c>
       <c r="J131" t="s">
         <v>30</v>
       </c>
       <c r="K131">
-        <v>11</v>
-[...8 lines deleted...]
-        <v>59.44</v>
+        <v>2</v>
+      </c>
+      <c r="L131" t="s">
+        <v>30</v>
+      </c>
+      <c r="M131" t="s">
+        <v>30</v>
+      </c>
+      <c r="N131" t="s">
+        <v>30</v>
       </c>
       <c r="O131" t="s">
         <v>30</v>
       </c>
       <c r="P131">
         <v>60.63</v>
       </c>
-      <c r="Q131">
-[...15 lines deleted...]
-        <v>58.95</v>
+      <c r="Q131" t="s">
+        <v>30</v>
+      </c>
+      <c r="R131" t="s">
+        <v>30</v>
+      </c>
+      <c r="S131" t="s">
+        <v>30</v>
+      </c>
+      <c r="T131" t="s">
+        <v>30</v>
+      </c>
+      <c r="U131" t="s">
+        <v>30</v>
+      </c>
+      <c r="V131" t="s">
+        <v>30</v>
       </c>
       <c r="W131">
         <v>56.67</v>
       </c>
       <c r="X131" t="s">
         <v>30</v>
       </c>
       <c r="Y131">
         <v>306.97</v>
       </c>
     </row>
     <row r="132" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>264</v>
       </c>
       <c r="C132" t="s">
         <v>265</v>
       </c>
       <c r="D132">
         <v>2410</v>
       </c>
       <c r="E132" t="s">
         <v>266</v>
       </c>
       <c r="F132" t="s">
         <v>134</v>
       </c>
       <c r="G132" t="s">
         <v>29</v>
       </c>
       <c r="H132">
         <v>7</v>
       </c>
       <c r="I132" t="b">
         <v>1</v>
       </c>
       <c r="J132" t="s">
         <v>30</v>
       </c>
       <c r="K132">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>61.4</v>
+        <v>2</v>
+      </c>
+      <c r="L132" t="s">
+        <v>30</v>
+      </c>
+      <c r="M132" t="s">
+        <v>30</v>
+      </c>
+      <c r="N132" t="s">
+        <v>30</v>
+      </c>
+      <c r="O132" t="s">
+        <v>30</v>
       </c>
       <c r="P132">
         <v>62.64</v>
       </c>
-      <c r="Q132">
-        <v>52.15</v>
+      <c r="Q132" t="s">
+        <v>30</v>
       </c>
       <c r="R132" t="s">
         <v>30</v>
       </c>
       <c r="S132" t="s">
         <v>30</v>
       </c>
-      <c r="T132">
-        <v>53.82</v>
+      <c r="T132" t="s">
+        <v>30</v>
       </c>
       <c r="U132" t="s">
         <v>30</v>
       </c>
-      <c r="V132">
-        <v>59.18</v>
+      <c r="V132" t="s">
+        <v>30</v>
       </c>
       <c r="W132">
         <v>60.07</v>
       </c>
       <c r="X132" t="s">
         <v>30</v>
       </c>
       <c r="Y132">
         <v>306.68</v>
       </c>
     </row>
     <row r="133" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>267</v>
       </c>
       <c r="C133" t="s">
         <v>75</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
         <v>81</v>
       </c>
       <c r="G133" t="s">
         <v>29</v>
       </c>
       <c r="H133">
         <v>3</v>
       </c>
       <c r="I133" t="b">
         <v>1</v>
       </c>
       <c r="J133" t="s">
         <v>30</v>
       </c>
       <c r="K133">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L133" t="s">
         <v>30</v>
       </c>
       <c r="M133" t="s">
         <v>30</v>
       </c>
       <c r="N133" t="s">
         <v>30</v>
       </c>
       <c r="O133" t="s">
         <v>30</v>
       </c>
       <c r="P133">
         <v>60.86</v>
       </c>
-      <c r="Q133">
-[...9 lines deleted...]
-        <v>59.89</v>
+      <c r="Q133" t="s">
+        <v>30</v>
+      </c>
+      <c r="R133" t="s">
+        <v>30</v>
+      </c>
+      <c r="S133" t="s">
+        <v>30</v>
+      </c>
+      <c r="T133" t="s">
+        <v>30</v>
       </c>
       <c r="U133" t="s">
         <v>30</v>
       </c>
       <c r="V133" t="s">
         <v>30</v>
       </c>
       <c r="W133">
         <v>57.18</v>
       </c>
       <c r="X133" t="s">
         <v>30</v>
       </c>
       <c r="Y133">
         <v>305.53</v>
       </c>
     </row>
     <row r="134" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>46</v>
       </c>
       <c r="C134" t="s">
         <v>268</v>
       </c>
       <c r="D134">
         <v>1687</v>
       </c>
       <c r="E134" t="s">
         <v>39</v>
       </c>
       <c r="F134" t="s">
         <v>28</v>
       </c>
       <c r="G134" t="s">
         <v>29</v>
       </c>
       <c r="H134">
         <v>19</v>
       </c>
       <c r="I134" t="b">
         <v>1</v>
       </c>
       <c r="J134" t="s">
         <v>30</v>
       </c>
       <c r="K134">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>58.78</v>
+        <v>1</v>
+      </c>
+      <c r="L134" t="s">
+        <v>30</v>
+      </c>
+      <c r="M134" t="s">
+        <v>30</v>
+      </c>
+      <c r="N134" t="s">
+        <v>30</v>
+      </c>
+      <c r="O134" t="s">
+        <v>30</v>
       </c>
       <c r="P134">
         <v>62.66</v>
       </c>
       <c r="Q134" t="s">
         <v>30</v>
       </c>
       <c r="R134" t="s">
         <v>30</v>
       </c>
       <c r="S134" t="s">
         <v>30</v>
       </c>
       <c r="T134" t="s">
         <v>30</v>
       </c>
       <c r="U134" t="s">
         <v>30</v>
       </c>
       <c r="V134" t="s">
         <v>30</v>
       </c>
       <c r="W134" t="s">
         <v>30</v>
       </c>
@@ -12403,1576 +12403,1576 @@
       <c r="B135" t="s">
         <v>269</v>
       </c>
       <c r="C135" t="s">
         <v>270</v>
       </c>
       <c r="E135" t="s">
         <v>30</v>
       </c>
       <c r="F135" t="s">
         <v>34</v>
       </c>
       <c r="G135" t="s">
         <v>87</v>
       </c>
       <c r="H135">
         <v>10</v>
       </c>
       <c r="I135" t="b">
         <v>1</v>
       </c>
       <c r="J135" t="s">
         <v>30</v>
       </c>
       <c r="K135">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L135" t="s">
         <v>30</v>
       </c>
       <c r="M135" t="s">
         <v>30</v>
       </c>
       <c r="N135" t="s">
         <v>30</v>
       </c>
       <c r="O135" t="s">
         <v>30</v>
       </c>
       <c r="P135" t="s">
         <v>30</v>
       </c>
       <c r="Q135" t="s">
         <v>30</v>
       </c>
-      <c r="R135">
-[...12 lines deleted...]
-        <v>61.84</v>
+      <c r="R135" t="s">
+        <v>30</v>
+      </c>
+      <c r="S135" t="s">
+        <v>30</v>
+      </c>
+      <c r="T135" t="s">
+        <v>30</v>
+      </c>
+      <c r="U135" t="s">
+        <v>30</v>
+      </c>
+      <c r="V135" t="s">
+        <v>30</v>
       </c>
       <c r="W135">
         <v>59.19</v>
       </c>
       <c r="X135" t="s">
         <v>30</v>
       </c>
       <c r="Y135">
         <v>301.08</v>
       </c>
     </row>
     <row r="136" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>271</v>
       </c>
       <c r="C136" t="s">
         <v>272</v>
       </c>
       <c r="D136">
         <v>1683</v>
       </c>
       <c r="E136" t="s">
         <v>273</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136" t="s">
         <v>87</v>
       </c>
       <c r="H136">
         <v>8</v>
       </c>
       <c r="I136" t="b">
         <v>1</v>
       </c>
       <c r="J136" t="s">
         <v>30</v>
       </c>
       <c r="K136">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>62.21</v>
+        <v>1</v>
+      </c>
+      <c r="L136" t="s">
+        <v>30</v>
+      </c>
+      <c r="M136" t="s">
+        <v>30</v>
+      </c>
+      <c r="N136" t="s">
+        <v>30</v>
+      </c>
+      <c r="O136" t="s">
+        <v>30</v>
       </c>
       <c r="P136">
         <v>59.7</v>
       </c>
       <c r="Q136" t="s">
         <v>30</v>
       </c>
-      <c r="R136">
-[...6 lines deleted...]
-        <v>56.7</v>
+      <c r="R136" t="s">
+        <v>30</v>
+      </c>
+      <c r="S136" t="s">
+        <v>30</v>
+      </c>
+      <c r="T136" t="s">
+        <v>30</v>
       </c>
       <c r="U136" t="s">
         <v>30</v>
       </c>
       <c r="V136" t="s">
         <v>30</v>
       </c>
       <c r="W136" t="s">
         <v>30</v>
       </c>
       <c r="X136" t="s">
         <v>30</v>
       </c>
       <c r="Y136">
         <v>300.48</v>
       </c>
     </row>
     <row r="137" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>274</v>
       </c>
       <c r="C137" t="s">
         <v>275</v>
       </c>
       <c r="E137" t="s">
         <v>276</v>
       </c>
       <c r="F137" t="s">
         <v>28</v>
       </c>
       <c r="G137" t="s">
         <v>87</v>
       </c>
       <c r="H137">
         <v>9</v>
       </c>
       <c r="I137" t="b">
         <v>1</v>
       </c>
       <c r="J137" t="s">
         <v>30</v>
       </c>
       <c r="K137">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L137" t="s">
         <v>30</v>
       </c>
       <c r="M137" t="s">
         <v>30</v>
       </c>
-      <c r="N137">
-[...3 lines deleted...]
-        <v>61.87</v>
+      <c r="N137" t="s">
+        <v>30</v>
+      </c>
+      <c r="O137" t="s">
+        <v>30</v>
       </c>
       <c r="P137">
         <v>60.94</v>
       </c>
-      <c r="Q137">
-[...6 lines deleted...]
-        <v>58.93</v>
+      <c r="Q137" t="s">
+        <v>30</v>
+      </c>
+      <c r="R137" t="s">
+        <v>30</v>
+      </c>
+      <c r="S137" t="s">
+        <v>30</v>
       </c>
       <c r="T137" t="s">
         <v>30</v>
       </c>
       <c r="U137" t="s">
         <v>30</v>
       </c>
       <c r="V137" t="s">
         <v>30</v>
       </c>
       <c r="W137" t="s">
         <v>30</v>
       </c>
       <c r="X137" t="s">
         <v>30</v>
       </c>
       <c r="Y137">
         <v>299.42</v>
       </c>
     </row>
     <row r="138" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>277</v>
       </c>
       <c r="F138" t="s">
         <v>134</v>
       </c>
       <c r="G138" t="s">
         <v>29</v>
       </c>
       <c r="H138">
         <v>8</v>
       </c>
       <c r="I138" t="b">
         <v>1</v>
       </c>
       <c r="J138" t="s">
         <v>30</v>
       </c>
       <c r="K138">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L138" t="s">
         <v>30</v>
       </c>
-      <c r="M138">
-        <v>57.8</v>
+      <c r="M138" t="s">
+        <v>30</v>
       </c>
       <c r="N138" t="s">
         <v>30</v>
       </c>
-      <c r="O138">
-        <v>57.85</v>
+      <c r="O138" t="s">
+        <v>30</v>
       </c>
       <c r="P138">
         <v>61.25</v>
       </c>
       <c r="Q138" t="s">
         <v>30</v>
       </c>
       <c r="R138" t="s">
         <v>30</v>
       </c>
       <c r="S138" t="s">
         <v>30</v>
       </c>
       <c r="T138" t="s">
         <v>30</v>
       </c>
-      <c r="U138">
-[...3 lines deleted...]
-        <v>57.89</v>
+      <c r="U138" t="s">
+        <v>30</v>
+      </c>
+      <c r="V138" t="s">
+        <v>30</v>
       </c>
       <c r="W138">
         <v>60.19</v>
       </c>
       <c r="X138" t="s">
         <v>30</v>
       </c>
       <c r="Y138">
         <v>297.48</v>
       </c>
     </row>
     <row r="139" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>278</v>
       </c>
       <c r="C139" t="s">
         <v>279</v>
       </c>
       <c r="D139">
         <v>1718</v>
       </c>
       <c r="E139" t="s">
         <v>39</v>
       </c>
       <c r="F139" t="s">
         <v>76</v>
       </c>
       <c r="G139" t="s">
         <v>87</v>
       </c>
       <c r="H139">
         <v>8</v>
       </c>
       <c r="I139" t="b">
         <v>1</v>
       </c>
       <c r="J139" t="s">
         <v>30</v>
       </c>
       <c r="K139">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L139" t="s">
         <v>30</v>
       </c>
       <c r="M139" t="s">
         <v>30</v>
       </c>
       <c r="N139" t="s">
         <v>30</v>
       </c>
       <c r="O139" t="s">
         <v>30</v>
       </c>
       <c r="P139" t="s">
         <v>30</v>
       </c>
-      <c r="Q139">
-[...12 lines deleted...]
-        <v>60.08</v>
+      <c r="Q139" t="s">
+        <v>30</v>
+      </c>
+      <c r="R139" t="s">
+        <v>30</v>
+      </c>
+      <c r="S139" t="s">
+        <v>30</v>
+      </c>
+      <c r="T139" t="s">
+        <v>30</v>
+      </c>
+      <c r="U139" t="s">
+        <v>30</v>
       </c>
       <c r="V139" t="s">
         <v>30</v>
       </c>
       <c r="W139" t="s">
         <v>30</v>
       </c>
       <c r="X139" t="s">
         <v>30</v>
       </c>
       <c r="Y139">
         <v>295.69</v>
       </c>
     </row>
     <row r="140" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
         <v>280</v>
       </c>
       <c r="C140" t="s">
         <v>281</v>
       </c>
       <c r="E140" t="s">
         <v>282</v>
       </c>
       <c r="F140" t="s">
         <v>34</v>
       </c>
       <c r="G140" t="s">
         <v>29</v>
       </c>
       <c r="H140">
         <v>33</v>
       </c>
       <c r="I140" t="b">
         <v>1</v>
       </c>
       <c r="J140" t="s">
         <v>30</v>
       </c>
       <c r="K140">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L140" t="s">
         <v>30</v>
       </c>
-      <c r="M140">
-[...6 lines deleted...]
-        <v>61.92</v>
+      <c r="M140" t="s">
+        <v>30</v>
+      </c>
+      <c r="N140" t="s">
+        <v>30</v>
+      </c>
+      <c r="O140" t="s">
+        <v>30</v>
       </c>
       <c r="P140" t="s">
         <v>30</v>
       </c>
       <c r="Q140" t="s">
         <v>30</v>
       </c>
       <c r="R140" t="s">
         <v>30</v>
       </c>
       <c r="S140" t="s">
         <v>30</v>
       </c>
       <c r="T140" t="s">
         <v>30</v>
       </c>
       <c r="U140" t="s">
         <v>30</v>
       </c>
-      <c r="V140">
-        <v>59.25</v>
+      <c r="V140" t="s">
+        <v>30</v>
       </c>
       <c r="W140">
         <v>59.17</v>
       </c>
       <c r="X140" t="s">
         <v>30</v>
       </c>
       <c r="Y140">
         <v>295.67</v>
       </c>
     </row>
     <row r="141" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>283</v>
       </c>
       <c r="C141" t="s">
         <v>284</v>
       </c>
       <c r="E141" t="s">
         <v>30</v>
       </c>
       <c r="F141" t="s">
         <v>34</v>
       </c>
       <c r="G141" t="s">
         <v>87</v>
       </c>
       <c r="H141">
         <v>11</v>
       </c>
       <c r="I141" t="b">
         <v>1</v>
       </c>
       <c r="J141" t="s">
         <v>30</v>
       </c>
       <c r="K141">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L141" t="s">
         <v>30</v>
       </c>
       <c r="M141" t="s">
         <v>30</v>
       </c>
       <c r="N141" t="s">
         <v>30</v>
       </c>
       <c r="O141" t="s">
         <v>30</v>
       </c>
       <c r="P141" t="s">
         <v>30</v>
       </c>
       <c r="Q141" t="s">
         <v>30</v>
       </c>
-      <c r="R141">
-[...9 lines deleted...]
-        <v>61.38</v>
+      <c r="R141" t="s">
+        <v>30</v>
+      </c>
+      <c r="S141" t="s">
+        <v>30</v>
+      </c>
+      <c r="T141" t="s">
+        <v>30</v>
+      </c>
+      <c r="U141" t="s">
+        <v>30</v>
       </c>
       <c r="V141" t="s">
         <v>30</v>
       </c>
       <c r="W141">
         <v>59.2</v>
       </c>
       <c r="X141" t="s">
         <v>30</v>
       </c>
       <c r="Y141">
         <v>295.01</v>
       </c>
     </row>
     <row r="142" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>285</v>
       </c>
       <c r="C142" t="s">
         <v>286</v>
       </c>
       <c r="E142" t="s">
         <v>64</v>
       </c>
       <c r="F142" t="s">
         <v>76</v>
       </c>
       <c r="G142" t="s">
         <v>29</v>
       </c>
       <c r="H142">
         <v>26</v>
       </c>
       <c r="I142" t="b">
         <v>1</v>
       </c>
       <c r="J142" t="s">
         <v>30</v>
       </c>
       <c r="K142">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="L142" t="s">
         <v>30</v>
       </c>
-      <c r="M142">
-[...3 lines deleted...]
-        <v>57.19</v>
+      <c r="M142" t="s">
+        <v>30</v>
+      </c>
+      <c r="N142" t="s">
+        <v>30</v>
       </c>
       <c r="O142" t="s">
         <v>30</v>
       </c>
       <c r="P142" t="s">
         <v>30</v>
       </c>
-      <c r="Q142">
-[...3 lines deleted...]
-        <v>56.14</v>
+      <c r="Q142" t="s">
+        <v>30</v>
+      </c>
+      <c r="R142" t="s">
+        <v>30</v>
       </c>
       <c r="S142" t="s">
         <v>30</v>
       </c>
       <c r="T142" t="s">
         <v>30</v>
       </c>
-      <c r="U142">
-[...3 lines deleted...]
-        <v>58.05</v>
+      <c r="U142" t="s">
+        <v>30</v>
+      </c>
+      <c r="V142" t="s">
+        <v>30</v>
       </c>
       <c r="W142" t="s">
         <v>30</v>
       </c>
       <c r="X142" t="s">
         <v>30</v>
       </c>
       <c r="Y142">
         <v>294.34</v>
       </c>
     </row>
     <row r="143" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>287</v>
       </c>
       <c r="C143" t="s">
         <v>57</v>
       </c>
       <c r="D143">
         <v>2550</v>
       </c>
       <c r="E143" t="s">
         <v>288</v>
       </c>
       <c r="F143" t="s">
         <v>28</v>
       </c>
       <c r="G143" t="s">
         <v>87</v>
       </c>
       <c r="H143">
         <v>10</v>
       </c>
       <c r="I143" t="b">
         <v>1</v>
       </c>
       <c r="J143" t="s">
         <v>30</v>
       </c>
       <c r="K143">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>58.55</v>
+        <v>1</v>
+      </c>
+      <c r="L143" t="s">
+        <v>30</v>
+      </c>
+      <c r="M143" t="s">
+        <v>30</v>
       </c>
       <c r="N143" t="s">
         <v>30</v>
       </c>
-      <c r="O143">
-        <v>60.14</v>
+      <c r="O143" t="s">
+        <v>30</v>
       </c>
       <c r="P143">
         <v>57.31</v>
       </c>
       <c r="Q143" t="s">
         <v>30</v>
       </c>
-      <c r="R143">
-        <v>56.96</v>
+      <c r="R143" t="s">
+        <v>30</v>
       </c>
       <c r="S143" t="s">
         <v>30</v>
       </c>
       <c r="T143" t="s">
         <v>30</v>
       </c>
-      <c r="U143">
-        <v>35.21</v>
+      <c r="U143" t="s">
+        <v>30</v>
       </c>
       <c r="V143" t="s">
         <v>30</v>
       </c>
       <c r="W143" t="s">
         <v>30</v>
       </c>
       <c r="X143" t="s">
         <v>30</v>
       </c>
       <c r="Y143">
         <v>294.32</v>
       </c>
     </row>
     <row r="144" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
         <v>289</v>
       </c>
       <c r="C144" t="s">
         <v>290</v>
       </c>
       <c r="D144">
         <v>394</v>
       </c>
       <c r="E144" t="s">
         <v>39</v>
       </c>
       <c r="F144" t="s">
         <v>28</v>
       </c>
       <c r="G144" t="s">
         <v>87</v>
       </c>
       <c r="H144">
         <v>11</v>
       </c>
       <c r="I144" t="b">
         <v>1</v>
       </c>
       <c r="J144" t="s">
         <v>30</v>
       </c>
       <c r="K144">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="L144" t="s">
         <v>30</v>
       </c>
       <c r="M144" t="s">
         <v>30</v>
       </c>
       <c r="N144" t="s">
         <v>30</v>
       </c>
       <c r="O144" t="s">
         <v>30</v>
       </c>
       <c r="P144" t="s">
         <v>30</v>
       </c>
-      <c r="Q144">
-[...3 lines deleted...]
-        <v>55.1</v>
+      <c r="Q144" t="s">
+        <v>30</v>
+      </c>
+      <c r="R144" t="s">
+        <v>30</v>
       </c>
       <c r="S144" t="s">
         <v>30</v>
       </c>
-      <c r="T144">
-[...6 lines deleted...]
-        <v>58.42</v>
+      <c r="T144" t="s">
+        <v>30</v>
+      </c>
+      <c r="U144" t="s">
+        <v>30</v>
+      </c>
+      <c r="V144" t="s">
+        <v>30</v>
       </c>
       <c r="W144" t="s">
         <v>30</v>
       </c>
       <c r="X144" t="s">
         <v>30</v>
       </c>
       <c r="Y144">
         <v>293.2</v>
       </c>
     </row>
     <row r="145" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
         <v>115</v>
       </c>
       <c r="C145" t="s">
         <v>54</v>
       </c>
       <c r="D145">
         <v>2361</v>
       </c>
       <c r="E145" t="s">
         <v>39</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
       <c r="G145" t="s">
         <v>87</v>
       </c>
       <c r="H145">
         <v>12</v>
       </c>
       <c r="I145" t="b">
         <v>1</v>
       </c>
       <c r="J145" t="s">
         <v>30</v>
       </c>
       <c r="K145">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>56.04</v>
+        <v>1</v>
+      </c>
+      <c r="L145" t="s">
+        <v>30</v>
+      </c>
+      <c r="M145" t="s">
+        <v>30</v>
+      </c>
+      <c r="N145" t="s">
+        <v>30</v>
+      </c>
+      <c r="O145" t="s">
+        <v>30</v>
       </c>
       <c r="P145">
         <v>56.4</v>
       </c>
-      <c r="Q145">
-        <v>58.9</v>
+      <c r="Q145" t="s">
+        <v>30</v>
       </c>
       <c r="R145" t="s">
         <v>30</v>
       </c>
-      <c r="S145">
-[...9 lines deleted...]
-        <v>56.27</v>
+      <c r="S145" t="s">
+        <v>30</v>
+      </c>
+      <c r="T145" t="s">
+        <v>30</v>
+      </c>
+      <c r="U145" t="s">
+        <v>30</v>
+      </c>
+      <c r="V145" t="s">
+        <v>30</v>
       </c>
       <c r="W145" t="s">
         <v>30</v>
       </c>
       <c r="X145" t="s">
         <v>30</v>
       </c>
       <c r="Y145">
         <v>287.59</v>
       </c>
     </row>
     <row r="146" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>291</v>
       </c>
       <c r="C146" t="s">
         <v>75</v>
       </c>
       <c r="D146">
         <v>1487</v>
       </c>
       <c r="E146" t="s">
         <v>45</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146" t="s">
         <v>29</v>
       </c>
       <c r="H146">
         <v>20</v>
       </c>
       <c r="I146" t="b">
         <v>1</v>
       </c>
       <c r="J146" t="s">
         <v>30</v>
       </c>
       <c r="K146">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>60.73</v>
+        <v>1</v>
+      </c>
+      <c r="L146" t="s">
+        <v>30</v>
       </c>
       <c r="M146" t="s">
         <v>30</v>
       </c>
       <c r="N146" t="s">
         <v>30</v>
       </c>
-      <c r="O146">
-        <v>52.61</v>
+      <c r="O146" t="s">
+        <v>30</v>
       </c>
       <c r="P146">
         <v>54.72</v>
       </c>
-      <c r="Q146">
-[...3 lines deleted...]
-        <v>55.42</v>
+      <c r="Q146" t="s">
+        <v>30</v>
+      </c>
+      <c r="R146" t="s">
+        <v>30</v>
       </c>
       <c r="S146" t="s">
         <v>30</v>
       </c>
-      <c r="T146">
-        <v>58.03</v>
+      <c r="T146" t="s">
+        <v>30</v>
       </c>
       <c r="U146" t="s">
         <v>30</v>
       </c>
-      <c r="V146">
-        <v>58.15</v>
+      <c r="V146" t="s">
+        <v>30</v>
       </c>
       <c r="W146" t="s">
         <v>30</v>
       </c>
       <c r="X146" t="s">
         <v>30</v>
       </c>
       <c r="Y146">
         <v>287.05</v>
       </c>
     </row>
     <row r="147" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>292</v>
       </c>
       <c r="C147" t="s">
         <v>293</v>
       </c>
       <c r="D147">
         <v>1635</v>
       </c>
       <c r="E147" t="s">
         <v>39</v>
       </c>
       <c r="F147" t="s">
         <v>134</v>
       </c>
       <c r="G147" t="s">
         <v>29</v>
       </c>
       <c r="H147">
         <v>9</v>
       </c>
       <c r="I147" t="b">
         <v>1</v>
       </c>
       <c r="J147" t="s">
         <v>30</v>
       </c>
       <c r="K147">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>58.65</v>
+        <v>0</v>
+      </c>
+      <c r="L147" t="s">
+        <v>30</v>
       </c>
       <c r="M147" t="s">
         <v>30</v>
       </c>
-      <c r="N147">
-        <v>55.78</v>
+      <c r="N147" t="s">
+        <v>30</v>
       </c>
       <c r="O147" t="s">
         <v>30</v>
       </c>
       <c r="P147" t="s">
         <v>30</v>
       </c>
       <c r="Q147" t="s">
         <v>30</v>
       </c>
-      <c r="R147">
-        <v>56.42</v>
+      <c r="R147" t="s">
+        <v>30</v>
       </c>
       <c r="S147" t="s">
         <v>30</v>
       </c>
       <c r="T147" t="s">
         <v>30</v>
       </c>
-      <c r="U147">
-[...3 lines deleted...]
-        <v>56.97</v>
+      <c r="U147" t="s">
+        <v>30</v>
+      </c>
+      <c r="V147" t="s">
+        <v>30</v>
       </c>
       <c r="W147" t="s">
         <v>30</v>
       </c>
       <c r="X147" t="s">
         <v>30</v>
       </c>
       <c r="Y147">
         <v>285.79</v>
       </c>
     </row>
     <row r="148" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>294</v>
       </c>
       <c r="C148" t="s">
         <v>295</v>
       </c>
       <c r="D148">
         <v>974</v>
       </c>
       <c r="E148" t="s">
         <v>162</v>
       </c>
       <c r="F148" t="s">
         <v>134</v>
       </c>
       <c r="G148" t="s">
         <v>87</v>
       </c>
       <c r="H148">
         <v>3</v>
       </c>
       <c r="I148" t="b">
         <v>1</v>
       </c>
       <c r="J148" t="s">
         <v>30</v>
       </c>
       <c r="K148">
-        <v>9</v>
-[...11 lines deleted...]
-        <v>55.39</v>
+        <v>1</v>
+      </c>
+      <c r="L148" t="s">
+        <v>30</v>
+      </c>
+      <c r="M148" t="s">
+        <v>30</v>
+      </c>
+      <c r="N148" t="s">
+        <v>30</v>
+      </c>
+      <c r="O148" t="s">
+        <v>30</v>
       </c>
       <c r="P148" t="s">
         <v>30</v>
       </c>
-      <c r="Q148">
-[...6 lines deleted...]
-        <v>56.98</v>
+      <c r="Q148" t="s">
+        <v>30</v>
+      </c>
+      <c r="R148" t="s">
+        <v>30</v>
+      </c>
+      <c r="S148" t="s">
+        <v>30</v>
       </c>
       <c r="T148" t="s">
         <v>30</v>
       </c>
-      <c r="U148">
-        <v>55.78</v>
+      <c r="U148" t="s">
+        <v>30</v>
       </c>
       <c r="V148" t="s">
         <v>30</v>
       </c>
       <c r="W148">
         <v>58.65</v>
       </c>
       <c r="X148" t="s">
         <v>30</v>
       </c>
       <c r="Y148">
         <v>285.22</v>
       </c>
     </row>
     <row r="149" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>296</v>
       </c>
       <c r="C149" t="s">
         <v>297</v>
       </c>
       <c r="D149">
         <v>250</v>
       </c>
       <c r="E149" t="s">
         <v>39</v>
       </c>
       <c r="F149" t="s">
         <v>134</v>
       </c>
       <c r="G149" t="s">
         <v>87</v>
       </c>
       <c r="H149">
         <v>4</v>
       </c>
       <c r="I149" t="b">
         <v>1</v>
       </c>
       <c r="J149" t="s">
         <v>30</v>
       </c>
       <c r="K149">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="L149" t="s">
         <v>30</v>
       </c>
-      <c r="M149">
-        <v>53.38</v>
+      <c r="M149" t="s">
+        <v>30</v>
       </c>
       <c r="N149" t="s">
         <v>30</v>
       </c>
-      <c r="O149">
-        <v>56.47</v>
+      <c r="O149" t="s">
+        <v>30</v>
       </c>
       <c r="P149">
         <v>56.04</v>
       </c>
-      <c r="Q149">
-[...15 lines deleted...]
-        <v>52.69</v>
+      <c r="Q149" t="s">
+        <v>30</v>
+      </c>
+      <c r="R149" t="s">
+        <v>30</v>
+      </c>
+      <c r="S149" t="s">
+        <v>30</v>
+      </c>
+      <c r="T149" t="s">
+        <v>30</v>
+      </c>
+      <c r="U149" t="s">
+        <v>30</v>
+      </c>
+      <c r="V149" t="s">
+        <v>30</v>
       </c>
       <c r="W149" t="s">
         <v>30</v>
       </c>
       <c r="X149" t="s">
         <v>30</v>
       </c>
       <c r="Y149">
         <v>282.64</v>
       </c>
     </row>
     <row r="150" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>298</v>
       </c>
       <c r="C150" t="s">
         <v>299</v>
       </c>
       <c r="D150">
         <v>1846</v>
       </c>
       <c r="E150" t="s">
         <v>39</v>
       </c>
       <c r="F150" t="s">
         <v>134</v>
       </c>
       <c r="G150" t="s">
         <v>29</v>
       </c>
       <c r="H150">
         <v>10</v>
       </c>
       <c r="I150" t="b">
         <v>1</v>
       </c>
       <c r="J150" t="s">
         <v>30</v>
       </c>
       <c r="K150">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L150" t="s">
         <v>30</v>
       </c>
       <c r="M150" t="s">
         <v>30</v>
       </c>
       <c r="N150" t="s">
         <v>30</v>
       </c>
-      <c r="O150">
-        <v>53.54</v>
+      <c r="O150" t="s">
+        <v>30</v>
       </c>
       <c r="P150">
         <v>56.15</v>
       </c>
       <c r="Q150" t="s">
         <v>30</v>
       </c>
-      <c r="R150">
-[...3 lines deleted...]
-        <v>58.16</v>
+      <c r="R150" t="s">
+        <v>30</v>
+      </c>
+      <c r="S150" t="s">
+        <v>30</v>
       </c>
       <c r="T150" t="s">
         <v>30</v>
       </c>
       <c r="U150" t="s">
         <v>30</v>
       </c>
       <c r="V150" t="s">
         <v>30</v>
       </c>
       <c r="W150">
         <v>58.85</v>
       </c>
       <c r="X150" t="s">
         <v>30</v>
       </c>
       <c r="Y150">
         <v>282.02</v>
       </c>
     </row>
     <row r="151" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
         <v>300</v>
       </c>
       <c r="C151" t="s">
         <v>301</v>
       </c>
       <c r="E151" t="s">
         <v>30</v>
       </c>
       <c r="F151" t="s">
         <v>34</v>
       </c>
       <c r="G151" t="s">
         <v>87</v>
       </c>
       <c r="H151">
         <v>12</v>
       </c>
       <c r="I151" t="b">
         <v>1</v>
       </c>
       <c r="J151" t="s">
         <v>30</v>
       </c>
       <c r="K151">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>59.55</v>
+        <v>1</v>
+      </c>
+      <c r="L151" t="s">
+        <v>30</v>
       </c>
       <c r="M151" t="s">
         <v>30</v>
       </c>
-      <c r="N151">
-        <v>54.32</v>
+      <c r="N151" t="s">
+        <v>30</v>
       </c>
       <c r="O151" t="s">
         <v>30</v>
       </c>
       <c r="P151">
         <v>53.52</v>
       </c>
       <c r="Q151" t="s">
         <v>30</v>
       </c>
-      <c r="R151">
-[...3 lines deleted...]
-        <v>57.68</v>
+      <c r="R151" t="s">
+        <v>30</v>
+      </c>
+      <c r="S151" t="s">
+        <v>30</v>
       </c>
       <c r="T151" t="s">
         <v>30</v>
       </c>
       <c r="U151" t="s">
         <v>30</v>
       </c>
       <c r="V151" t="s">
         <v>30</v>
       </c>
       <c r="W151" t="s">
         <v>30</v>
       </c>
       <c r="X151" t="s">
         <v>30</v>
       </c>
       <c r="Y151">
         <v>280.58</v>
       </c>
     </row>
     <row r="152" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>302</v>
       </c>
       <c r="C152" t="s">
         <v>303</v>
       </c>
       <c r="E152" t="s">
         <v>169</v>
       </c>
       <c r="F152" t="s">
         <v>34</v>
       </c>
       <c r="G152" t="s">
         <v>29</v>
       </c>
       <c r="H152">
         <v>34</v>
       </c>
       <c r="I152" t="b">
         <v>1</v>
       </c>
       <c r="J152" t="s">
         <v>30</v>
       </c>
       <c r="K152">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L152" t="s">
         <v>30</v>
       </c>
-      <c r="M152">
-[...6 lines deleted...]
-        <v>53.56</v>
+      <c r="M152" t="s">
+        <v>30</v>
+      </c>
+      <c r="N152" t="s">
+        <v>30</v>
+      </c>
+      <c r="O152" t="s">
+        <v>30</v>
       </c>
       <c r="P152">
         <v>55.95</v>
       </c>
       <c r="Q152" t="s">
         <v>30</v>
       </c>
       <c r="R152" t="s">
         <v>30</v>
       </c>
       <c r="S152" t="s">
         <v>30</v>
       </c>
       <c r="T152" t="s">
         <v>30</v>
       </c>
       <c r="U152" t="s">
         <v>30</v>
       </c>
-      <c r="V152">
-        <v>55.56</v>
+      <c r="V152" t="s">
+        <v>30</v>
       </c>
       <c r="W152">
         <v>62.32</v>
       </c>
       <c r="X152" t="s">
         <v>30</v>
       </c>
       <c r="Y152">
         <v>279.36</v>
       </c>
     </row>
     <row r="153" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>304</v>
       </c>
       <c r="C153" t="s">
         <v>305</v>
       </c>
       <c r="D153">
         <v>1065</v>
       </c>
       <c r="E153" t="s">
         <v>39</v>
       </c>
       <c r="F153" t="s">
         <v>134</v>
       </c>
       <c r="G153" t="s">
         <v>87</v>
       </c>
       <c r="H153">
         <v>5</v>
       </c>
       <c r="I153" t="b">
         <v>1</v>
       </c>
       <c r="J153" t="s">
         <v>30</v>
       </c>
       <c r="K153">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>54.39</v>
+        <v>1</v>
+      </c>
+      <c r="L153" t="s">
+        <v>30</v>
+      </c>
+      <c r="M153" t="s">
+        <v>30</v>
+      </c>
+      <c r="N153" t="s">
+        <v>30</v>
+      </c>
+      <c r="O153" t="s">
+        <v>30</v>
       </c>
       <c r="P153">
         <v>56.13</v>
       </c>
-      <c r="Q153">
-[...6 lines deleted...]
-        <v>56.46</v>
+      <c r="Q153" t="s">
+        <v>30</v>
+      </c>
+      <c r="R153" t="s">
+        <v>30</v>
+      </c>
+      <c r="S153" t="s">
+        <v>30</v>
       </c>
       <c r="T153" t="s">
         <v>30</v>
       </c>
       <c r="U153" t="s">
         <v>30</v>
       </c>
       <c r="V153" t="s">
         <v>30</v>
       </c>
       <c r="W153" t="s">
         <v>30</v>
       </c>
       <c r="X153" t="s">
         <v>30</v>
       </c>
       <c r="Y153">
         <v>277.2</v>
       </c>
     </row>
     <row r="154" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>306</v>
       </c>
       <c r="C154" t="s">
         <v>32</v>
       </c>
       <c r="E154" t="s">
         <v>33</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154" t="s">
         <v>29</v>
       </c>
       <c r="H154">
         <v>21</v>
       </c>
       <c r="I154" t="b">
         <v>1</v>
       </c>
       <c r="J154" t="s">
         <v>30</v>
       </c>
       <c r="K154">
-        <v>6</v>
-[...8 lines deleted...]
-        <v>45.38</v>
+        <v>0</v>
+      </c>
+      <c r="L154" t="s">
+        <v>30</v>
+      </c>
+      <c r="M154" t="s">
+        <v>30</v>
+      </c>
+      <c r="N154" t="s">
+        <v>30</v>
       </c>
       <c r="O154" t="s">
         <v>30</v>
       </c>
       <c r="P154" t="s">
         <v>30</v>
       </c>
       <c r="Q154" t="s">
         <v>30</v>
       </c>
       <c r="R154" t="s">
         <v>30</v>
       </c>
-      <c r="S154">
-[...6 lines deleted...]
-        <v>56.86</v>
+      <c r="S154" t="s">
+        <v>30</v>
+      </c>
+      <c r="T154" t="s">
+        <v>30</v>
+      </c>
+      <c r="U154" t="s">
+        <v>30</v>
       </c>
       <c r="V154" t="s">
         <v>30</v>
       </c>
       <c r="W154" t="s">
         <v>30</v>
       </c>
       <c r="X154" t="s">
         <v>30</v>
       </c>
       <c r="Y154">
         <v>270.54</v>
       </c>
     </row>
     <row r="155" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
         <v>307</v>
       </c>
       <c r="C155" t="s">
         <v>308</v>
       </c>
       <c r="E155" t="s">
         <v>64</v>
       </c>
       <c r="F155" t="s">
         <v>28</v>
       </c>
       <c r="G155" t="s">
         <v>87</v>
       </c>
       <c r="H155">
         <v>13</v>
       </c>
       <c r="I155" t="b">
         <v>1</v>
       </c>
       <c r="J155" t="s">
         <v>30</v>
       </c>
       <c r="K155">
-        <v>5</v>
-[...11 lines deleted...]
-        <v>52.48</v>
+        <v>1</v>
+      </c>
+      <c r="L155" t="s">
+        <v>30</v>
+      </c>
+      <c r="M155" t="s">
+        <v>30</v>
+      </c>
+      <c r="N155" t="s">
+        <v>30</v>
+      </c>
+      <c r="O155" t="s">
+        <v>30</v>
       </c>
       <c r="P155">
         <v>55.32</v>
       </c>
       <c r="Q155" t="s">
         <v>30</v>
       </c>
       <c r="R155" t="s">
         <v>30</v>
       </c>
       <c r="S155" t="s">
         <v>30</v>
       </c>
       <c r="T155" t="s">
         <v>30</v>
       </c>
       <c r="U155" t="s">
         <v>30</v>
       </c>
       <c r="V155" t="s">
         <v>30</v>
       </c>
       <c r="W155" t="s">
         <v>30</v>
       </c>
@@ -13990,377 +13990,377 @@
       <c r="B156" t="s">
         <v>185</v>
       </c>
       <c r="C156" t="s">
         <v>243</v>
       </c>
       <c r="E156" t="s">
         <v>39</v>
       </c>
       <c r="F156" t="s">
         <v>134</v>
       </c>
       <c r="G156" t="s">
         <v>29</v>
       </c>
       <c r="H156">
         <v>11</v>
       </c>
       <c r="I156" t="b">
         <v>1</v>
       </c>
       <c r="J156" t="s">
         <v>30</v>
       </c>
       <c r="K156">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>48.34</v>
+        <v>2</v>
+      </c>
+      <c r="L156" t="s">
+        <v>30</v>
+      </c>
+      <c r="M156" t="s">
+        <v>30</v>
+      </c>
+      <c r="N156" t="s">
+        <v>30</v>
+      </c>
+      <c r="O156" t="s">
+        <v>30</v>
       </c>
       <c r="P156">
         <v>53.36</v>
       </c>
-      <c r="Q156">
-[...15 lines deleted...]
-        <v>52.07</v>
+      <c r="Q156" t="s">
+        <v>30</v>
+      </c>
+      <c r="R156" t="s">
+        <v>30</v>
+      </c>
+      <c r="S156" t="s">
+        <v>30</v>
+      </c>
+      <c r="T156" t="s">
+        <v>30</v>
+      </c>
+      <c r="U156" t="s">
+        <v>30</v>
+      </c>
+      <c r="V156" t="s">
+        <v>30</v>
       </c>
       <c r="W156">
         <v>54.08</v>
       </c>
       <c r="X156" t="s">
         <v>30</v>
       </c>
       <c r="Y156">
         <v>268.96</v>
       </c>
     </row>
     <row r="157" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>309</v>
       </c>
       <c r="C157" t="s">
         <v>32</v>
       </c>
       <c r="D157">
         <v>91</v>
       </c>
       <c r="E157" t="s">
         <v>39</v>
       </c>
       <c r="F157" t="s">
         <v>200</v>
       </c>
       <c r="G157" t="s">
         <v>29</v>
       </c>
       <c r="H157">
         <v>5</v>
       </c>
       <c r="I157" t="b">
         <v>1</v>
       </c>
       <c r="J157" t="s">
         <v>30</v>
       </c>
       <c r="K157">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="L157" t="s">
         <v>30</v>
       </c>
-      <c r="M157">
-        <v>53.27</v>
+      <c r="M157" t="s">
+        <v>30</v>
       </c>
       <c r="N157" t="s">
         <v>30</v>
       </c>
-      <c r="O157">
-        <v>51.04</v>
+      <c r="O157" t="s">
+        <v>30</v>
       </c>
       <c r="P157">
         <v>54.38</v>
       </c>
       <c r="Q157" t="s">
         <v>30</v>
       </c>
-      <c r="R157">
-[...6 lines deleted...]
-        <v>50.07</v>
+      <c r="R157" t="s">
+        <v>30</v>
+      </c>
+      <c r="S157" t="s">
+        <v>30</v>
+      </c>
+      <c r="T157" t="s">
+        <v>30</v>
       </c>
       <c r="U157" t="s">
         <v>30</v>
       </c>
-      <c r="V157">
-        <v>51.38</v>
+      <c r="V157" t="s">
+        <v>30</v>
       </c>
       <c r="W157" t="s">
         <v>30</v>
       </c>
       <c r="X157" t="s">
         <v>30</v>
       </c>
       <c r="Y157">
         <v>268.81</v>
       </c>
     </row>
     <row r="158" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
         <v>310</v>
       </c>
       <c r="C158" t="s">
         <v>311</v>
       </c>
       <c r="E158" t="s">
         <v>171</v>
       </c>
       <c r="F158" t="s">
         <v>200</v>
       </c>
       <c r="G158" t="s">
         <v>29</v>
       </c>
       <c r="H158">
         <v>6</v>
       </c>
       <c r="I158" t="b">
         <v>1</v>
       </c>
       <c r="J158" t="s">
         <v>30</v>
       </c>
       <c r="K158">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>50.69</v>
+        <v>1</v>
+      </c>
+      <c r="L158" t="s">
+        <v>30</v>
+      </c>
+      <c r="M158" t="s">
+        <v>30</v>
+      </c>
+      <c r="N158" t="s">
+        <v>30</v>
+      </c>
+      <c r="O158" t="s">
+        <v>30</v>
       </c>
       <c r="P158">
         <v>55.3</v>
       </c>
-      <c r="Q158">
-[...3 lines deleted...]
-        <v>51.81</v>
+      <c r="Q158" t="s">
+        <v>30</v>
+      </c>
+      <c r="R158" t="s">
+        <v>30</v>
       </c>
       <c r="S158" t="s">
         <v>30</v>
       </c>
-      <c r="T158">
-        <v>48.21</v>
+      <c r="T158" t="s">
+        <v>30</v>
       </c>
       <c r="U158" t="s">
         <v>30</v>
       </c>
       <c r="V158" t="s">
         <v>30</v>
       </c>
       <c r="W158" t="s">
         <v>30</v>
       </c>
       <c r="X158" t="s">
         <v>30</v>
       </c>
       <c r="Y158">
         <v>267.35</v>
       </c>
     </row>
     <row r="159" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>312</v>
       </c>
       <c r="C159" t="s">
         <v>313</v>
       </c>
       <c r="D159">
         <v>2427</v>
       </c>
       <c r="E159" t="s">
         <v>39</v>
       </c>
       <c r="F159" t="s">
         <v>314</v>
       </c>
       <c r="G159" t="s">
         <v>29</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159" t="b">
         <v>1</v>
       </c>
       <c r="J159" t="s">
         <v>30</v>
       </c>
       <c r="K159">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>52.02</v>
+        <v>2</v>
+      </c>
+      <c r="L159" t="s">
+        <v>30</v>
+      </c>
+      <c r="M159" t="s">
+        <v>30</v>
+      </c>
+      <c r="N159" t="s">
+        <v>30</v>
+      </c>
+      <c r="O159" t="s">
+        <v>30</v>
       </c>
       <c r="P159">
         <v>50.58</v>
       </c>
-      <c r="Q159">
-[...15 lines deleted...]
-        <v>52.5</v>
+      <c r="Q159" t="s">
+        <v>30</v>
+      </c>
+      <c r="R159" t="s">
+        <v>30</v>
+      </c>
+      <c r="S159" t="s">
+        <v>30</v>
+      </c>
+      <c r="T159" t="s">
+        <v>30</v>
+      </c>
+      <c r="U159" t="s">
+        <v>30</v>
+      </c>
+      <c r="V159" t="s">
+        <v>30</v>
       </c>
       <c r="W159">
         <v>53.44</v>
       </c>
       <c r="X159" t="s">
         <v>30</v>
       </c>
       <c r="Y159">
         <v>266.3</v>
       </c>
     </row>
     <row r="160" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>315</v>
       </c>
       <c r="C160" t="s">
         <v>316</v>
       </c>
       <c r="D160">
         <v>2407</v>
       </c>
       <c r="E160" t="s">
         <v>171</v>
       </c>
       <c r="F160" t="s">
         <v>134</v>
       </c>
       <c r="G160" t="s">
         <v>29</v>
       </c>
       <c r="H160">
         <v>12</v>
       </c>
       <c r="I160" t="b">
         <v>1</v>
       </c>
       <c r="J160" t="s">
         <v>30</v>
       </c>
       <c r="K160">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L160" t="s">
         <v>30</v>
       </c>
-      <c r="M160">
-        <v>51.31</v>
+      <c r="M160" t="s">
+        <v>30</v>
       </c>
       <c r="N160" t="s">
         <v>30</v>
       </c>
-      <c r="O160">
-        <v>53.59</v>
+      <c r="O160" t="s">
+        <v>30</v>
       </c>
       <c r="P160">
         <v>55.45</v>
       </c>
-      <c r="Q160">
-[...3 lines deleted...]
-        <v>55.22</v>
+      <c r="Q160" t="s">
+        <v>30</v>
+      </c>
+      <c r="R160" t="s">
+        <v>30</v>
       </c>
       <c r="S160" t="s">
         <v>30</v>
       </c>
       <c r="T160" t="s">
         <v>30</v>
       </c>
       <c r="U160" t="s">
         <v>30</v>
       </c>
       <c r="V160" t="s">
         <v>30</v>
       </c>
       <c r="W160" t="s">
         <v>30</v>
       </c>
       <c r="X160" t="s">
         <v>30</v>
       </c>
       <c r="Y160">
         <v>265.59</v>
       </c>
     </row>
     <row r="161" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A161">
@@ -14372,679 +14372,679 @@
       <c r="C161" t="s">
         <v>205</v>
       </c>
       <c r="D161">
         <v>1496</v>
       </c>
       <c r="E161" t="s">
         <v>39</v>
       </c>
       <c r="F161" t="s">
         <v>76</v>
       </c>
       <c r="G161" t="s">
         <v>29</v>
       </c>
       <c r="H161">
         <v>27</v>
       </c>
       <c r="I161" t="b">
         <v>1</v>
       </c>
       <c r="J161" t="s">
         <v>30</v>
       </c>
       <c r="K161">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>50.81</v>
+        <v>1</v>
+      </c>
+      <c r="L161" t="s">
+        <v>30</v>
+      </c>
+      <c r="M161" t="s">
+        <v>30</v>
       </c>
       <c r="N161" t="s">
         <v>30</v>
       </c>
       <c r="O161" t="s">
         <v>30</v>
       </c>
       <c r="P161">
         <v>53.24</v>
       </c>
-      <c r="Q161">
-[...3 lines deleted...]
-        <v>52.08</v>
+      <c r="Q161" t="s">
+        <v>30</v>
+      </c>
+      <c r="R161" t="s">
+        <v>30</v>
       </c>
       <c r="S161" t="s">
         <v>30</v>
       </c>
-      <c r="T161">
-        <v>51.64</v>
+      <c r="T161" t="s">
+        <v>30</v>
       </c>
       <c r="U161" t="s">
         <v>30</v>
       </c>
       <c r="V161" t="s">
         <v>30</v>
       </c>
       <c r="W161" t="s">
         <v>30</v>
       </c>
       <c r="X161" t="s">
         <v>30</v>
       </c>
       <c r="Y161">
         <v>263.69</v>
       </c>
     </row>
     <row r="162" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>318</v>
       </c>
       <c r="C162" t="s">
         <v>157</v>
       </c>
       <c r="E162" t="s">
         <v>256</v>
       </c>
       <c r="F162" t="s">
         <v>76</v>
       </c>
       <c r="G162" t="s">
         <v>29</v>
       </c>
       <c r="H162">
         <v>28</v>
       </c>
       <c r="I162" t="b">
         <v>1</v>
       </c>
       <c r="J162" t="s">
         <v>30</v>
       </c>
       <c r="K162">
-        <v>10</v>
-[...11 lines deleted...]
-        <v>50.07</v>
+        <v>2</v>
+      </c>
+      <c r="L162" t="s">
+        <v>30</v>
+      </c>
+      <c r="M162" t="s">
+        <v>30</v>
+      </c>
+      <c r="N162" t="s">
+        <v>30</v>
+      </c>
+      <c r="O162" t="s">
+        <v>30</v>
       </c>
       <c r="P162">
         <v>49.81</v>
       </c>
-      <c r="Q162">
-[...3 lines deleted...]
-        <v>51.27</v>
+      <c r="Q162" t="s">
+        <v>30</v>
+      </c>
+      <c r="R162" t="s">
+        <v>30</v>
       </c>
       <c r="S162" t="s">
         <v>30</v>
       </c>
       <c r="T162" t="s">
         <v>30</v>
       </c>
-      <c r="U162">
-[...3 lines deleted...]
-        <v>50.37</v>
+      <c r="U162" t="s">
+        <v>30</v>
+      </c>
+      <c r="V162" t="s">
+        <v>30</v>
       </c>
       <c r="W162">
         <v>53.04</v>
       </c>
       <c r="X162" t="s">
         <v>30</v>
       </c>
       <c r="Y162">
         <v>261.79</v>
       </c>
     </row>
     <row r="163" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
         <v>319</v>
       </c>
       <c r="C163" t="s">
         <v>157</v>
       </c>
       <c r="E163" t="s">
         <v>171</v>
       </c>
       <c r="F163" t="s">
         <v>28</v>
       </c>
       <c r="G163" t="s">
         <v>87</v>
       </c>
       <c r="H163">
         <v>14</v>
       </c>
       <c r="I163" t="b">
         <v>1</v>
       </c>
       <c r="J163" t="s">
         <v>30</v>
       </c>
       <c r="K163">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="L163" t="s">
         <v>30</v>
       </c>
-      <c r="M163">
-[...6 lines deleted...]
-        <v>47.09</v>
+      <c r="M163" t="s">
+        <v>30</v>
+      </c>
+      <c r="N163" t="s">
+        <v>30</v>
+      </c>
+      <c r="O163" t="s">
+        <v>30</v>
       </c>
       <c r="P163">
         <v>49.76</v>
       </c>
-      <c r="Q163">
-[...9 lines deleted...]
-        <v>48.38</v>
+      <c r="Q163" t="s">
+        <v>30</v>
+      </c>
+      <c r="R163" t="s">
+        <v>30</v>
+      </c>
+      <c r="S163" t="s">
+        <v>30</v>
+      </c>
+      <c r="T163" t="s">
+        <v>30</v>
       </c>
       <c r="U163" t="s">
         <v>30</v>
       </c>
-      <c r="V163">
-        <v>50.21</v>
+      <c r="V163" t="s">
+        <v>30</v>
       </c>
       <c r="W163">
         <v>53.12</v>
       </c>
       <c r="X163" t="s">
         <v>30</v>
       </c>
       <c r="Y163">
         <v>259.57</v>
       </c>
     </row>
     <row r="164" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
         <v>320</v>
       </c>
       <c r="C164" t="s">
         <v>321</v>
       </c>
       <c r="D164">
         <v>2401</v>
       </c>
       <c r="E164" t="s">
         <v>144</v>
       </c>
       <c r="F164" t="s">
         <v>34</v>
       </c>
       <c r="G164" t="s">
         <v>87</v>
       </c>
       <c r="H164">
         <v>13</v>
       </c>
       <c r="I164" t="b">
         <v>1</v>
       </c>
       <c r="J164" t="s">
         <v>30</v>
       </c>
       <c r="K164">
-        <v>8</v>
-[...11 lines deleted...]
-        <v>43.3</v>
+        <v>1</v>
+      </c>
+      <c r="L164" t="s">
+        <v>30</v>
+      </c>
+      <c r="M164" t="s">
+        <v>30</v>
+      </c>
+      <c r="N164" t="s">
+        <v>30</v>
+      </c>
+      <c r="O164" t="s">
+        <v>30</v>
       </c>
       <c r="P164">
         <v>52.49</v>
       </c>
       <c r="Q164" t="s">
         <v>30</v>
       </c>
-      <c r="R164">
-[...6 lines deleted...]
-        <v>41.9</v>
+      <c r="R164" t="s">
+        <v>30</v>
+      </c>
+      <c r="S164" t="s">
+        <v>30</v>
+      </c>
+      <c r="T164" t="s">
+        <v>30</v>
       </c>
       <c r="U164" t="s">
         <v>30</v>
       </c>
       <c r="V164" t="s">
         <v>30</v>
       </c>
       <c r="W164" t="s">
         <v>30</v>
       </c>
       <c r="X164" t="s">
         <v>30</v>
       </c>
       <c r="Y164">
         <v>248.4</v>
       </c>
     </row>
     <row r="165" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
         <v>322</v>
       </c>
       <c r="C165" t="s">
         <v>313</v>
       </c>
       <c r="D165">
         <v>2500</v>
       </c>
       <c r="E165" t="s">
         <v>39</v>
       </c>
       <c r="F165" t="s">
         <v>134</v>
       </c>
       <c r="G165" t="s">
         <v>87</v>
       </c>
       <c r="H165">
         <v>6</v>
       </c>
       <c r="I165" t="b">
         <v>1</v>
       </c>
       <c r="J165" t="s">
         <v>30</v>
       </c>
       <c r="K165">
-        <v>12</v>
-[...11 lines deleted...]
-        <v>45.27</v>
+        <v>2</v>
+      </c>
+      <c r="L165" t="s">
+        <v>30</v>
+      </c>
+      <c r="M165" t="s">
+        <v>30</v>
+      </c>
+      <c r="N165" t="s">
+        <v>30</v>
+      </c>
+      <c r="O165" t="s">
+        <v>30</v>
       </c>
       <c r="P165">
         <v>47.95</v>
       </c>
-      <c r="Q165">
-[...15 lines deleted...]
-        <v>45.78</v>
+      <c r="Q165" t="s">
+        <v>30</v>
+      </c>
+      <c r="R165" t="s">
+        <v>30</v>
+      </c>
+      <c r="S165" t="s">
+        <v>30</v>
+      </c>
+      <c r="T165" t="s">
+        <v>30</v>
+      </c>
+      <c r="U165" t="s">
+        <v>30</v>
+      </c>
+      <c r="V165" t="s">
+        <v>30</v>
       </c>
       <c r="W165">
         <v>50.22</v>
       </c>
       <c r="X165" t="s">
         <v>30</v>
       </c>
       <c r="Y165">
         <v>245.94</v>
       </c>
     </row>
     <row r="166" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
         <v>323</v>
       </c>
       <c r="C166" t="s">
         <v>324</v>
       </c>
       <c r="E166" t="s">
         <v>169</v>
       </c>
       <c r="F166" t="s">
         <v>34</v>
       </c>
       <c r="G166" t="s">
         <v>87</v>
       </c>
       <c r="H166">
         <v>14</v>
       </c>
       <c r="I166" t="b">
         <v>1</v>
       </c>
       <c r="J166" t="s">
         <v>30</v>
       </c>
       <c r="K166">
-        <v>6</v>
-[...11 lines deleted...]
-        <v>47.08</v>
+        <v>1</v>
+      </c>
+      <c r="L166" t="s">
+        <v>30</v>
+      </c>
+      <c r="M166" t="s">
+        <v>30</v>
+      </c>
+      <c r="N166" t="s">
+        <v>30</v>
+      </c>
+      <c r="O166" t="s">
+        <v>30</v>
       </c>
       <c r="P166">
         <v>52.68</v>
       </c>
       <c r="Q166" t="s">
         <v>30</v>
       </c>
       <c r="R166" t="s">
         <v>30</v>
       </c>
       <c r="S166" t="s">
         <v>30</v>
       </c>
-      <c r="T166">
-        <v>47.74</v>
+      <c r="T166" t="s">
+        <v>30</v>
       </c>
       <c r="U166" t="s">
         <v>30</v>
       </c>
       <c r="V166" t="s">
         <v>30</v>
       </c>
       <c r="W166" t="s">
         <v>30</v>
       </c>
       <c r="X166" t="s">
         <v>30</v>
       </c>
       <c r="Y166">
         <v>244.74</v>
       </c>
     </row>
     <row r="167" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
         <v>137</v>
       </c>
       <c r="C167" t="s">
         <v>221</v>
       </c>
       <c r="D167">
         <v>25</v>
       </c>
       <c r="E167" t="s">
         <v>273</v>
       </c>
       <c r="F167" t="s">
         <v>314</v>
       </c>
       <c r="G167" t="s">
         <v>29</v>
       </c>
       <c r="H167">
         <v>2</v>
       </c>
       <c r="I167" t="b">
         <v>1</v>
       </c>
       <c r="J167" t="s">
         <v>30</v>
       </c>
       <c r="K167">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>49.74</v>
+        <v>0</v>
+      </c>
+      <c r="L167" t="s">
+        <v>30</v>
       </c>
       <c r="M167" t="s">
         <v>30</v>
       </c>
-      <c r="N167">
-[...3 lines deleted...]
-        <v>49.92</v>
+      <c r="N167" t="s">
+        <v>30</v>
+      </c>
+      <c r="O167" t="s">
+        <v>30</v>
       </c>
       <c r="P167" t="s">
         <v>30</v>
       </c>
-      <c r="Q167">
-[...9 lines deleted...]
-        <v>44.51</v>
+      <c r="Q167" t="s">
+        <v>30</v>
+      </c>
+      <c r="R167" t="s">
+        <v>30</v>
+      </c>
+      <c r="S167" t="s">
+        <v>30</v>
+      </c>
+      <c r="T167" t="s">
+        <v>30</v>
       </c>
       <c r="U167" t="s">
         <v>30</v>
       </c>
       <c r="V167" t="s">
         <v>30</v>
       </c>
       <c r="W167" t="s">
         <v>30</v>
       </c>
       <c r="X167" t="s">
         <v>30</v>
       </c>
       <c r="Y167">
         <v>240.92</v>
       </c>
     </row>
     <row r="168" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>325</v>
       </c>
       <c r="C168" t="s">
         <v>326</v>
       </c>
       <c r="D168">
         <v>60</v>
       </c>
       <c r="E168" t="s">
         <v>39</v>
       </c>
       <c r="F168" t="s">
         <v>200</v>
       </c>
       <c r="G168" t="s">
         <v>87</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
       <c r="I168" t="b">
         <v>1</v>
       </c>
       <c r="J168" t="s">
         <v>30</v>
       </c>
       <c r="K168">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L168" t="s">
         <v>30</v>
       </c>
       <c r="M168" t="s">
         <v>30</v>
       </c>
-      <c r="N168">
-        <v>31.81</v>
+      <c r="N168" t="s">
+        <v>30</v>
       </c>
       <c r="O168" t="s">
         <v>30</v>
       </c>
       <c r="P168">
         <v>33.68</v>
       </c>
-      <c r="Q168">
-        <v>33.68</v>
+      <c r="Q168" t="s">
+        <v>30</v>
       </c>
       <c r="R168" t="s">
         <v>30</v>
       </c>
       <c r="S168" t="s">
         <v>30</v>
       </c>
-      <c r="T168">
-[...6 lines deleted...]
-        <v>36.04</v>
+      <c r="T168" t="s">
+        <v>30</v>
+      </c>
+      <c r="U168" t="s">
+        <v>30</v>
+      </c>
+      <c r="V168" t="s">
+        <v>30</v>
       </c>
       <c r="W168" t="s">
         <v>30</v>
       </c>
       <c r="X168" t="s">
         <v>30</v>
       </c>
       <c r="Y168">
         <v>172.06</v>
       </c>
     </row>
     <row r="169" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
         <v>163</v>
       </c>
       <c r="C169" t="s">
         <v>327</v>
       </c>
       <c r="D169">
         <v>1035</v>
       </c>
       <c r="E169" t="s">
         <v>328</v>
       </c>
       <c r="F169" t="s">
         <v>34</v>
       </c>
       <c r="G169" t="s">
         <v>29</v>
       </c>
       <c r="H169">
         <v>35</v>
       </c>
       <c r="I169" t="b">
         <v>0</v>
       </c>
       <c r="J169" t="s">
         <v>329</v>
       </c>
       <c r="K169">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L169" t="s">
         <v>30</v>
       </c>
-      <c r="M169">
-        <v>92.87</v>
+      <c r="M169" t="s">
+        <v>30</v>
       </c>
       <c r="N169" t="s">
         <v>30</v>
       </c>
-      <c r="O169">
-        <v>94.1</v>
+      <c r="O169" t="s">
+        <v>30</v>
       </c>
       <c r="P169">
         <v>95.97</v>
       </c>
       <c r="Q169" t="s">
         <v>30</v>
       </c>
-      <c r="R169">
-        <v>95.95</v>
+      <c r="R169" t="s">
+        <v>30</v>
       </c>
       <c r="S169" t="s">
         <v>30</v>
       </c>
       <c r="T169" t="s">
         <v>30</v>
       </c>
       <c r="U169" t="s">
         <v>30</v>
       </c>
       <c r="V169" t="s">
         <v>30</v>
       </c>
       <c r="W169" t="s">
         <v>30</v>
       </c>
       <c r="X169" t="s">
         <v>30</v>
       </c>
       <c r="Y169">
         <v>378.89</v>
       </c>
     </row>
     <row r="170" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A170">
@@ -15053,288 +15053,288 @@
       <c r="B170" t="s">
         <v>280</v>
       </c>
       <c r="C170" t="s">
         <v>330</v>
       </c>
       <c r="E170" t="s">
         <v>39</v>
       </c>
       <c r="F170" t="s">
         <v>34</v>
       </c>
       <c r="G170" t="s">
         <v>29</v>
       </c>
       <c r="H170">
         <v>36</v>
       </c>
       <c r="I170" t="b">
         <v>0</v>
       </c>
       <c r="J170" t="s">
         <v>329</v>
       </c>
       <c r="K170">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>85.86</v>
+        <v>0</v>
+      </c>
+      <c r="L170" t="s">
+        <v>30</v>
+      </c>
+      <c r="M170" t="s">
+        <v>30</v>
       </c>
       <c r="N170" t="s">
         <v>30</v>
       </c>
       <c r="O170" t="s">
         <v>30</v>
       </c>
       <c r="P170" t="s">
         <v>30</v>
       </c>
       <c r="Q170" t="s">
         <v>30</v>
       </c>
-      <c r="R170">
-[...3 lines deleted...]
-        <v>88.68</v>
+      <c r="R170" t="s">
+        <v>30</v>
+      </c>
+      <c r="S170" t="s">
+        <v>30</v>
       </c>
       <c r="T170" t="s">
         <v>30</v>
       </c>
       <c r="U170" t="s">
         <v>30</v>
       </c>
       <c r="V170" t="s">
         <v>30</v>
       </c>
       <c r="W170" t="s">
         <v>30</v>
       </c>
       <c r="X170" t="s">
         <v>30</v>
       </c>
       <c r="Y170">
         <v>351.87</v>
       </c>
     </row>
     <row r="171" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>331</v>
       </c>
       <c r="C171" t="s">
         <v>332</v>
       </c>
       <c r="E171" t="s">
         <v>39</v>
       </c>
       <c r="F171" t="s">
         <v>34</v>
       </c>
       <c r="G171" t="s">
         <v>29</v>
       </c>
       <c r="H171">
         <v>37</v>
       </c>
       <c r="I171" t="b">
         <v>0</v>
       </c>
       <c r="J171" t="s">
         <v>329</v>
       </c>
       <c r="K171">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L171" t="s">
         <v>30</v>
       </c>
       <c r="M171" t="s">
         <v>30</v>
       </c>
-      <c r="N171">
-        <v>93.06</v>
+      <c r="N171" t="s">
+        <v>30</v>
       </c>
       <c r="O171" t="s">
         <v>30</v>
       </c>
       <c r="P171">
         <v>90.34</v>
       </c>
-      <c r="Q171">
-        <v>95.12</v>
+      <c r="Q171" t="s">
+        <v>30</v>
       </c>
       <c r="R171" t="s">
         <v>30</v>
       </c>
       <c r="S171" t="s">
         <v>30</v>
       </c>
       <c r="T171" t="s">
         <v>30</v>
       </c>
-      <c r="U171">
-        <v>70.83</v>
+      <c r="U171" t="s">
+        <v>30</v>
       </c>
       <c r="V171" t="s">
         <v>30</v>
       </c>
       <c r="W171" t="s">
         <v>30</v>
       </c>
       <c r="X171" t="s">
         <v>30</v>
       </c>
       <c r="Y171">
         <v>349.35</v>
       </c>
     </row>
     <row r="172" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>79</v>
       </c>
       <c r="C172" t="s">
         <v>333</v>
       </c>
       <c r="D172">
         <v>2022</v>
       </c>
       <c r="E172" t="s">
         <v>39</v>
       </c>
       <c r="F172" t="s">
         <v>34</v>
       </c>
       <c r="G172" t="s">
         <v>29</v>
       </c>
       <c r="H172">
         <v>38</v>
       </c>
       <c r="I172" t="b">
         <v>0</v>
       </c>
       <c r="J172" t="s">
         <v>329</v>
       </c>
       <c r="K172">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L172" t="s">
         <v>30</v>
       </c>
       <c r="M172" t="s">
         <v>30</v>
       </c>
       <c r="N172" t="s">
         <v>30</v>
       </c>
       <c r="O172" t="s">
         <v>30</v>
       </c>
       <c r="P172">
         <v>81.4</v>
       </c>
       <c r="Q172" t="s">
         <v>30</v>
       </c>
-      <c r="R172">
-[...3 lines deleted...]
-        <v>87.28</v>
+      <c r="R172" t="s">
+        <v>30</v>
+      </c>
+      <c r="S172" t="s">
+        <v>30</v>
       </c>
       <c r="T172" t="s">
         <v>30</v>
       </c>
       <c r="U172" t="s">
         <v>30</v>
       </c>
       <c r="V172" t="s">
         <v>30</v>
       </c>
       <c r="W172">
         <v>88.21</v>
       </c>
       <c r="X172" t="s">
         <v>30</v>
       </c>
       <c r="Y172">
         <v>341.23</v>
       </c>
     </row>
     <row r="173" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
         <v>226</v>
       </c>
       <c r="C173" t="s">
         <v>334</v>
       </c>
       <c r="E173" t="s">
         <v>335</v>
       </c>
       <c r="F173" t="s">
         <v>34</v>
       </c>
       <c r="G173" t="s">
         <v>29</v>
       </c>
       <c r="H173">
         <v>39</v>
       </c>
       <c r="I173" t="b">
         <v>0</v>
       </c>
       <c r="J173" t="s">
         <v>329</v>
       </c>
       <c r="K173">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L173" t="s">
         <v>30</v>
       </c>
-      <c r="M173">
-        <v>80.23</v>
+      <c r="M173" t="s">
+        <v>30</v>
       </c>
       <c r="N173" t="s">
         <v>30</v>
       </c>
-      <c r="O173">
-        <v>78.05</v>
+      <c r="O173" t="s">
+        <v>30</v>
       </c>
       <c r="P173">
         <v>85.12</v>
       </c>
       <c r="Q173" t="s">
         <v>30</v>
       </c>
       <c r="R173" t="s">
         <v>30</v>
       </c>
       <c r="S173" t="s">
         <v>30</v>
       </c>
       <c r="T173" t="s">
         <v>30</v>
       </c>
       <c r="U173" t="s">
         <v>30</v>
       </c>
       <c r="V173" t="s">
         <v>30</v>
       </c>
       <c r="W173">
         <v>90.98</v>
       </c>
@@ -15352,137 +15352,137 @@
       <c r="B174" t="s">
         <v>336</v>
       </c>
       <c r="C174" t="s">
         <v>337</v>
       </c>
       <c r="E174" t="s">
         <v>30</v>
       </c>
       <c r="F174" t="s">
         <v>34</v>
       </c>
       <c r="G174" t="s">
         <v>29</v>
       </c>
       <c r="H174">
         <v>40</v>
       </c>
       <c r="I174" t="b">
         <v>0</v>
       </c>
       <c r="J174" t="s">
         <v>329</v>
       </c>
       <c r="K174">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>89.58</v>
+        <v>1</v>
+      </c>
+      <c r="L174" t="s">
+        <v>30</v>
       </c>
       <c r="M174" t="s">
         <v>30</v>
       </c>
       <c r="N174" t="s">
         <v>30</v>
       </c>
       <c r="O174" t="s">
         <v>30</v>
       </c>
       <c r="P174">
         <v>84.56</v>
       </c>
       <c r="Q174" t="s">
         <v>30</v>
       </c>
-      <c r="R174">
-        <v>80.61</v>
+      <c r="R174" t="s">
+        <v>30</v>
       </c>
       <c r="S174" t="s">
         <v>30</v>
       </c>
       <c r="T174" t="s">
         <v>30</v>
       </c>
       <c r="U174" t="s">
         <v>30</v>
       </c>
-      <c r="V174">
-        <v>78.36</v>
+      <c r="V174" t="s">
+        <v>30</v>
       </c>
       <c r="W174" t="s">
         <v>30</v>
       </c>
       <c r="X174" t="s">
         <v>30</v>
       </c>
       <c r="Y174">
         <v>333.11</v>
       </c>
     </row>
     <row r="175" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>338</v>
       </c>
       <c r="C175" t="s">
         <v>75</v>
       </c>
       <c r="E175" t="s">
         <v>189</v>
       </c>
       <c r="F175" t="s">
         <v>34</v>
       </c>
       <c r="G175" t="s">
         <v>29</v>
       </c>
       <c r="H175">
         <v>41</v>
       </c>
       <c r="I175" t="b">
         <v>0</v>
       </c>
       <c r="J175" t="s">
         <v>329</v>
       </c>
       <c r="K175">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>80.15</v>
+        <v>1</v>
+      </c>
+      <c r="L175" t="s">
+        <v>30</v>
+      </c>
+      <c r="M175" t="s">
+        <v>30</v>
       </c>
       <c r="N175" t="s">
         <v>30</v>
       </c>
-      <c r="O175">
-        <v>77.46</v>
+      <c r="O175" t="s">
+        <v>30</v>
       </c>
       <c r="P175" t="s">
         <v>30</v>
       </c>
       <c r="Q175" t="s">
         <v>30</v>
       </c>
       <c r="R175" t="s">
         <v>30</v>
       </c>
       <c r="S175" t="s">
         <v>30</v>
       </c>
       <c r="T175" t="s">
         <v>30</v>
       </c>
       <c r="U175" t="s">
         <v>30</v>
       </c>
       <c r="V175" t="s">
         <v>30</v>
       </c>
       <c r="W175">
         <v>84.39</v>
       </c>
@@ -15500,143 +15500,143 @@
       <c r="B176" t="s">
         <v>339</v>
       </c>
       <c r="C176" t="s">
         <v>340</v>
       </c>
       <c r="E176" t="s">
         <v>30</v>
       </c>
       <c r="F176" t="s">
         <v>34</v>
       </c>
       <c r="G176" t="s">
         <v>29</v>
       </c>
       <c r="H176">
         <v>42</v>
       </c>
       <c r="I176" t="b">
         <v>0</v>
       </c>
       <c r="J176" t="s">
         <v>329</v>
       </c>
       <c r="K176">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L176" t="s">
         <v>30</v>
       </c>
       <c r="M176" t="s">
         <v>30</v>
       </c>
       <c r="N176" t="s">
         <v>30</v>
       </c>
       <c r="O176" t="s">
         <v>30</v>
       </c>
       <c r="P176" t="s">
         <v>30</v>
       </c>
-      <c r="Q176">
-        <v>73.7</v>
+      <c r="Q176" t="s">
+        <v>30</v>
       </c>
       <c r="R176" t="s">
         <v>30</v>
       </c>
-      <c r="S176">
-        <v>76.25</v>
+      <c r="S176" t="s">
+        <v>30</v>
       </c>
       <c r="T176" t="s">
         <v>30</v>
       </c>
       <c r="U176" t="s">
         <v>30</v>
       </c>
-      <c r="V176">
-        <v>69.58</v>
+      <c r="V176" t="s">
+        <v>30</v>
       </c>
       <c r="W176">
         <v>74.2</v>
       </c>
       <c r="X176" t="s">
         <v>30</v>
       </c>
       <c r="Y176">
         <v>293.73</v>
       </c>
     </row>
     <row r="177" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>341</v>
       </c>
       <c r="C177" t="s">
         <v>342</v>
       </c>
       <c r="E177" t="s">
         <v>55</v>
       </c>
       <c r="F177" t="s">
         <v>34</v>
       </c>
       <c r="G177" t="s">
         <v>87</v>
       </c>
       <c r="H177">
         <v>15</v>
       </c>
       <c r="I177" t="b">
         <v>0</v>
       </c>
       <c r="J177" t="s">
         <v>329</v>
       </c>
       <c r="K177">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>73.78</v>
+        <v>0</v>
+      </c>
+      <c r="L177" t="s">
+        <v>30</v>
       </c>
       <c r="M177" t="s">
         <v>30</v>
       </c>
-      <c r="N177">
-[...3 lines deleted...]
-        <v>70.98</v>
+      <c r="N177" t="s">
+        <v>30</v>
+      </c>
+      <c r="O177" t="s">
+        <v>30</v>
       </c>
       <c r="P177" t="s">
         <v>30</v>
       </c>
-      <c r="Q177">
-        <v>77.84</v>
+      <c r="Q177" t="s">
+        <v>30</v>
       </c>
       <c r="R177" t="s">
         <v>30</v>
       </c>
       <c r="S177" t="s">
         <v>30</v>
       </c>
       <c r="T177" t="s">
         <v>30</v>
       </c>
       <c r="U177" t="s">
         <v>30</v>
       </c>
       <c r="V177" t="s">
         <v>30</v>
       </c>
       <c r="W177" t="s">
         <v>30</v>
       </c>
       <c r="X177" t="s">
         <v>30</v>
       </c>
       <c r="Y177">
         <v>292.92</v>
       </c>
@@ -15648,63 +15648,63 @@
       <c r="B178" t="s">
         <v>145</v>
       </c>
       <c r="C178" t="s">
         <v>334</v>
       </c>
       <c r="E178" t="s">
         <v>343</v>
       </c>
       <c r="F178" t="s">
         <v>34</v>
       </c>
       <c r="G178" t="s">
         <v>29</v>
       </c>
       <c r="H178">
         <v>43</v>
       </c>
       <c r="I178" t="b">
         <v>0</v>
       </c>
       <c r="J178" t="s">
         <v>329</v>
       </c>
       <c r="K178">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L178" t="s">
         <v>30</v>
       </c>
-      <c r="M178">
-        <v>69.71</v>
+      <c r="M178" t="s">
+        <v>30</v>
       </c>
       <c r="N178" t="s">
         <v>30</v>
       </c>
-      <c r="O178">
-        <v>69.22</v>
+      <c r="O178" t="s">
+        <v>30</v>
       </c>
       <c r="P178">
         <v>73.35</v>
       </c>
       <c r="Q178" t="s">
         <v>30</v>
       </c>
       <c r="R178" t="s">
         <v>30</v>
       </c>
       <c r="S178" t="s">
         <v>30</v>
       </c>
       <c r="T178" t="s">
         <v>30</v>
       </c>
       <c r="U178" t="s">
         <v>30</v>
       </c>
       <c r="V178" t="s">
         <v>30</v>
       </c>
       <c r="W178">
         <v>78.21</v>
       </c>
@@ -15722,140 +15722,140 @@
       <c r="B179" t="s">
         <v>198</v>
       </c>
       <c r="C179" t="s">
         <v>32</v>
       </c>
       <c r="E179" t="s">
         <v>39</v>
       </c>
       <c r="F179" t="s">
         <v>76</v>
       </c>
       <c r="G179" t="s">
         <v>29</v>
       </c>
       <c r="H179">
         <v>29</v>
       </c>
       <c r="I179" t="b">
         <v>0</v>
       </c>
       <c r="J179" t="s">
         <v>329</v>
       </c>
       <c r="K179">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L179" t="s">
         <v>30</v>
       </c>
       <c r="M179" t="s">
         <v>30</v>
       </c>
       <c r="N179" t="s">
         <v>30</v>
       </c>
-      <c r="O179">
-        <v>70.38</v>
+      <c r="O179" t="s">
+        <v>30</v>
       </c>
       <c r="P179">
         <v>73.96</v>
       </c>
       <c r="Q179" t="s">
         <v>30</v>
       </c>
-      <c r="R179">
-        <v>73.37</v>
+      <c r="R179" t="s">
+        <v>30</v>
       </c>
       <c r="S179" t="s">
         <v>30</v>
       </c>
-      <c r="T179">
-        <v>71.76</v>
+      <c r="T179" t="s">
+        <v>30</v>
       </c>
       <c r="U179" t="s">
         <v>30</v>
       </c>
       <c r="V179" t="s">
         <v>30</v>
       </c>
       <c r="W179" t="s">
         <v>30</v>
       </c>
       <c r="X179" t="s">
         <v>30</v>
       </c>
       <c r="Y179">
         <v>289.47</v>
       </c>
     </row>
     <row r="180" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>344</v>
       </c>
       <c r="C180" t="s">
         <v>345</v>
       </c>
       <c r="D180">
         <v>2537</v>
       </c>
       <c r="E180" t="s">
         <v>346</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180" t="s">
         <v>29</v>
       </c>
       <c r="H180">
         <v>22</v>
       </c>
       <c r="I180" t="b">
         <v>0</v>
       </c>
       <c r="J180" t="s">
         <v>329</v>
       </c>
       <c r="K180">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L180" t="s">
         <v>30</v>
       </c>
-      <c r="M180">
-        <v>70.46</v>
+      <c r="M180" t="s">
+        <v>30</v>
       </c>
       <c r="N180" t="s">
         <v>30</v>
       </c>
-      <c r="O180">
-        <v>64.35</v>
+      <c r="O180" t="s">
+        <v>30</v>
       </c>
       <c r="P180">
         <v>71.97</v>
       </c>
       <c r="Q180" t="s">
         <v>30</v>
       </c>
       <c r="R180" t="s">
         <v>30</v>
       </c>
       <c r="S180" t="s">
         <v>30</v>
       </c>
       <c r="T180" t="s">
         <v>30</v>
       </c>
       <c r="U180" t="s">
         <v>30</v>
       </c>
       <c r="V180" t="s">
         <v>30</v>
       </c>
       <c r="W180">
         <v>79.39</v>
       </c>
@@ -15873,63 +15873,63 @@
       <c r="B181" t="s">
         <v>347</v>
       </c>
       <c r="C181" t="s">
         <v>348</v>
       </c>
       <c r="E181" t="s">
         <v>30</v>
       </c>
       <c r="F181" t="s">
         <v>61</v>
       </c>
       <c r="G181" t="s">
         <v>29</v>
       </c>
       <c r="H181">
         <v>10</v>
       </c>
       <c r="I181" t="b">
         <v>0</v>
       </c>
       <c r="J181" t="s">
         <v>329</v>
       </c>
       <c r="K181">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L181" t="s">
         <v>30</v>
       </c>
-      <c r="M181">
-[...6 lines deleted...]
-        <v>69.01</v>
+      <c r="M181" t="s">
+        <v>30</v>
+      </c>
+      <c r="N181" t="s">
+        <v>30</v>
+      </c>
+      <c r="O181" t="s">
+        <v>30</v>
       </c>
       <c r="P181">
         <v>68.45</v>
       </c>
       <c r="Q181" t="s">
         <v>30</v>
       </c>
       <c r="R181" t="s">
         <v>30</v>
       </c>
       <c r="S181" t="s">
         <v>30</v>
       </c>
       <c r="T181" t="s">
         <v>30</v>
       </c>
       <c r="U181" t="s">
         <v>30</v>
       </c>
       <c r="V181" t="s">
         <v>30</v>
       </c>
       <c r="W181" t="s">
         <v>30</v>
       </c>
@@ -15947,359 +15947,359 @@
       <c r="B182" t="s">
         <v>349</v>
       </c>
       <c r="C182" t="s">
         <v>350</v>
       </c>
       <c r="E182" t="s">
         <v>169</v>
       </c>
       <c r="F182" t="s">
         <v>34</v>
       </c>
       <c r="G182" t="s">
         <v>29</v>
       </c>
       <c r="H182">
         <v>44</v>
       </c>
       <c r="I182" t="b">
         <v>0</v>
       </c>
       <c r="J182" t="s">
         <v>329</v>
       </c>
       <c r="K182">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="L182" t="s">
         <v>30</v>
       </c>
       <c r="M182" t="s">
         <v>30</v>
       </c>
-      <c r="N182">
-        <v>68.8</v>
+      <c r="N182" t="s">
+        <v>30</v>
       </c>
       <c r="O182" t="s">
         <v>30</v>
       </c>
       <c r="P182" t="s">
         <v>30</v>
       </c>
-      <c r="Q182">
-[...3 lines deleted...]
-        <v>69.56</v>
+      <c r="Q182" t="s">
+        <v>30</v>
+      </c>
+      <c r="R182" t="s">
+        <v>30</v>
       </c>
       <c r="S182" t="s">
         <v>30</v>
       </c>
-      <c r="T182">
-        <v>64.99</v>
+      <c r="T182" t="s">
+        <v>30</v>
       </c>
       <c r="U182" t="s">
         <v>30</v>
       </c>
       <c r="V182" t="s">
         <v>30</v>
       </c>
       <c r="W182" t="s">
         <v>30</v>
       </c>
       <c r="X182" t="s">
         <v>30</v>
       </c>
       <c r="Y182">
         <v>272.96</v>
       </c>
     </row>
     <row r="183" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
         <v>351</v>
       </c>
       <c r="C183" t="s">
         <v>352</v>
       </c>
       <c r="E183" t="s">
         <v>39</v>
       </c>
       <c r="F183" t="s">
         <v>34</v>
       </c>
       <c r="G183" t="s">
         <v>29</v>
       </c>
       <c r="H183">
         <v>45</v>
       </c>
       <c r="I183" t="b">
         <v>0</v>
       </c>
       <c r="J183" t="s">
         <v>329</v>
       </c>
       <c r="K183">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L183" t="s">
         <v>30</v>
       </c>
       <c r="M183" t="s">
         <v>30</v>
       </c>
       <c r="N183" t="s">
         <v>30</v>
       </c>
       <c r="O183" t="s">
         <v>30</v>
       </c>
       <c r="P183">
         <v>94.06</v>
       </c>
-      <c r="Q183">
-        <v>93.6</v>
+      <c r="Q183" t="s">
+        <v>30</v>
       </c>
       <c r="R183" t="s">
         <v>30</v>
       </c>
-      <c r="S183">
-        <v>82.71</v>
+      <c r="S183" t="s">
+        <v>30</v>
       </c>
       <c r="T183" t="s">
         <v>30</v>
       </c>
       <c r="U183" t="s">
         <v>30</v>
       </c>
       <c r="V183" t="s">
         <v>30</v>
       </c>
       <c r="W183" t="s">
         <v>30</v>
       </c>
       <c r="X183" t="s">
         <v>30</v>
       </c>
       <c r="Y183">
         <v>270.37</v>
       </c>
     </row>
     <row r="184" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>164</v>
       </c>
       <c r="C184" t="s">
         <v>353</v>
       </c>
       <c r="E184" t="s">
         <v>30</v>
       </c>
       <c r="F184" t="s">
         <v>28</v>
       </c>
       <c r="G184" t="s">
         <v>29</v>
       </c>
       <c r="H184">
         <v>23</v>
       </c>
       <c r="I184" t="b">
         <v>0</v>
       </c>
       <c r="J184" t="s">
         <v>329</v>
       </c>
       <c r="K184">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L184" t="s">
         <v>30</v>
       </c>
       <c r="M184" t="s">
         <v>30</v>
       </c>
       <c r="N184" t="s">
         <v>30</v>
       </c>
-      <c r="O184">
-        <v>64.51</v>
+      <c r="O184" t="s">
+        <v>30</v>
       </c>
       <c r="P184">
         <v>66.62</v>
       </c>
       <c r="Q184" t="s">
         <v>30</v>
       </c>
       <c r="R184" t="s">
         <v>30</v>
       </c>
       <c r="S184" t="s">
         <v>30</v>
       </c>
       <c r="T184" t="s">
         <v>30</v>
       </c>
-      <c r="U184">
-        <v>68.11</v>
+      <c r="U184" t="s">
+        <v>30</v>
       </c>
       <c r="V184" t="s">
         <v>30</v>
       </c>
       <c r="W184">
         <v>70.96</v>
       </c>
       <c r="X184" t="s">
         <v>30</v>
       </c>
       <c r="Y184">
         <v>270.2</v>
       </c>
     </row>
     <row r="185" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
         <v>354</v>
       </c>
       <c r="C185" t="s">
         <v>355</v>
       </c>
       <c r="E185" t="s">
         <v>356</v>
       </c>
       <c r="F185" t="s">
         <v>34</v>
       </c>
       <c r="G185" t="s">
         <v>29</v>
       </c>
       <c r="H185">
         <v>46</v>
       </c>
       <c r="I185" t="b">
         <v>0</v>
       </c>
       <c r="J185" t="s">
         <v>329</v>
       </c>
       <c r="K185">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L185" t="s">
         <v>30</v>
       </c>
       <c r="M185" t="s">
         <v>30</v>
       </c>
-      <c r="N185">
-        <v>91.77</v>
+      <c r="N185" t="s">
+        <v>30</v>
       </c>
       <c r="O185" t="s">
         <v>30</v>
       </c>
       <c r="P185" t="s">
         <v>30</v>
       </c>
       <c r="Q185" t="s">
         <v>30</v>
       </c>
       <c r="R185" t="s">
         <v>30</v>
       </c>
-      <c r="S185">
-        <v>93.16</v>
+      <c r="S185" t="s">
+        <v>30</v>
       </c>
       <c r="T185" t="s">
         <v>30</v>
       </c>
       <c r="U185" t="s">
         <v>30</v>
       </c>
-      <c r="V185">
-        <v>84.94</v>
+      <c r="V185" t="s">
+        <v>30</v>
       </c>
       <c r="W185" t="s">
         <v>30</v>
       </c>
       <c r="X185" t="s">
         <v>30</v>
       </c>
       <c r="Y185">
         <v>269.87</v>
       </c>
     </row>
     <row r="186" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
         <v>357</v>
       </c>
       <c r="C186" t="s">
         <v>358</v>
       </c>
       <c r="E186" t="s">
         <v>189</v>
       </c>
       <c r="F186" t="s">
         <v>34</v>
       </c>
       <c r="G186" t="s">
         <v>87</v>
       </c>
       <c r="H186">
         <v>16</v>
       </c>
       <c r="I186" t="b">
         <v>0</v>
       </c>
       <c r="J186" t="s">
         <v>329</v>
       </c>
       <c r="K186">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L186" t="s">
         <v>30</v>
       </c>
-      <c r="M186">
-        <v>62.24</v>
+      <c r="M186" t="s">
+        <v>30</v>
       </c>
       <c r="N186" t="s">
         <v>30</v>
       </c>
-      <c r="O186">
-        <v>64.53</v>
+      <c r="O186" t="s">
+        <v>30</v>
       </c>
       <c r="P186">
         <v>70.25</v>
       </c>
       <c r="Q186" t="s">
         <v>30</v>
       </c>
       <c r="R186" t="s">
         <v>30</v>
       </c>
       <c r="S186" t="s">
         <v>30</v>
       </c>
       <c r="T186" t="s">
         <v>30</v>
       </c>
       <c r="U186" t="s">
         <v>30</v>
       </c>
       <c r="V186" t="s">
         <v>30</v>
       </c>
       <c r="W186">
         <v>68.91</v>
       </c>
@@ -16317,63 +16317,63 @@
       <c r="B187" t="s">
         <v>67</v>
       </c>
       <c r="C187" t="s">
         <v>359</v>
       </c>
       <c r="E187" t="s">
         <v>30</v>
       </c>
       <c r="F187" t="s">
         <v>34</v>
       </c>
       <c r="G187" t="s">
         <v>29</v>
       </c>
       <c r="H187">
         <v>47</v>
       </c>
       <c r="I187" t="b">
         <v>0</v>
       </c>
       <c r="J187" t="s">
         <v>329</v>
       </c>
       <c r="K187">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L187" t="s">
         <v>30</v>
       </c>
-      <c r="M187">
-[...6 lines deleted...]
-        <v>66.63</v>
+      <c r="M187" t="s">
+        <v>30</v>
+      </c>
+      <c r="N187" t="s">
+        <v>30</v>
+      </c>
+      <c r="O187" t="s">
+        <v>30</v>
       </c>
       <c r="P187" t="s">
         <v>30</v>
       </c>
       <c r="Q187" t="s">
         <v>30</v>
       </c>
       <c r="R187" t="s">
         <v>30</v>
       </c>
       <c r="S187" t="s">
         <v>30</v>
       </c>
       <c r="T187" t="s">
         <v>30</v>
       </c>
       <c r="U187" t="s">
         <v>30</v>
       </c>
       <c r="V187" t="s">
         <v>30</v>
       </c>
       <c r="W187">
         <v>72.37</v>
       </c>
@@ -16391,63 +16391,63 @@
       <c r="B188" t="s">
         <v>360</v>
       </c>
       <c r="C188" t="s">
         <v>361</v>
       </c>
       <c r="E188" t="s">
         <v>39</v>
       </c>
       <c r="F188" t="s">
         <v>34</v>
       </c>
       <c r="G188" t="s">
         <v>87</v>
       </c>
       <c r="H188">
         <v>17</v>
       </c>
       <c r="I188" t="b">
         <v>0</v>
       </c>
       <c r="J188" t="s">
         <v>329</v>
       </c>
       <c r="K188">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L188" t="s">
         <v>30</v>
       </c>
-      <c r="M188">
-[...6 lines deleted...]
-        <v>67.75</v>
+      <c r="M188" t="s">
+        <v>30</v>
+      </c>
+      <c r="N188" t="s">
+        <v>30</v>
+      </c>
+      <c r="O188" t="s">
+        <v>30</v>
       </c>
       <c r="P188">
         <v>65.24</v>
       </c>
       <c r="Q188" t="s">
         <v>30</v>
       </c>
       <c r="R188" t="s">
         <v>30</v>
       </c>
       <c r="S188" t="s">
         <v>30</v>
       </c>
       <c r="T188" t="s">
         <v>30</v>
       </c>
       <c r="U188" t="s">
         <v>30</v>
       </c>
       <c r="V188" t="s">
         <v>30</v>
       </c>
       <c r="W188" t="s">
         <v>30</v>
       </c>
@@ -16465,63 +16465,63 @@
       <c r="B189" t="s">
         <v>362</v>
       </c>
       <c r="C189" t="s">
         <v>363</v>
       </c>
       <c r="E189" t="s">
         <v>346</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189" t="s">
         <v>87</v>
       </c>
       <c r="H189">
         <v>15</v>
       </c>
       <c r="I189" t="b">
         <v>0</v>
       </c>
       <c r="J189" t="s">
         <v>329</v>
       </c>
       <c r="K189">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L189" t="s">
         <v>30</v>
       </c>
-      <c r="M189">
-        <v>63.73</v>
+      <c r="M189" t="s">
+        <v>30</v>
       </c>
       <c r="N189" t="s">
         <v>30</v>
       </c>
-      <c r="O189">
-        <v>64.24</v>
+      <c r="O189" t="s">
+        <v>30</v>
       </c>
       <c r="P189">
         <v>66.06</v>
       </c>
       <c r="Q189" t="s">
         <v>30</v>
       </c>
       <c r="R189" t="s">
         <v>30</v>
       </c>
       <c r="S189" t="s">
         <v>30</v>
       </c>
       <c r="T189" t="s">
         <v>30</v>
       </c>
       <c r="U189" t="s">
         <v>30</v>
       </c>
       <c r="V189" t="s">
         <v>30</v>
       </c>
       <c r="W189">
         <v>64.07</v>
       </c>
@@ -16539,63 +16539,63 @@
       <c r="B190" t="s">
         <v>67</v>
       </c>
       <c r="C190" t="s">
         <v>364</v>
       </c>
       <c r="E190" t="s">
         <v>30</v>
       </c>
       <c r="F190" t="s">
         <v>34</v>
       </c>
       <c r="G190" t="s">
         <v>29</v>
       </c>
       <c r="H190">
         <v>48</v>
       </c>
       <c r="I190" t="b">
         <v>0</v>
       </c>
       <c r="J190" t="s">
         <v>329</v>
       </c>
       <c r="K190">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>84.83</v>
+        <v>0</v>
+      </c>
+      <c r="L190" t="s">
+        <v>30</v>
+      </c>
+      <c r="M190" t="s">
+        <v>30</v>
       </c>
       <c r="N190" t="s">
         <v>30</v>
       </c>
-      <c r="O190">
-        <v>81.17</v>
+      <c r="O190" t="s">
+        <v>30</v>
       </c>
       <c r="P190" t="s">
         <v>30</v>
       </c>
       <c r="Q190" t="s">
         <v>30</v>
       </c>
       <c r="R190" t="s">
         <v>30</v>
       </c>
       <c r="S190" t="s">
         <v>30</v>
       </c>
       <c r="T190" t="s">
         <v>30</v>
       </c>
       <c r="U190" t="s">
         <v>30</v>
       </c>
       <c r="V190" t="s">
         <v>30</v>
       </c>
       <c r="W190" t="s">
         <v>30</v>
       </c>
@@ -16613,143 +16613,143 @@
       <c r="B191" t="s">
         <v>365</v>
       </c>
       <c r="C191" t="s">
         <v>366</v>
       </c>
       <c r="E191" t="s">
         <v>30</v>
       </c>
       <c r="F191" t="s">
         <v>34</v>
       </c>
       <c r="G191" t="s">
         <v>29</v>
       </c>
       <c r="H191">
         <v>49</v>
       </c>
       <c r="I191" t="b">
         <v>0</v>
       </c>
       <c r="J191" t="s">
         <v>329</v>
       </c>
       <c r="K191">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>70.82</v>
+        <v>1</v>
+      </c>
+      <c r="L191" t="s">
+        <v>30</v>
       </c>
       <c r="M191" t="s">
         <v>30</v>
       </c>
-      <c r="N191">
-        <v>57.61</v>
+      <c r="N191" t="s">
+        <v>30</v>
       </c>
       <c r="O191" t="s">
         <v>30</v>
       </c>
       <c r="P191">
         <v>66.3</v>
       </c>
       <c r="Q191" t="s">
         <v>30</v>
       </c>
       <c r="R191" t="s">
         <v>30</v>
       </c>
-      <c r="S191">
-        <v>61.34</v>
+      <c r="S191" t="s">
+        <v>30</v>
       </c>
       <c r="T191" t="s">
         <v>30</v>
       </c>
       <c r="U191" t="s">
         <v>30</v>
       </c>
       <c r="V191" t="s">
         <v>30</v>
       </c>
       <c r="W191" t="s">
         <v>30</v>
       </c>
       <c r="X191" t="s">
         <v>30</v>
       </c>
       <c r="Y191">
         <v>256.07</v>
       </c>
     </row>
     <row r="192" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
         <v>180</v>
       </c>
       <c r="C192" t="s">
         <v>367</v>
       </c>
       <c r="E192" t="s">
         <v>33</v>
       </c>
       <c r="F192" t="s">
         <v>28</v>
       </c>
       <c r="G192" t="s">
         <v>29</v>
       </c>
       <c r="H192">
         <v>24</v>
       </c>
       <c r="I192" t="b">
         <v>0</v>
       </c>
       <c r="J192" t="s">
         <v>329</v>
       </c>
       <c r="K192">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L192" t="s">
         <v>30</v>
       </c>
       <c r="M192" t="s">
         <v>30</v>
       </c>
-      <c r="N192">
-[...3 lines deleted...]
-        <v>83.74</v>
+      <c r="N192" t="s">
+        <v>30</v>
+      </c>
+      <c r="O192" t="s">
+        <v>30</v>
       </c>
       <c r="P192" t="s">
         <v>30</v>
       </c>
-      <c r="Q192">
-        <v>89.58</v>
+      <c r="Q192" t="s">
+        <v>30</v>
       </c>
       <c r="R192" t="s">
         <v>30</v>
       </c>
       <c r="S192" t="s">
         <v>30</v>
       </c>
       <c r="T192" t="s">
         <v>30</v>
       </c>
       <c r="U192" t="s">
         <v>30</v>
       </c>
       <c r="V192" t="s">
         <v>30</v>
       </c>
       <c r="W192" t="s">
         <v>30</v>
       </c>
       <c r="X192" t="s">
         <v>30</v>
       </c>
       <c r="Y192">
         <v>255.72</v>
       </c>
@@ -16764,63 +16764,63 @@
       <c r="C193" t="s">
         <v>369</v>
       </c>
       <c r="D193">
         <v>2064</v>
       </c>
       <c r="E193" t="s">
         <v>189</v>
       </c>
       <c r="F193" t="s">
         <v>28</v>
       </c>
       <c r="G193" t="s">
         <v>29</v>
       </c>
       <c r="H193">
         <v>25</v>
       </c>
       <c r="I193" t="b">
         <v>0</v>
       </c>
       <c r="J193" t="s">
         <v>329</v>
       </c>
       <c r="K193">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>88.67</v>
+        <v>0</v>
+      </c>
+      <c r="L193" t="s">
+        <v>30</v>
       </c>
       <c r="M193" t="s">
         <v>30</v>
       </c>
-      <c r="N193">
-[...3 lines deleted...]
-        <v>82.8</v>
+      <c r="N193" t="s">
+        <v>30</v>
+      </c>
+      <c r="O193" t="s">
+        <v>30</v>
       </c>
       <c r="P193" t="s">
         <v>30</v>
       </c>
       <c r="Q193" t="s">
         <v>30</v>
       </c>
       <c r="R193" t="s">
         <v>30</v>
       </c>
       <c r="S193" t="s">
         <v>30</v>
       </c>
       <c r="T193" t="s">
         <v>30</v>
       </c>
       <c r="U193" t="s">
         <v>30</v>
       </c>
       <c r="V193" t="s">
         <v>30</v>
       </c>
       <c r="W193" t="s">
         <v>30</v>
       </c>
@@ -16838,75 +16838,75 @@
       <c r="B194" t="s">
         <v>370</v>
       </c>
       <c r="C194" t="s">
         <v>371</v>
       </c>
       <c r="E194" t="s">
         <v>122</v>
       </c>
       <c r="F194" t="s">
         <v>76</v>
       </c>
       <c r="G194" t="s">
         <v>87</v>
       </c>
       <c r="H194">
         <v>9</v>
       </c>
       <c r="I194" t="b">
         <v>0</v>
       </c>
       <c r="J194" t="s">
         <v>329</v>
       </c>
       <c r="K194">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>62.24</v>
+        <v>1</v>
+      </c>
+      <c r="L194" t="s">
+        <v>30</v>
       </c>
       <c r="M194" t="s">
         <v>30</v>
       </c>
-      <c r="N194">
-        <v>61.03</v>
+      <c r="N194" t="s">
+        <v>30</v>
       </c>
       <c r="O194" t="s">
         <v>30</v>
       </c>
       <c r="P194">
         <v>61.84</v>
       </c>
       <c r="Q194" t="s">
         <v>30</v>
       </c>
       <c r="R194" t="s">
         <v>30</v>
       </c>
-      <c r="S194">
-        <v>66.31</v>
+      <c r="S194" t="s">
+        <v>30</v>
       </c>
       <c r="T194" t="s">
         <v>30</v>
       </c>
       <c r="U194" t="s">
         <v>30</v>
       </c>
       <c r="V194" t="s">
         <v>30</v>
       </c>
       <c r="W194" t="s">
         <v>30</v>
       </c>
       <c r="X194" t="s">
         <v>30</v>
       </c>
       <c r="Y194">
         <v>251.42</v>
       </c>
     </row>
     <row r="195" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
@@ -16915,208 +16915,208 @@
       <c r="C195" t="s">
         <v>97</v>
       </c>
       <c r="D195">
         <v>2503</v>
       </c>
       <c r="E195" t="s">
         <v>373</v>
       </c>
       <c r="F195" t="s">
         <v>34</v>
       </c>
       <c r="G195" t="s">
         <v>87</v>
       </c>
       <c r="H195">
         <v>18</v>
       </c>
       <c r="I195" t="b">
         <v>0</v>
       </c>
       <c r="J195" t="s">
         <v>329</v>
       </c>
       <c r="K195">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L195" t="s">
         <v>30</v>
       </c>
       <c r="M195" t="s">
         <v>30</v>
       </c>
-      <c r="N195">
-        <v>58.26</v>
+      <c r="N195" t="s">
+        <v>30</v>
       </c>
       <c r="O195" t="s">
         <v>30</v>
       </c>
       <c r="P195">
         <v>63.08</v>
       </c>
       <c r="Q195" t="s">
         <v>30</v>
       </c>
       <c r="R195" t="s">
         <v>30</v>
       </c>
       <c r="S195" t="s">
         <v>30</v>
       </c>
       <c r="T195" t="s">
         <v>30</v>
       </c>
-      <c r="U195">
-[...3 lines deleted...]
-        <v>65.21</v>
+      <c r="U195" t="s">
+        <v>30</v>
+      </c>
+      <c r="V195" t="s">
+        <v>30</v>
       </c>
       <c r="W195" t="s">
         <v>30</v>
       </c>
       <c r="X195" t="s">
         <v>30</v>
       </c>
       <c r="Y195">
         <v>250.59</v>
       </c>
     </row>
     <row r="196" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>374</v>
       </c>
       <c r="C196" t="s">
         <v>70</v>
       </c>
       <c r="D196">
         <v>1764</v>
       </c>
       <c r="E196" t="s">
         <v>39</v>
       </c>
       <c r="F196" t="s">
         <v>107</v>
       </c>
       <c r="G196" t="s">
         <v>29</v>
       </c>
       <c r="H196">
         <v>3</v>
       </c>
       <c r="I196" t="b">
         <v>0</v>
       </c>
       <c r="J196" t="s">
         <v>329</v>
       </c>
       <c r="K196">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>84.93</v>
+        <v>1</v>
+      </c>
+      <c r="L196" t="s">
+        <v>30</v>
       </c>
       <c r="M196" t="s">
         <v>30</v>
       </c>
       <c r="N196" t="s">
         <v>30</v>
       </c>
       <c r="O196" t="s">
         <v>30</v>
       </c>
       <c r="P196" t="s">
         <v>30</v>
       </c>
       <c r="Q196" t="s">
         <v>30</v>
       </c>
       <c r="R196" t="s">
         <v>30</v>
       </c>
       <c r="S196" t="s">
         <v>30</v>
       </c>
       <c r="T196" t="s">
         <v>30</v>
       </c>
       <c r="U196" t="s">
         <v>30</v>
       </c>
-      <c r="V196">
-        <v>80.09</v>
+      <c r="V196" t="s">
+        <v>30</v>
       </c>
       <c r="W196">
         <v>84.13</v>
       </c>
       <c r="X196" t="s">
         <v>30</v>
       </c>
       <c r="Y196">
         <v>249.15</v>
       </c>
     </row>
     <row r="197" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>375</v>
       </c>
       <c r="C197" t="s">
         <v>32</v>
       </c>
       <c r="E197" t="s">
         <v>376</v>
       </c>
       <c r="F197" t="s">
         <v>28</v>
       </c>
       <c r="G197" t="s">
         <v>29</v>
       </c>
       <c r="H197">
         <v>26</v>
       </c>
       <c r="I197" t="b">
         <v>0</v>
       </c>
       <c r="J197" t="s">
         <v>329</v>
       </c>
       <c r="K197">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L197" t="s">
         <v>30</v>
       </c>
-      <c r="M197">
-        <v>80.54</v>
+      <c r="M197" t="s">
+        <v>30</v>
       </c>
       <c r="N197" t="s">
         <v>30</v>
       </c>
       <c r="O197" t="s">
         <v>30</v>
       </c>
       <c r="P197">
         <v>82.54</v>
       </c>
       <c r="Q197" t="s">
         <v>30</v>
       </c>
       <c r="R197" t="s">
         <v>30</v>
       </c>
       <c r="S197" t="s">
         <v>30</v>
       </c>
       <c r="T197" t="s">
         <v>30</v>
       </c>
       <c r="U197" t="s">
         <v>30</v>
       </c>
@@ -17140,211 +17140,211 @@
       <c r="B198" t="s">
         <v>344</v>
       </c>
       <c r="C198" t="s">
         <v>377</v>
       </c>
       <c r="E198" t="s">
         <v>30</v>
       </c>
       <c r="F198" t="s">
         <v>28</v>
       </c>
       <c r="G198" t="s">
         <v>29</v>
       </c>
       <c r="H198">
         <v>27</v>
       </c>
       <c r="I198" t="b">
         <v>0</v>
       </c>
       <c r="J198" t="s">
         <v>329</v>
       </c>
       <c r="K198">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L198" t="s">
         <v>30</v>
       </c>
       <c r="M198" t="s">
         <v>30</v>
       </c>
       <c r="N198" t="s">
         <v>30</v>
       </c>
       <c r="O198" t="s">
         <v>30</v>
       </c>
       <c r="P198">
         <v>84.87</v>
       </c>
       <c r="Q198" t="s">
         <v>30</v>
       </c>
-      <c r="R198">
-        <v>78.22</v>
+      <c r="R198" t="s">
+        <v>30</v>
       </c>
       <c r="S198" t="s">
         <v>30</v>
       </c>
       <c r="T198" t="s">
         <v>30</v>
       </c>
-      <c r="U198">
-        <v>83.81</v>
+      <c r="U198" t="s">
+        <v>30</v>
       </c>
       <c r="V198" t="s">
         <v>30</v>
       </c>
       <c r="W198" t="s">
         <v>30</v>
       </c>
       <c r="X198" t="s">
         <v>30</v>
       </c>
       <c r="Y198">
         <v>246.9</v>
       </c>
     </row>
     <row r="199" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>378</v>
       </c>
       <c r="C199" t="s">
         <v>26</v>
       </c>
       <c r="E199" t="s">
         <v>39</v>
       </c>
       <c r="F199" t="s">
         <v>34</v>
       </c>
       <c r="G199" t="s">
         <v>87</v>
       </c>
       <c r="H199">
         <v>19</v>
       </c>
       <c r="I199" t="b">
         <v>0</v>
       </c>
       <c r="J199" t="s">
         <v>329</v>
       </c>
       <c r="K199">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L199" t="s">
         <v>30</v>
       </c>
       <c r="M199" t="s">
         <v>30</v>
       </c>
       <c r="N199" t="s">
         <v>30</v>
       </c>
       <c r="O199" t="s">
         <v>30</v>
       </c>
       <c r="P199" t="s">
         <v>30</v>
       </c>
       <c r="Q199" t="s">
         <v>30</v>
       </c>
       <c r="R199" t="s">
         <v>30</v>
       </c>
-      <c r="S199">
-        <v>84.92</v>
+      <c r="S199" t="s">
+        <v>30</v>
       </c>
       <c r="T199" t="s">
         <v>30</v>
       </c>
-      <c r="U199">
-[...3 lines deleted...]
-        <v>79.34</v>
+      <c r="U199" t="s">
+        <v>30</v>
+      </c>
+      <c r="V199" t="s">
+        <v>30</v>
       </c>
       <c r="W199" t="s">
         <v>30</v>
       </c>
       <c r="X199" t="s">
         <v>30</v>
       </c>
       <c r="Y199">
         <v>241.63</v>
       </c>
     </row>
     <row r="200" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
         <v>379</v>
       </c>
       <c r="C200" t="s">
         <v>32</v>
       </c>
       <c r="E200" t="s">
         <v>30</v>
       </c>
       <c r="F200" t="s">
         <v>76</v>
       </c>
       <c r="G200" t="s">
         <v>29</v>
       </c>
       <c r="H200">
         <v>30</v>
       </c>
       <c r="I200" t="b">
         <v>0</v>
       </c>
       <c r="J200" t="s">
         <v>329</v>
       </c>
       <c r="K200">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L200" t="s">
         <v>30</v>
       </c>
-      <c r="M200">
-        <v>56.06</v>
+      <c r="M200" t="s">
+        <v>30</v>
       </c>
       <c r="N200" t="s">
         <v>30</v>
       </c>
-      <c r="O200">
-        <v>51.96</v>
+      <c r="O200" t="s">
+        <v>30</v>
       </c>
       <c r="P200">
         <v>64.61</v>
       </c>
       <c r="Q200" t="s">
         <v>30</v>
       </c>
       <c r="R200" t="s">
         <v>30</v>
       </c>
       <c r="S200" t="s">
         <v>30</v>
       </c>
       <c r="T200" t="s">
         <v>30</v>
       </c>
       <c r="U200" t="s">
         <v>30</v>
       </c>
       <c r="V200" t="s">
         <v>30</v>
       </c>
       <c r="W200">
         <v>64.01</v>
       </c>
@@ -17362,223 +17362,223 @@
       <c r="B201" t="s">
         <v>380</v>
       </c>
       <c r="C201" t="s">
         <v>32</v>
       </c>
       <c r="E201" t="s">
         <v>39</v>
       </c>
       <c r="F201" t="s">
         <v>28</v>
       </c>
       <c r="G201" t="s">
         <v>29</v>
       </c>
       <c r="H201">
         <v>28</v>
       </c>
       <c r="I201" t="b">
         <v>0</v>
       </c>
       <c r="J201" t="s">
         <v>329</v>
       </c>
       <c r="K201">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L201" t="s">
         <v>30</v>
       </c>
       <c r="M201" t="s">
         <v>30</v>
       </c>
       <c r="N201" t="s">
         <v>30</v>
       </c>
       <c r="O201" t="s">
         <v>30</v>
       </c>
       <c r="P201" t="s">
         <v>30</v>
       </c>
-      <c r="Q201">
-        <v>80.39</v>
+      <c r="Q201" t="s">
+        <v>30</v>
       </c>
       <c r="R201" t="s">
         <v>30</v>
       </c>
       <c r="S201" t="s">
         <v>30</v>
       </c>
-      <c r="T201">
-[...3 lines deleted...]
-        <v>80.74</v>
+      <c r="T201" t="s">
+        <v>30</v>
+      </c>
+      <c r="U201" t="s">
+        <v>30</v>
       </c>
       <c r="V201" t="s">
         <v>30</v>
       </c>
       <c r="W201" t="s">
         <v>30</v>
       </c>
       <c r="X201" t="s">
         <v>30</v>
       </c>
       <c r="Y201">
         <v>236.46</v>
       </c>
     </row>
     <row r="202" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
         <v>381</v>
       </c>
       <c r="C202" t="s">
         <v>382</v>
       </c>
       <c r="E202" t="s">
         <v>30</v>
       </c>
       <c r="F202" t="s">
         <v>34</v>
       </c>
       <c r="G202" t="s">
         <v>29</v>
       </c>
       <c r="H202">
         <v>50</v>
       </c>
       <c r="I202" t="b">
         <v>0</v>
       </c>
       <c r="J202" t="s">
         <v>329</v>
       </c>
       <c r="K202">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L202" t="s">
         <v>30</v>
       </c>
       <c r="M202" t="s">
         <v>30</v>
       </c>
-      <c r="N202">
-        <v>56.96</v>
+      <c r="N202" t="s">
+        <v>30</v>
       </c>
       <c r="O202" t="s">
         <v>30</v>
       </c>
       <c r="P202">
         <v>58.47</v>
       </c>
       <c r="Q202" t="s">
         <v>30</v>
       </c>
-      <c r="R202">
-        <v>55</v>
+      <c r="R202" t="s">
+        <v>30</v>
       </c>
       <c r="S202" t="s">
         <v>30</v>
       </c>
       <c r="T202" t="s">
         <v>30</v>
       </c>
-      <c r="U202">
-        <v>59.16</v>
+      <c r="U202" t="s">
+        <v>30</v>
       </c>
       <c r="V202" t="s">
         <v>30</v>
       </c>
       <c r="W202" t="s">
         <v>30</v>
       </c>
       <c r="X202" t="s">
         <v>30</v>
       </c>
       <c r="Y202">
         <v>229.59</v>
       </c>
     </row>
     <row r="203" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>383</v>
       </c>
       <c r="C203" t="s">
         <v>125</v>
       </c>
       <c r="D203">
         <v>1236</v>
       </c>
       <c r="E203" t="s">
         <v>55</v>
       </c>
       <c r="F203" t="s">
         <v>76</v>
       </c>
       <c r="G203" t="s">
         <v>29</v>
       </c>
       <c r="H203">
         <v>31</v>
       </c>
       <c r="I203" t="b">
         <v>0</v>
       </c>
       <c r="J203" t="s">
         <v>329</v>
       </c>
       <c r="K203">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L203" t="s">
         <v>30</v>
       </c>
-      <c r="M203">
-        <v>76.42</v>
+      <c r="M203" t="s">
+        <v>30</v>
       </c>
       <c r="N203" t="s">
         <v>30</v>
       </c>
-      <c r="O203">
-        <v>72.17</v>
+      <c r="O203" t="s">
+        <v>30</v>
       </c>
       <c r="P203" t="s">
         <v>30</v>
       </c>
       <c r="Q203" t="s">
         <v>30</v>
       </c>
-      <c r="R203">
-        <v>80.08</v>
+      <c r="R203" t="s">
+        <v>30</v>
       </c>
       <c r="S203" t="s">
         <v>30</v>
       </c>
       <c r="T203" t="s">
         <v>30</v>
       </c>
       <c r="U203" t="s">
         <v>30</v>
       </c>
       <c r="V203" t="s">
         <v>30</v>
       </c>
       <c r="W203" t="s">
         <v>30</v>
       </c>
       <c r="X203" t="s">
         <v>30</v>
       </c>
       <c r="Y203">
         <v>228.67</v>
       </c>
     </row>
     <row r="204" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A204">
@@ -17587,137 +17587,137 @@
       <c r="B204" t="s">
         <v>384</v>
       </c>
       <c r="C204" t="s">
         <v>385</v>
       </c>
       <c r="E204" t="s">
         <v>30</v>
       </c>
       <c r="F204" t="s">
         <v>34</v>
       </c>
       <c r="G204" t="s">
         <v>29</v>
       </c>
       <c r="H204">
         <v>51</v>
       </c>
       <c r="I204" t="b">
         <v>0</v>
       </c>
       <c r="J204" t="s">
         <v>329</v>
       </c>
       <c r="K204">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L204" t="s">
         <v>30</v>
       </c>
       <c r="M204" t="s">
         <v>30</v>
       </c>
       <c r="N204" t="s">
         <v>30</v>
       </c>
       <c r="O204" t="s">
         <v>30</v>
       </c>
       <c r="P204" t="s">
         <v>30</v>
       </c>
       <c r="Q204" t="s">
         <v>30</v>
       </c>
       <c r="R204" t="s">
         <v>30</v>
       </c>
-      <c r="S204">
-        <v>76.87</v>
+      <c r="S204" t="s">
+        <v>30</v>
       </c>
       <c r="T204" t="s">
         <v>30</v>
       </c>
-      <c r="U204">
-[...3 lines deleted...]
-        <v>72.43</v>
+      <c r="U204" t="s">
+        <v>30</v>
+      </c>
+      <c r="V204" t="s">
+        <v>30</v>
       </c>
       <c r="W204" t="s">
         <v>30</v>
       </c>
       <c r="X204" t="s">
         <v>30</v>
       </c>
       <c r="Y204">
         <v>228</v>
       </c>
     </row>
     <row r="205" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>386</v>
       </c>
       <c r="C205" t="s">
         <v>121</v>
       </c>
       <c r="E205" t="s">
         <v>169</v>
       </c>
       <c r="F205" t="s">
         <v>34</v>
       </c>
       <c r="G205" t="s">
         <v>29</v>
       </c>
       <c r="H205">
         <v>52</v>
       </c>
       <c r="I205" t="b">
         <v>0</v>
       </c>
       <c r="J205" t="s">
         <v>329</v>
       </c>
       <c r="K205">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>49.68</v>
+        <v>0</v>
+      </c>
+      <c r="L205" t="s">
+        <v>30</v>
+      </c>
+      <c r="M205" t="s">
+        <v>30</v>
+      </c>
+      <c r="N205" t="s">
+        <v>30</v>
+      </c>
+      <c r="O205" t="s">
+        <v>30</v>
       </c>
       <c r="P205" t="s">
         <v>30</v>
       </c>
       <c r="Q205" t="s">
         <v>30</v>
       </c>
       <c r="R205" t="s">
         <v>30</v>
       </c>
       <c r="S205" t="s">
         <v>30</v>
       </c>
       <c r="T205" t="s">
         <v>30</v>
       </c>
       <c r="U205" t="s">
         <v>30</v>
       </c>
       <c r="V205" t="s">
         <v>30</v>
       </c>
       <c r="W205" t="s">
         <v>30</v>
       </c>
@@ -17738,134 +17738,134 @@
       <c r="C206" t="s">
         <v>388</v>
       </c>
       <c r="D206">
         <v>2030</v>
       </c>
       <c r="E206" t="s">
         <v>162</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206" t="s">
         <v>87</v>
       </c>
       <c r="H206">
         <v>16</v>
       </c>
       <c r="I206" t="b">
         <v>0</v>
       </c>
       <c r="J206" t="s">
         <v>329</v>
       </c>
       <c r="K206">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L206" t="s">
         <v>30</v>
       </c>
       <c r="M206" t="s">
         <v>30</v>
       </c>
       <c r="N206" t="s">
         <v>30</v>
       </c>
-      <c r="O206">
-        <v>54.12</v>
+      <c r="O206" t="s">
+        <v>30</v>
       </c>
       <c r="P206">
         <v>57.29</v>
       </c>
       <c r="Q206" t="s">
         <v>30</v>
       </c>
-      <c r="R206">
-[...3 lines deleted...]
-        <v>56.93</v>
+      <c r="R206" t="s">
+        <v>30</v>
+      </c>
+      <c r="S206" t="s">
+        <v>30</v>
       </c>
       <c r="T206" t="s">
         <v>30</v>
       </c>
       <c r="U206" t="s">
         <v>30</v>
       </c>
       <c r="V206" t="s">
         <v>30</v>
       </c>
       <c r="W206" t="s">
         <v>30</v>
       </c>
       <c r="X206" t="s">
         <v>30</v>
       </c>
       <c r="Y206">
         <v>225.67</v>
       </c>
     </row>
     <row r="207" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
         <v>389</v>
       </c>
       <c r="C207" t="s">
         <v>390</v>
       </c>
       <c r="E207" t="s">
         <v>39</v>
       </c>
       <c r="F207" t="s">
         <v>61</v>
       </c>
       <c r="G207" t="s">
         <v>87</v>
       </c>
       <c r="H207">
         <v>5</v>
       </c>
       <c r="I207" t="b">
         <v>0</v>
       </c>
       <c r="J207" t="s">
         <v>329</v>
       </c>
       <c r="K207">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>53.1</v>
+        <v>1</v>
+      </c>
+      <c r="L207" t="s">
+        <v>30</v>
+      </c>
+      <c r="M207" t="s">
+        <v>30</v>
+      </c>
+      <c r="N207" t="s">
+        <v>30</v>
       </c>
       <c r="O207" t="s">
         <v>30</v>
       </c>
       <c r="P207">
         <v>56.42</v>
       </c>
       <c r="Q207" t="s">
         <v>30</v>
       </c>
       <c r="R207" t="s">
         <v>30</v>
       </c>
       <c r="S207" t="s">
         <v>30</v>
       </c>
       <c r="T207" t="s">
         <v>30</v>
       </c>
       <c r="U207" t="s">
         <v>30</v>
       </c>
       <c r="V207" t="s">
         <v>30</v>
       </c>
@@ -17886,63 +17886,63 @@
       <c r="B208" t="s">
         <v>391</v>
       </c>
       <c r="C208" t="s">
         <v>32</v>
       </c>
       <c r="E208" t="s">
         <v>39</v>
       </c>
       <c r="F208" t="s">
         <v>134</v>
       </c>
       <c r="G208" t="s">
         <v>29</v>
       </c>
       <c r="H208">
         <v>13</v>
       </c>
       <c r="I208" t="b">
         <v>0</v>
       </c>
       <c r="J208" t="s">
         <v>329</v>
       </c>
       <c r="K208">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L208" t="s">
         <v>30</v>
       </c>
       <c r="M208" t="s">
         <v>30</v>
       </c>
       <c r="N208" t="s">
         <v>30</v>
       </c>
-      <c r="O208">
-        <v>71.55</v>
+      <c r="O208" t="s">
+        <v>30</v>
       </c>
       <c r="P208">
         <v>72.41</v>
       </c>
       <c r="Q208" t="s">
         <v>30</v>
       </c>
       <c r="R208" t="s">
         <v>30</v>
       </c>
       <c r="S208" t="s">
         <v>30</v>
       </c>
       <c r="T208" t="s">
         <v>30</v>
       </c>
       <c r="U208" t="s">
         <v>30</v>
       </c>
       <c r="V208" t="s">
         <v>30</v>
       </c>
       <c r="W208">
         <v>79.75</v>
       </c>
@@ -17960,72 +17960,72 @@
       <c r="B209" t="s">
         <v>180</v>
       </c>
       <c r="C209" t="s">
         <v>224</v>
       </c>
       <c r="E209" t="s">
         <v>39</v>
       </c>
       <c r="F209" t="s">
         <v>134</v>
       </c>
       <c r="G209" t="s">
         <v>29</v>
       </c>
       <c r="H209">
         <v>14</v>
       </c>
       <c r="I209" t="b">
         <v>0</v>
       </c>
       <c r="J209" t="s">
         <v>329</v>
       </c>
       <c r="K209">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>77.21</v>
+        <v>0</v>
+      </c>
+      <c r="L209" t="s">
+        <v>30</v>
       </c>
       <c r="M209" t="s">
         <v>30</v>
       </c>
       <c r="N209" t="s">
         <v>30</v>
       </c>
       <c r="O209" t="s">
         <v>30</v>
       </c>
       <c r="P209" t="s">
         <v>30</v>
       </c>
-      <c r="Q209">
-[...3 lines deleted...]
-        <v>73.9</v>
+      <c r="Q209" t="s">
+        <v>30</v>
+      </c>
+      <c r="R209" t="s">
+        <v>30</v>
       </c>
       <c r="S209" t="s">
         <v>30</v>
       </c>
       <c r="T209" t="s">
         <v>30</v>
       </c>
       <c r="U209" t="s">
         <v>30</v>
       </c>
       <c r="V209" t="s">
         <v>30</v>
       </c>
       <c r="W209" t="s">
         <v>30</v>
       </c>
       <c r="X209" t="s">
         <v>30</v>
       </c>
       <c r="Y209">
         <v>223.46</v>
       </c>
     </row>
     <row r="210" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A210">
@@ -18034,60 +18034,60 @@
       <c r="B210" t="s">
         <v>392</v>
       </c>
       <c r="C210" t="s">
         <v>393</v>
       </c>
       <c r="E210" t="s">
         <v>39</v>
       </c>
       <c r="F210" t="s">
         <v>61</v>
       </c>
       <c r="G210" t="s">
         <v>87</v>
       </c>
       <c r="H210">
         <v>6</v>
       </c>
       <c r="I210" t="b">
         <v>0</v>
       </c>
       <c r="J210" t="s">
         <v>329</v>
       </c>
       <c r="K210">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>55.1</v>
+        <v>1</v>
+      </c>
+      <c r="L210" t="s">
+        <v>30</v>
+      </c>
+      <c r="M210" t="s">
+        <v>30</v>
+      </c>
+      <c r="N210" t="s">
+        <v>30</v>
       </c>
       <c r="O210" t="s">
         <v>30</v>
       </c>
       <c r="P210">
         <v>51.5</v>
       </c>
       <c r="Q210" t="s">
         <v>30</v>
       </c>
       <c r="R210" t="s">
         <v>30</v>
       </c>
       <c r="S210" t="s">
         <v>30</v>
       </c>
       <c r="T210" t="s">
         <v>30</v>
       </c>
       <c r="U210" t="s">
         <v>30</v>
       </c>
       <c r="V210" t="s">
         <v>30</v>
       </c>
@@ -18111,75 +18111,75 @@
       <c r="C211" t="s">
         <v>395</v>
       </c>
       <c r="D211">
         <v>1936</v>
       </c>
       <c r="E211" t="s">
         <v>39</v>
       </c>
       <c r="F211" t="s">
         <v>34</v>
       </c>
       <c r="G211" t="s">
         <v>29</v>
       </c>
       <c r="H211">
         <v>53</v>
       </c>
       <c r="I211" t="b">
         <v>0</v>
       </c>
       <c r="J211" t="s">
         <v>329</v>
       </c>
       <c r="K211">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>69.47</v>
+        <v>0</v>
+      </c>
+      <c r="L211" t="s">
+        <v>30</v>
+      </c>
+      <c r="M211" t="s">
+        <v>30</v>
       </c>
       <c r="N211" t="s">
         <v>30</v>
       </c>
       <c r="O211" t="s">
         <v>30</v>
       </c>
       <c r="P211" t="s">
         <v>30</v>
       </c>
       <c r="Q211" t="s">
         <v>30</v>
       </c>
       <c r="R211" t="s">
         <v>30</v>
       </c>
-      <c r="S211">
-        <v>72.64</v>
+      <c r="S211" t="s">
+        <v>30</v>
       </c>
       <c r="T211" t="s">
         <v>30</v>
       </c>
       <c r="U211" t="s">
         <v>30</v>
       </c>
       <c r="V211" t="s">
         <v>30</v>
       </c>
       <c r="W211" t="s">
         <v>30</v>
       </c>
       <c r="X211" t="s">
         <v>30</v>
       </c>
       <c r="Y211">
         <v>216.47</v>
       </c>
     </row>
     <row r="212" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
@@ -18188,63 +18188,63 @@
       <c r="C212" t="s">
         <v>396</v>
       </c>
       <c r="D212">
         <v>1028</v>
       </c>
       <c r="E212" t="s">
         <v>346</v>
       </c>
       <c r="F212" t="s">
         <v>134</v>
       </c>
       <c r="G212" t="s">
         <v>29</v>
       </c>
       <c r="H212">
         <v>15</v>
       </c>
       <c r="I212" t="b">
         <v>0</v>
       </c>
       <c r="J212" t="s">
         <v>329</v>
       </c>
       <c r="K212">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L212" t="s">
         <v>30</v>
       </c>
-      <c r="M212">
-        <v>35.66</v>
+      <c r="M212" t="s">
+        <v>30</v>
       </c>
       <c r="N212" t="s">
         <v>30</v>
       </c>
-      <c r="O212">
-        <v>52.64</v>
+      <c r="O212" t="s">
+        <v>30</v>
       </c>
       <c r="P212">
         <v>60.01</v>
       </c>
       <c r="Q212" t="s">
         <v>30</v>
       </c>
       <c r="R212" t="s">
         <v>30</v>
       </c>
       <c r="S212" t="s">
         <v>30</v>
       </c>
       <c r="T212" t="s">
         <v>30</v>
       </c>
       <c r="U212" t="s">
         <v>30</v>
       </c>
       <c r="V212" t="s">
         <v>30</v>
       </c>
       <c r="W212">
         <v>66.58</v>
       </c>
@@ -18262,63 +18262,63 @@
       <c r="B213" t="s">
         <v>357</v>
       </c>
       <c r="C213" t="s">
         <v>397</v>
       </c>
       <c r="E213" t="s">
         <v>398</v>
       </c>
       <c r="F213" t="s">
         <v>34</v>
       </c>
       <c r="G213" t="s">
         <v>29</v>
       </c>
       <c r="H213">
         <v>54</v>
       </c>
       <c r="I213" t="b">
         <v>0</v>
       </c>
       <c r="J213" t="s">
         <v>329</v>
       </c>
       <c r="K213">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>73.83</v>
+        <v>0</v>
+      </c>
+      <c r="L213" t="s">
+        <v>30</v>
       </c>
       <c r="M213" t="s">
         <v>30</v>
       </c>
-      <c r="N213">
-[...3 lines deleted...]
-        <v>70.76</v>
+      <c r="N213" t="s">
+        <v>30</v>
+      </c>
+      <c r="O213" t="s">
+        <v>30</v>
       </c>
       <c r="P213" t="s">
         <v>30</v>
       </c>
       <c r="Q213" t="s">
         <v>30</v>
       </c>
       <c r="R213" t="s">
         <v>30</v>
       </c>
       <c r="S213" t="s">
         <v>30</v>
       </c>
       <c r="T213" t="s">
         <v>30</v>
       </c>
       <c r="U213" t="s">
         <v>30</v>
       </c>
       <c r="V213" t="s">
         <v>30</v>
       </c>
       <c r="W213" t="s">
         <v>30</v>
       </c>
@@ -18336,211 +18336,211 @@
       <c r="B214" t="s">
         <v>399</v>
       </c>
       <c r="C214" t="s">
         <v>400</v>
       </c>
       <c r="E214" t="s">
         <v>39</v>
       </c>
       <c r="F214" t="s">
         <v>34</v>
       </c>
       <c r="G214" t="s">
         <v>29</v>
       </c>
       <c r="H214">
         <v>55</v>
       </c>
       <c r="I214" t="b">
         <v>0</v>
       </c>
       <c r="J214" t="s">
         <v>329</v>
       </c>
       <c r="K214">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L214" t="s">
         <v>30</v>
       </c>
-      <c r="M214">
-[...3 lines deleted...]
-        <v>81.6</v>
+      <c r="M214" t="s">
+        <v>30</v>
+      </c>
+      <c r="N214" t="s">
+        <v>30</v>
       </c>
       <c r="O214" t="s">
         <v>30</v>
       </c>
       <c r="P214" t="s">
         <v>30</v>
       </c>
       <c r="Q214" t="s">
         <v>30</v>
       </c>
       <c r="R214" t="s">
         <v>30</v>
       </c>
       <c r="S214" t="s">
         <v>30</v>
       </c>
       <c r="T214" t="s">
         <v>30</v>
       </c>
       <c r="U214" t="s">
         <v>30</v>
       </c>
-      <c r="V214">
-        <v>84.53</v>
+      <c r="V214" t="s">
+        <v>30</v>
       </c>
       <c r="W214" t="s">
         <v>30</v>
       </c>
       <c r="X214" t="s">
         <v>30</v>
       </c>
       <c r="Y214">
         <v>212.75</v>
       </c>
     </row>
     <row r="215" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
         <v>401</v>
       </c>
       <c r="C215" t="s">
         <v>402</v>
       </c>
       <c r="E215" t="s">
         <v>39</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215" t="s">
         <v>87</v>
       </c>
       <c r="H215">
         <v>17</v>
       </c>
       <c r="I215" t="b">
         <v>0</v>
       </c>
       <c r="J215" t="s">
         <v>329</v>
       </c>
       <c r="K215">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L215" t="s">
         <v>30</v>
       </c>
       <c r="M215" t="s">
         <v>30</v>
       </c>
       <c r="N215" t="s">
         <v>30</v>
       </c>
-      <c r="O215">
-        <v>69.27</v>
+      <c r="O215" t="s">
+        <v>30</v>
       </c>
       <c r="P215">
         <v>68.89</v>
       </c>
       <c r="Q215" t="s">
         <v>30</v>
       </c>
       <c r="R215" t="s">
         <v>30</v>
       </c>
-      <c r="S215">
-        <v>72.34</v>
+      <c r="S215" t="s">
+        <v>30</v>
       </c>
       <c r="T215" t="s">
         <v>30</v>
       </c>
       <c r="U215" t="s">
         <v>30</v>
       </c>
       <c r="V215" t="s">
         <v>30</v>
       </c>
       <c r="W215" t="s">
         <v>30</v>
       </c>
       <c r="X215" t="s">
         <v>30</v>
       </c>
       <c r="Y215">
         <v>210.5</v>
       </c>
     </row>
     <row r="216" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
         <v>344</v>
       </c>
       <c r="C216" t="s">
         <v>78</v>
       </c>
       <c r="E216" t="s">
         <v>39</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216" t="s">
         <v>29</v>
       </c>
       <c r="H216">
         <v>29</v>
       </c>
       <c r="I216" t="b">
         <v>0</v>
       </c>
       <c r="J216" t="s">
         <v>329</v>
       </c>
       <c r="K216">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L216" t="s">
         <v>30</v>
       </c>
-      <c r="M216">
-[...6 lines deleted...]
-        <v>49.91</v>
+      <c r="M216" t="s">
+        <v>30</v>
+      </c>
+      <c r="N216" t="s">
+        <v>30</v>
+      </c>
+      <c r="O216" t="s">
+        <v>30</v>
       </c>
       <c r="P216">
         <v>44.6</v>
       </c>
       <c r="Q216" t="s">
         <v>30</v>
       </c>
       <c r="R216" t="s">
         <v>30</v>
       </c>
       <c r="S216" t="s">
         <v>30</v>
       </c>
       <c r="T216" t="s">
         <v>30</v>
       </c>
       <c r="U216" t="s">
         <v>30</v>
       </c>
       <c r="V216" t="s">
         <v>30</v>
       </c>
       <c r="W216" t="s">
         <v>30</v>
       </c>
@@ -18558,211 +18558,211 @@
       <c r="B217" t="s">
         <v>208</v>
       </c>
       <c r="C217" t="s">
         <v>57</v>
       </c>
       <c r="E217" t="s">
         <v>39</v>
       </c>
       <c r="F217" t="s">
         <v>81</v>
       </c>
       <c r="G217" t="s">
         <v>87</v>
       </c>
       <c r="H217">
         <v>3</v>
       </c>
       <c r="I217" t="b">
         <v>0</v>
       </c>
       <c r="J217" t="s">
         <v>329</v>
       </c>
       <c r="K217">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L217" t="s">
         <v>30</v>
       </c>
       <c r="M217" t="s">
         <v>30</v>
       </c>
       <c r="N217" t="s">
         <v>30</v>
       </c>
       <c r="O217" t="s">
         <v>30</v>
       </c>
       <c r="P217" t="s">
         <v>30</v>
       </c>
       <c r="Q217" t="s">
         <v>30</v>
       </c>
       <c r="R217" t="s">
         <v>30</v>
       </c>
       <c r="S217" t="s">
         <v>30</v>
       </c>
-      <c r="T217">
-[...6 lines deleted...]
-        <v>71.18</v>
+      <c r="T217" t="s">
+        <v>30</v>
+      </c>
+      <c r="U217" t="s">
+        <v>30</v>
+      </c>
+      <c r="V217" t="s">
+        <v>30</v>
       </c>
       <c r="W217" t="s">
         <v>30</v>
       </c>
       <c r="X217" t="s">
         <v>30</v>
       </c>
       <c r="Y217">
         <v>206.9</v>
       </c>
     </row>
     <row r="218" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
         <v>403</v>
       </c>
       <c r="C218" t="s">
         <v>51</v>
       </c>
       <c r="D218">
         <v>1989</v>
       </c>
       <c r="E218" t="s">
         <v>404</v>
       </c>
       <c r="F218" t="s">
         <v>107</v>
       </c>
       <c r="G218" t="s">
         <v>29</v>
       </c>
       <c r="H218">
         <v>4</v>
       </c>
       <c r="I218" t="b">
         <v>0</v>
       </c>
       <c r="J218" t="s">
         <v>329</v>
       </c>
       <c r="K218">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L218" t="s">
         <v>30</v>
       </c>
       <c r="M218" t="s">
         <v>30</v>
       </c>
       <c r="N218" t="s">
         <v>30</v>
       </c>
       <c r="O218" t="s">
         <v>30</v>
       </c>
       <c r="P218">
         <v>102.14</v>
       </c>
       <c r="Q218" t="s">
         <v>30</v>
       </c>
       <c r="R218" t="s">
         <v>30</v>
       </c>
       <c r="S218" t="s">
         <v>30</v>
       </c>
       <c r="T218" t="s">
         <v>30</v>
       </c>
       <c r="U218" t="s">
         <v>30</v>
       </c>
-      <c r="V218">
-        <v>103.27</v>
+      <c r="V218" t="s">
+        <v>30</v>
       </c>
       <c r="W218" t="s">
         <v>30</v>
       </c>
       <c r="X218" t="s">
         <v>30</v>
       </c>
       <c r="Y218">
         <v>205.41</v>
       </c>
     </row>
     <row r="219" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>405</v>
       </c>
       <c r="C219" t="s">
         <v>406</v>
       </c>
       <c r="E219" t="s">
         <v>55</v>
       </c>
       <c r="F219" t="s">
         <v>76</v>
       </c>
       <c r="G219" t="s">
         <v>29</v>
       </c>
       <c r="H219">
         <v>32</v>
       </c>
       <c r="I219" t="b">
         <v>0</v>
       </c>
       <c r="J219" t="s">
         <v>329</v>
       </c>
       <c r="K219">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>71.54</v>
+        <v>1</v>
+      </c>
+      <c r="L219" t="s">
+        <v>30</v>
       </c>
       <c r="M219" t="s">
         <v>30</v>
       </c>
-      <c r="N219">
-        <v>66.12</v>
+      <c r="N219" t="s">
+        <v>30</v>
       </c>
       <c r="O219" t="s">
         <v>30</v>
       </c>
       <c r="P219">
         <v>67.6</v>
       </c>
       <c r="Q219" t="s">
         <v>30</v>
       </c>
       <c r="R219" t="s">
         <v>30</v>
       </c>
       <c r="S219" t="s">
         <v>30</v>
       </c>
       <c r="T219" t="s">
         <v>30</v>
       </c>
       <c r="U219" t="s">
         <v>30</v>
       </c>
       <c r="V219" t="s">
         <v>30</v>
       </c>
@@ -18783,72 +18783,72 @@
       <c r="B220" t="s">
         <v>407</v>
       </c>
       <c r="C220" t="s">
         <v>408</v>
       </c>
       <c r="E220" t="s">
         <v>39</v>
       </c>
       <c r="F220" t="s">
         <v>34</v>
       </c>
       <c r="G220" t="s">
         <v>29</v>
       </c>
       <c r="H220">
         <v>56</v>
       </c>
       <c r="I220" t="b">
         <v>0</v>
       </c>
       <c r="J220" t="s">
         <v>329</v>
       </c>
       <c r="K220">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>66.19</v>
+        <v>0</v>
+      </c>
+      <c r="L220" t="s">
+        <v>30</v>
+      </c>
+      <c r="M220" t="s">
+        <v>30</v>
       </c>
       <c r="N220" t="s">
         <v>30</v>
       </c>
       <c r="O220" t="s">
         <v>30</v>
       </c>
       <c r="P220" t="s">
         <v>30</v>
       </c>
       <c r="Q220" t="s">
         <v>30</v>
       </c>
-      <c r="R220">
-        <v>66.92</v>
+      <c r="R220" t="s">
+        <v>30</v>
       </c>
       <c r="S220" t="s">
         <v>30</v>
       </c>
       <c r="T220" t="s">
         <v>30</v>
       </c>
       <c r="U220" t="s">
         <v>30</v>
       </c>
       <c r="V220" t="s">
         <v>30</v>
       </c>
       <c r="W220" t="s">
         <v>30</v>
       </c>
       <c r="X220" t="s">
         <v>30</v>
       </c>
       <c r="Y220">
         <v>202.67</v>
       </c>
     </row>
     <row r="221" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A221">
@@ -18857,211 +18857,211 @@
       <c r="B221" t="s">
         <v>409</v>
       </c>
       <c r="C221" t="s">
         <v>170</v>
       </c>
       <c r="E221" t="s">
         <v>30</v>
       </c>
       <c r="F221" t="s">
         <v>28</v>
       </c>
       <c r="G221" t="s">
         <v>29</v>
       </c>
       <c r="H221">
         <v>30</v>
       </c>
       <c r="I221" t="b">
         <v>0</v>
       </c>
       <c r="J221" t="s">
         <v>329</v>
       </c>
       <c r="K221">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L221" t="s">
         <v>30</v>
       </c>
       <c r="M221" t="s">
         <v>30</v>
       </c>
       <c r="N221" t="s">
         <v>30</v>
       </c>
       <c r="O221" t="s">
         <v>30</v>
       </c>
       <c r="P221">
         <v>67.09</v>
       </c>
       <c r="Q221" t="s">
         <v>30</v>
       </c>
       <c r="R221" t="s">
         <v>30</v>
       </c>
       <c r="S221" t="s">
         <v>30</v>
       </c>
       <c r="T221" t="s">
         <v>30</v>
       </c>
-      <c r="U221">
-[...3 lines deleted...]
-        <v>64.53</v>
+      <c r="U221" t="s">
+        <v>30</v>
+      </c>
+      <c r="V221" t="s">
+        <v>30</v>
       </c>
       <c r="W221" t="s">
         <v>30</v>
       </c>
       <c r="X221" t="s">
         <v>30</v>
       </c>
       <c r="Y221">
         <v>198.16</v>
       </c>
     </row>
     <row r="222" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>204</v>
       </c>
       <c r="C222" t="s">
         <v>31</v>
       </c>
       <c r="E222" t="s">
         <v>30</v>
       </c>
       <c r="F222" t="s">
         <v>28</v>
       </c>
       <c r="G222" t="s">
         <v>29</v>
       </c>
       <c r="H222">
         <v>31</v>
       </c>
       <c r="I222" t="b">
         <v>0</v>
       </c>
       <c r="J222" t="s">
         <v>329</v>
       </c>
       <c r="K222">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>62.48</v>
+        <v>0</v>
+      </c>
+      <c r="L222" t="s">
+        <v>30</v>
+      </c>
+      <c r="M222" t="s">
+        <v>30</v>
       </c>
       <c r="N222" t="s">
         <v>30</v>
       </c>
       <c r="O222" t="s">
         <v>30</v>
       </c>
       <c r="P222" t="s">
         <v>30</v>
       </c>
       <c r="Q222" t="s">
         <v>30</v>
       </c>
       <c r="R222" t="s">
         <v>30</v>
       </c>
-      <c r="S222">
-        <v>65.9</v>
+      <c r="S222" t="s">
+        <v>30</v>
       </c>
       <c r="T222" t="s">
         <v>30</v>
       </c>
       <c r="U222" t="s">
         <v>30</v>
       </c>
       <c r="V222" t="s">
         <v>30</v>
       </c>
       <c r="W222" t="s">
         <v>30</v>
       </c>
       <c r="X222" t="s">
         <v>30</v>
       </c>
       <c r="Y222">
         <v>198.02</v>
       </c>
     </row>
     <row r="223" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>410</v>
       </c>
       <c r="C223" t="s">
         <v>411</v>
       </c>
       <c r="E223" t="s">
         <v>282</v>
       </c>
       <c r="F223" t="s">
         <v>34</v>
       </c>
       <c r="G223" t="s">
         <v>29</v>
       </c>
       <c r="H223">
         <v>57</v>
       </c>
       <c r="I223" t="b">
         <v>0</v>
       </c>
       <c r="J223" t="s">
         <v>329</v>
       </c>
       <c r="K223">
-        <v>4</v>
-[...11 lines deleted...]
-        <v>41.55</v>
+        <v>0</v>
+      </c>
+      <c r="L223" t="s">
+        <v>30</v>
+      </c>
+      <c r="M223" t="s">
+        <v>30</v>
+      </c>
+      <c r="N223" t="s">
+        <v>30</v>
+      </c>
+      <c r="O223" t="s">
+        <v>30</v>
       </c>
       <c r="P223" t="s">
         <v>30</v>
       </c>
       <c r="Q223" t="s">
         <v>30</v>
       </c>
       <c r="R223" t="s">
         <v>30</v>
       </c>
       <c r="S223" t="s">
         <v>30</v>
       </c>
       <c r="T223" t="s">
         <v>30</v>
       </c>
       <c r="U223" t="s">
         <v>30</v>
       </c>
       <c r="V223" t="s">
         <v>30</v>
       </c>
       <c r="W223" t="s">
         <v>30</v>
       </c>
@@ -19079,149 +19079,149 @@
       <c r="B224" t="s">
         <v>412</v>
       </c>
       <c r="C224" t="s">
         <v>413</v>
       </c>
       <c r="E224" t="s">
         <v>30</v>
       </c>
       <c r="F224" t="s">
         <v>34</v>
       </c>
       <c r="G224" t="s">
         <v>87</v>
       </c>
       <c r="H224">
         <v>20</v>
       </c>
       <c r="I224" t="b">
         <v>0</v>
       </c>
       <c r="J224" t="s">
         <v>329</v>
       </c>
       <c r="K224">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L224" t="s">
         <v>30</v>
       </c>
       <c r="M224" t="s">
         <v>30</v>
       </c>
       <c r="N224" t="s">
         <v>30</v>
       </c>
-      <c r="O224">
-        <v>66.79</v>
+      <c r="O224" t="s">
+        <v>30</v>
       </c>
       <c r="P224">
         <v>66.68</v>
       </c>
       <c r="Q224" t="s">
         <v>30</v>
       </c>
       <c r="R224" t="s">
         <v>30</v>
       </c>
       <c r="S224" t="s">
         <v>30</v>
       </c>
       <c r="T224" t="s">
         <v>30</v>
       </c>
       <c r="U224" t="s">
         <v>30</v>
       </c>
-      <c r="V224">
-        <v>61.14</v>
+      <c r="V224" t="s">
+        <v>30</v>
       </c>
       <c r="W224" t="s">
         <v>30</v>
       </c>
       <c r="X224" t="s">
         <v>30</v>
       </c>
       <c r="Y224">
         <v>194.61</v>
       </c>
     </row>
     <row r="225" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>414</v>
       </c>
       <c r="C225" t="s">
         <v>415</v>
       </c>
       <c r="E225" t="s">
         <v>30</v>
       </c>
       <c r="F225" t="s">
         <v>34</v>
       </c>
       <c r="G225" t="s">
         <v>87</v>
       </c>
       <c r="H225">
         <v>21</v>
       </c>
       <c r="I225" t="b">
         <v>0</v>
       </c>
       <c r="J225" t="s">
         <v>329</v>
       </c>
       <c r="K225">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L225" t="s">
         <v>30</v>
       </c>
-      <c r="M225">
-        <v>62.38</v>
+      <c r="M225" t="s">
+        <v>30</v>
       </c>
       <c r="N225" t="s">
         <v>30</v>
       </c>
       <c r="O225" t="s">
         <v>30</v>
       </c>
       <c r="P225" t="s">
         <v>30</v>
       </c>
       <c r="Q225" t="s">
         <v>30</v>
       </c>
-      <c r="R225">
-[...3 lines deleted...]
-        <v>66.02</v>
+      <c r="R225" t="s">
+        <v>30</v>
+      </c>
+      <c r="S225" t="s">
+        <v>30</v>
       </c>
       <c r="T225" t="s">
         <v>30</v>
       </c>
       <c r="U225" t="s">
         <v>30</v>
       </c>
       <c r="V225" t="s">
         <v>30</v>
       </c>
       <c r="W225" t="s">
         <v>30</v>
       </c>
       <c r="X225" t="s">
         <v>30</v>
       </c>
       <c r="Y225">
         <v>193.53</v>
       </c>
     </row>
     <row r="226" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
@@ -19230,72 +19230,72 @@
       <c r="C226" t="s">
         <v>416</v>
       </c>
       <c r="D226">
         <v>421</v>
       </c>
       <c r="E226" t="s">
         <v>162</v>
       </c>
       <c r="F226" t="s">
         <v>134</v>
       </c>
       <c r="G226" t="s">
         <v>29</v>
       </c>
       <c r="H226">
         <v>16</v>
       </c>
       <c r="I226" t="b">
         <v>0</v>
       </c>
       <c r="J226" t="s">
         <v>329</v>
       </c>
       <c r="K226">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L226" t="s">
         <v>30</v>
       </c>
       <c r="M226" t="s">
         <v>30</v>
       </c>
-      <c r="N226">
-[...3 lines deleted...]
-        <v>66.08</v>
+      <c r="N226" t="s">
+        <v>30</v>
+      </c>
+      <c r="O226" t="s">
+        <v>30</v>
       </c>
       <c r="P226" t="s">
         <v>30</v>
       </c>
       <c r="Q226" t="s">
         <v>30</v>
       </c>
-      <c r="R226">
-        <v>65.24</v>
+      <c r="R226" t="s">
+        <v>30</v>
       </c>
       <c r="S226" t="s">
         <v>30</v>
       </c>
       <c r="T226" t="s">
         <v>30</v>
       </c>
       <c r="U226" t="s">
         <v>30</v>
       </c>
       <c r="V226" t="s">
         <v>30</v>
       </c>
       <c r="W226" t="s">
         <v>30</v>
       </c>
       <c r="X226" t="s">
         <v>30</v>
       </c>
       <c r="Y226">
         <v>193.45</v>
       </c>
     </row>
     <row r="227" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A227">
@@ -19304,69 +19304,69 @@
       <c r="B227" t="s">
         <v>42</v>
       </c>
       <c r="C227" t="s">
         <v>417</v>
       </c>
       <c r="E227" t="s">
         <v>30</v>
       </c>
       <c r="F227" t="s">
         <v>34</v>
       </c>
       <c r="G227" t="s">
         <v>29</v>
       </c>
       <c r="H227">
         <v>58</v>
       </c>
       <c r="I227" t="b">
         <v>0</v>
       </c>
       <c r="J227" t="s">
         <v>329</v>
       </c>
       <c r="K227">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L227" t="s">
         <v>30</v>
       </c>
       <c r="M227" t="s">
         <v>30</v>
       </c>
       <c r="N227" t="s">
         <v>30</v>
       </c>
-      <c r="O227">
-        <v>59.05</v>
+      <c r="O227" t="s">
+        <v>30</v>
       </c>
       <c r="P227">
         <v>69.32</v>
       </c>
-      <c r="Q227">
-        <v>62.98</v>
+      <c r="Q227" t="s">
+        <v>30</v>
       </c>
       <c r="R227" t="s">
         <v>30</v>
       </c>
       <c r="S227" t="s">
         <v>30</v>
       </c>
       <c r="T227" t="s">
         <v>30</v>
       </c>
       <c r="U227" t="s">
         <v>30</v>
       </c>
       <c r="V227" t="s">
         <v>30</v>
       </c>
       <c r="W227" t="s">
         <v>30</v>
       </c>
       <c r="X227" t="s">
         <v>30</v>
       </c>
       <c r="Y227">
         <v>191.35</v>
       </c>
@@ -19378,57 +19378,57 @@
       <c r="B228" t="s">
         <v>344</v>
       </c>
       <c r="C228" t="s">
         <v>418</v>
       </c>
       <c r="E228" t="s">
         <v>189</v>
       </c>
       <c r="F228" t="s">
         <v>28</v>
       </c>
       <c r="G228" t="s">
         <v>29</v>
       </c>
       <c r="H228">
         <v>32</v>
       </c>
       <c r="I228" t="b">
         <v>0</v>
       </c>
       <c r="J228" t="s">
         <v>329</v>
       </c>
       <c r="K228">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>58.78</v>
+        <v>1</v>
+      </c>
+      <c r="L228" t="s">
+        <v>30</v>
+      </c>
+      <c r="M228" t="s">
+        <v>30</v>
       </c>
       <c r="N228" t="s">
         <v>30</v>
       </c>
       <c r="O228" t="s">
         <v>30</v>
       </c>
       <c r="P228">
         <v>63.39</v>
       </c>
       <c r="Q228" t="s">
         <v>30</v>
       </c>
       <c r="R228" t="s">
         <v>30</v>
       </c>
       <c r="S228" t="s">
         <v>30</v>
       </c>
       <c r="T228" t="s">
         <v>30</v>
       </c>
       <c r="U228" t="s">
         <v>30</v>
       </c>
@@ -19452,60 +19452,60 @@
       <c r="B229" t="s">
         <v>419</v>
       </c>
       <c r="C229" t="s">
         <v>420</v>
       </c>
       <c r="E229" t="s">
         <v>421</v>
       </c>
       <c r="F229" t="s">
         <v>34</v>
       </c>
       <c r="G229" t="s">
         <v>87</v>
       </c>
       <c r="H229">
         <v>22</v>
       </c>
       <c r="I229" t="b">
         <v>0</v>
       </c>
       <c r="J229" t="s">
         <v>329</v>
       </c>
       <c r="K229">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>42.08</v>
+        <v>1</v>
+      </c>
+      <c r="L229" t="s">
+        <v>30</v>
+      </c>
+      <c r="M229" t="s">
+        <v>30</v>
+      </c>
+      <c r="N229" t="s">
+        <v>30</v>
       </c>
       <c r="O229" t="s">
         <v>30</v>
       </c>
       <c r="P229">
         <v>49.77</v>
       </c>
       <c r="Q229" t="s">
         <v>30</v>
       </c>
       <c r="R229" t="s">
         <v>30</v>
       </c>
       <c r="S229" t="s">
         <v>30</v>
       </c>
       <c r="T229" t="s">
         <v>30</v>
       </c>
       <c r="U229" t="s">
         <v>30</v>
       </c>
       <c r="V229" t="s">
         <v>30</v>
       </c>
@@ -19526,63 +19526,63 @@
       <c r="B230" t="s">
         <v>422</v>
       </c>
       <c r="C230" t="s">
         <v>26</v>
       </c>
       <c r="E230" t="s">
         <v>30</v>
       </c>
       <c r="F230" t="s">
         <v>81</v>
       </c>
       <c r="G230" t="s">
         <v>87</v>
       </c>
       <c r="H230">
         <v>4</v>
       </c>
       <c r="I230" t="b">
         <v>0</v>
       </c>
       <c r="J230" t="s">
         <v>329</v>
       </c>
       <c r="K230">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L230" t="s">
         <v>30</v>
       </c>
-      <c r="M230">
-        <v>61.49</v>
+      <c r="M230" t="s">
+        <v>30</v>
       </c>
       <c r="N230" t="s">
         <v>30</v>
       </c>
-      <c r="O230">
-        <v>61.48</v>
+      <c r="O230" t="s">
+        <v>30</v>
       </c>
       <c r="P230">
         <v>65</v>
       </c>
       <c r="Q230" t="s">
         <v>30</v>
       </c>
       <c r="R230" t="s">
         <v>30</v>
       </c>
       <c r="S230" t="s">
         <v>30</v>
       </c>
       <c r="T230" t="s">
         <v>30</v>
       </c>
       <c r="U230" t="s">
         <v>30</v>
       </c>
       <c r="V230" t="s">
         <v>30</v>
       </c>
       <c r="W230" t="s">
         <v>30</v>
       </c>
@@ -19600,134 +19600,134 @@
       <c r="B231" t="s">
         <v>423</v>
       </c>
       <c r="C231" t="s">
         <v>290</v>
       </c>
       <c r="E231" t="s">
         <v>169</v>
       </c>
       <c r="F231" t="s">
         <v>34</v>
       </c>
       <c r="G231" t="s">
         <v>87</v>
       </c>
       <c r="H231">
         <v>23</v>
       </c>
       <c r="I231" t="b">
         <v>0</v>
       </c>
       <c r="J231" t="s">
         <v>329</v>
       </c>
       <c r="K231">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>49.48</v>
+        <v>1</v>
+      </c>
+      <c r="L231" t="s">
+        <v>30</v>
       </c>
       <c r="M231" t="s">
         <v>30</v>
       </c>
-      <c r="N231">
-        <v>40.38</v>
+      <c r="N231" t="s">
+        <v>30</v>
       </c>
       <c r="O231" t="s">
         <v>30</v>
       </c>
       <c r="P231">
         <v>48.76</v>
       </c>
       <c r="Q231" t="s">
         <v>30</v>
       </c>
       <c r="R231" t="s">
         <v>30</v>
       </c>
       <c r="S231" t="s">
         <v>30</v>
       </c>
       <c r="T231" t="s">
         <v>30</v>
       </c>
-      <c r="U231">
-        <v>48.19</v>
+      <c r="U231" t="s">
+        <v>30</v>
       </c>
       <c r="V231" t="s">
         <v>30</v>
       </c>
       <c r="W231" t="s">
         <v>30</v>
       </c>
       <c r="X231" t="s">
         <v>30</v>
       </c>
       <c r="Y231">
         <v>186.81</v>
       </c>
     </row>
     <row r="232" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>42</v>
       </c>
       <c r="C232" t="s">
         <v>350</v>
       </c>
       <c r="E232" t="s">
         <v>277</v>
       </c>
       <c r="F232" t="s">
         <v>76</v>
       </c>
       <c r="G232" t="s">
         <v>29</v>
       </c>
       <c r="H232">
         <v>33</v>
       </c>
       <c r="I232" t="b">
         <v>0</v>
       </c>
       <c r="J232" t="s">
         <v>329</v>
       </c>
       <c r="K232">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L232" t="s">
         <v>30</v>
       </c>
-      <c r="M232">
-[...3 lines deleted...]
-        <v>65.06</v>
+      <c r="M232" t="s">
+        <v>30</v>
+      </c>
+      <c r="N232" t="s">
+        <v>30</v>
       </c>
       <c r="O232" t="s">
         <v>30</v>
       </c>
       <c r="P232">
         <v>67.15</v>
       </c>
       <c r="Q232" t="s">
         <v>30</v>
       </c>
       <c r="R232" t="s">
         <v>30</v>
       </c>
       <c r="S232" t="s">
         <v>30</v>
       </c>
       <c r="T232" t="s">
         <v>30</v>
       </c>
       <c r="U232" t="s">
         <v>30</v>
       </c>
       <c r="V232" t="s">
         <v>30</v>
       </c>
@@ -19748,57 +19748,57 @@
       <c r="B233" t="s">
         <v>424</v>
       </c>
       <c r="C233" t="s">
         <v>425</v>
       </c>
       <c r="E233" t="s">
         <v>55</v>
       </c>
       <c r="F233" t="s">
         <v>34</v>
       </c>
       <c r="G233" t="s">
         <v>87</v>
       </c>
       <c r="H233">
         <v>24</v>
       </c>
       <c r="I233" t="b">
         <v>0</v>
       </c>
       <c r="J233" t="s">
         <v>329</v>
       </c>
       <c r="K233">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>57.67</v>
+        <v>1</v>
+      </c>
+      <c r="L233" t="s">
+        <v>30</v>
+      </c>
+      <c r="M233" t="s">
+        <v>30</v>
       </c>
       <c r="N233" t="s">
         <v>30</v>
       </c>
       <c r="O233" t="s">
         <v>30</v>
       </c>
       <c r="P233" t="s">
         <v>30</v>
       </c>
       <c r="Q233" t="s">
         <v>30</v>
       </c>
       <c r="R233" t="s">
         <v>30</v>
       </c>
       <c r="S233" t="s">
         <v>30</v>
       </c>
       <c r="T233" t="s">
         <v>30</v>
       </c>
       <c r="U233" t="s">
         <v>30</v>
       </c>
@@ -19822,63 +19822,63 @@
       <c r="B234" t="s">
         <v>426</v>
       </c>
       <c r="C234" t="s">
         <v>427</v>
       </c>
       <c r="E234" t="s">
         <v>30</v>
       </c>
       <c r="F234" t="s">
         <v>34</v>
       </c>
       <c r="G234" t="s">
         <v>29</v>
       </c>
       <c r="H234">
         <v>59</v>
       </c>
       <c r="I234" t="b">
         <v>0</v>
       </c>
       <c r="J234" t="s">
         <v>329</v>
       </c>
       <c r="K234">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L234" t="s">
         <v>30</v>
       </c>
       <c r="M234" t="s">
         <v>30</v>
       </c>
       <c r="N234" t="s">
         <v>30</v>
       </c>
-      <c r="O234">
-        <v>61.85</v>
+      <c r="O234" t="s">
+        <v>30</v>
       </c>
       <c r="P234">
         <v>62.97</v>
       </c>
       <c r="Q234" t="s">
         <v>30</v>
       </c>
       <c r="R234" t="s">
         <v>30</v>
       </c>
       <c r="S234" t="s">
         <v>30</v>
       </c>
       <c r="T234" t="s">
         <v>30</v>
       </c>
       <c r="U234" t="s">
         <v>30</v>
       </c>
       <c r="V234" t="s">
         <v>30</v>
       </c>
       <c r="W234">
         <v>56.49</v>
       </c>
@@ -19896,211 +19896,211 @@
       <c r="B235" t="s">
         <v>141</v>
       </c>
       <c r="C235" t="s">
         <v>428</v>
       </c>
       <c r="E235" t="s">
         <v>55</v>
       </c>
       <c r="F235" t="s">
         <v>81</v>
       </c>
       <c r="G235" t="s">
         <v>29</v>
       </c>
       <c r="H235">
         <v>4</v>
       </c>
       <c r="I235" t="b">
         <v>0</v>
       </c>
       <c r="J235" t="s">
         <v>329</v>
       </c>
       <c r="K235">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L235" t="s">
         <v>30</v>
       </c>
       <c r="M235" t="s">
         <v>30</v>
       </c>
       <c r="N235" t="s">
         <v>30</v>
       </c>
       <c r="O235" t="s">
         <v>30</v>
       </c>
       <c r="P235" t="s">
         <v>30</v>
       </c>
-      <c r="Q235">
-        <v>106.16</v>
+      <c r="Q235" t="s">
+        <v>30</v>
       </c>
       <c r="R235" t="s">
         <v>30</v>
       </c>
-      <c r="S235">
-        <v>74.79</v>
+      <c r="S235" t="s">
+        <v>30</v>
       </c>
       <c r="T235" t="s">
         <v>30</v>
       </c>
       <c r="U235" t="s">
         <v>30</v>
       </c>
       <c r="V235" t="s">
         <v>30</v>
       </c>
       <c r="W235" t="s">
         <v>30</v>
       </c>
       <c r="X235" t="s">
         <v>30</v>
       </c>
       <c r="Y235">
         <v>180.95</v>
       </c>
     </row>
     <row r="236" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
         <v>429</v>
       </c>
       <c r="C236" t="s">
         <v>430</v>
       </c>
       <c r="E236" t="s">
         <v>30</v>
       </c>
       <c r="F236" t="s">
         <v>34</v>
       </c>
       <c r="G236" t="s">
         <v>87</v>
       </c>
       <c r="H236">
         <v>25</v>
       </c>
       <c r="I236" t="b">
         <v>0</v>
       </c>
       <c r="J236" t="s">
         <v>329</v>
       </c>
       <c r="K236">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L236" t="s">
         <v>30</v>
       </c>
-      <c r="M236">
-[...3 lines deleted...]
-        <v>59.22</v>
+      <c r="M236" t="s">
+        <v>30</v>
+      </c>
+      <c r="N236" t="s">
+        <v>30</v>
       </c>
       <c r="O236" t="s">
         <v>30</v>
       </c>
       <c r="P236" t="s">
         <v>30</v>
       </c>
       <c r="Q236" t="s">
         <v>30</v>
       </c>
       <c r="R236" t="s">
         <v>30</v>
       </c>
       <c r="S236" t="s">
         <v>30</v>
       </c>
       <c r="T236" t="s">
         <v>30</v>
       </c>
       <c r="U236" t="s">
         <v>30</v>
       </c>
-      <c r="V236">
-        <v>64.39</v>
+      <c r="V236" t="s">
+        <v>30</v>
       </c>
       <c r="W236" t="s">
         <v>30</v>
       </c>
       <c r="X236" t="s">
         <v>30</v>
       </c>
       <c r="Y236">
         <v>180.76</v>
       </c>
     </row>
     <row r="237" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>62</v>
       </c>
       <c r="C237" t="s">
         <v>431</v>
       </c>
       <c r="E237" t="s">
         <v>432</v>
       </c>
       <c r="F237" t="s">
         <v>34</v>
       </c>
       <c r="G237" t="s">
         <v>29</v>
       </c>
       <c r="H237">
         <v>60</v>
       </c>
       <c r="I237" t="b">
         <v>0</v>
       </c>
       <c r="J237" t="s">
         <v>329</v>
       </c>
       <c r="K237">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L237" t="s">
         <v>30</v>
       </c>
-      <c r="M237">
-        <v>56.87</v>
+      <c r="M237" t="s">
+        <v>30</v>
       </c>
       <c r="N237" t="s">
         <v>30</v>
       </c>
-      <c r="O237">
-        <v>59.64</v>
+      <c r="O237" t="s">
+        <v>30</v>
       </c>
       <c r="P237">
         <v>63.54</v>
       </c>
       <c r="Q237" t="s">
         <v>30</v>
       </c>
       <c r="R237" t="s">
         <v>30</v>
       </c>
       <c r="S237" t="s">
         <v>30</v>
       </c>
       <c r="T237" t="s">
         <v>30</v>
       </c>
       <c r="U237" t="s">
         <v>30</v>
       </c>
       <c r="V237" t="s">
         <v>30</v>
       </c>
       <c r="W237" t="s">
         <v>30</v>
       </c>
@@ -20118,57 +20118,57 @@
       <c r="B238" t="s">
         <v>433</v>
       </c>
       <c r="C238" t="s">
         <v>434</v>
       </c>
       <c r="E238" t="s">
         <v>189</v>
       </c>
       <c r="F238" t="s">
         <v>28</v>
       </c>
       <c r="G238" t="s">
         <v>29</v>
       </c>
       <c r="H238">
         <v>33</v>
       </c>
       <c r="I238" t="b">
         <v>0</v>
       </c>
       <c r="J238" t="s">
         <v>329</v>
       </c>
       <c r="K238">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>86.13</v>
+        <v>0</v>
+      </c>
+      <c r="L238" t="s">
+        <v>30</v>
+      </c>
+      <c r="M238" t="s">
+        <v>30</v>
       </c>
       <c r="N238" t="s">
         <v>30</v>
       </c>
       <c r="O238" t="s">
         <v>30</v>
       </c>
       <c r="P238" t="s">
         <v>30</v>
       </c>
       <c r="Q238" t="s">
         <v>30</v>
       </c>
       <c r="R238" t="s">
         <v>30</v>
       </c>
       <c r="S238" t="s">
         <v>30</v>
       </c>
       <c r="T238" t="s">
         <v>30</v>
       </c>
       <c r="U238" t="s">
         <v>30</v>
       </c>
@@ -20192,60 +20192,60 @@
       <c r="B239" t="s">
         <v>192</v>
       </c>
       <c r="C239" t="s">
         <v>435</v>
       </c>
       <c r="E239" t="s">
         <v>436</v>
       </c>
       <c r="F239" t="s">
         <v>76</v>
       </c>
       <c r="G239" t="s">
         <v>87</v>
       </c>
       <c r="H239">
         <v>10</v>
       </c>
       <c r="I239" t="b">
         <v>0</v>
       </c>
       <c r="J239" t="s">
         <v>329</v>
       </c>
       <c r="K239">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>39.26</v>
+        <v>1</v>
+      </c>
+      <c r="L239" t="s">
+        <v>30</v>
+      </c>
+      <c r="M239" t="s">
+        <v>30</v>
+      </c>
+      <c r="N239" t="s">
+        <v>30</v>
       </c>
       <c r="O239" t="s">
         <v>30</v>
       </c>
       <c r="P239">
         <v>44.98</v>
       </c>
       <c r="Q239" t="s">
         <v>30</v>
       </c>
       <c r="R239" t="s">
         <v>30</v>
       </c>
       <c r="S239" t="s">
         <v>30</v>
       </c>
       <c r="T239" t="s">
         <v>30</v>
       </c>
       <c r="U239" t="s">
         <v>30</v>
       </c>
       <c r="V239" t="s">
         <v>30</v>
       </c>
@@ -20266,63 +20266,63 @@
       <c r="B240" t="s">
         <v>262</v>
       </c>
       <c r="C240" t="s">
         <v>26</v>
       </c>
       <c r="E240" t="s">
         <v>30</v>
       </c>
       <c r="F240" t="s">
         <v>34</v>
       </c>
       <c r="G240" t="s">
         <v>29</v>
       </c>
       <c r="H240">
         <v>61</v>
       </c>
       <c r="I240" t="b">
         <v>0</v>
       </c>
       <c r="J240" t="s">
         <v>329</v>
       </c>
       <c r="K240">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L240" t="s">
         <v>30</v>
       </c>
       <c r="M240" t="s">
         <v>30</v>
       </c>
       <c r="N240" t="s">
         <v>30</v>
       </c>
-      <c r="O240">
-        <v>84.01</v>
+      <c r="O240" t="s">
+        <v>30</v>
       </c>
       <c r="P240" t="s">
         <v>30</v>
       </c>
       <c r="Q240" t="s">
         <v>30</v>
       </c>
       <c r="R240" t="s">
         <v>30</v>
       </c>
       <c r="S240" t="s">
         <v>30</v>
       </c>
       <c r="T240" t="s">
         <v>30</v>
       </c>
       <c r="U240" t="s">
         <v>30</v>
       </c>
       <c r="V240" t="s">
         <v>30</v>
       </c>
       <c r="W240">
         <v>91.33</v>
       </c>
@@ -20340,57 +20340,57 @@
       <c r="B241" t="s">
         <v>437</v>
       </c>
       <c r="C241" t="s">
         <v>438</v>
       </c>
       <c r="E241" t="s">
         <v>439</v>
       </c>
       <c r="F241" t="s">
         <v>134</v>
       </c>
       <c r="G241" t="s">
         <v>87</v>
       </c>
       <c r="H241">
         <v>7</v>
       </c>
       <c r="I241" t="b">
         <v>0</v>
       </c>
       <c r="J241" t="s">
         <v>329</v>
       </c>
       <c r="K241">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>53.8</v>
+        <v>1</v>
+      </c>
+      <c r="L241" t="s">
+        <v>30</v>
+      </c>
+      <c r="M241" t="s">
+        <v>30</v>
       </c>
       <c r="N241" t="s">
         <v>30</v>
       </c>
       <c r="O241" t="s">
         <v>30</v>
       </c>
       <c r="P241">
         <v>58.06</v>
       </c>
       <c r="Q241" t="s">
         <v>30</v>
       </c>
       <c r="R241" t="s">
         <v>30</v>
       </c>
       <c r="S241" t="s">
         <v>30</v>
       </c>
       <c r="T241" t="s">
         <v>30</v>
       </c>
       <c r="U241" t="s">
         <v>30</v>
       </c>
@@ -20414,63 +20414,63 @@
       <c r="B242" t="s">
         <v>440</v>
       </c>
       <c r="C242" t="s">
         <v>441</v>
       </c>
       <c r="E242" t="s">
         <v>250</v>
       </c>
       <c r="F242" t="s">
         <v>81</v>
       </c>
       <c r="G242" t="s">
         <v>87</v>
       </c>
       <c r="H242">
         <v>5</v>
       </c>
       <c r="I242" t="b">
         <v>0</v>
       </c>
       <c r="J242" t="s">
         <v>329</v>
       </c>
       <c r="K242">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L242" t="s">
         <v>30</v>
       </c>
       <c r="M242" t="s">
         <v>30</v>
       </c>
-      <c r="N242">
-[...3 lines deleted...]
-        <v>54.96</v>
+      <c r="N242" t="s">
+        <v>30</v>
+      </c>
+      <c r="O242" t="s">
+        <v>30</v>
       </c>
       <c r="P242">
         <v>60.29</v>
       </c>
       <c r="Q242" t="s">
         <v>30</v>
       </c>
       <c r="R242" t="s">
         <v>30</v>
       </c>
       <c r="S242" t="s">
         <v>30</v>
       </c>
       <c r="T242" t="s">
         <v>30</v>
       </c>
       <c r="U242" t="s">
         <v>30</v>
       </c>
       <c r="V242" t="s">
         <v>30</v>
       </c>
       <c r="W242" t="s">
         <v>30</v>
       </c>
@@ -20488,63 +20488,63 @@
       <c r="B243" t="s">
         <v>263</v>
       </c>
       <c r="C243" t="s">
         <v>442</v>
       </c>
       <c r="E243" t="s">
         <v>39</v>
       </c>
       <c r="F243" t="s">
         <v>28</v>
       </c>
       <c r="G243" t="s">
         <v>87</v>
       </c>
       <c r="H243">
         <v>18</v>
       </c>
       <c r="I243" t="b">
         <v>0</v>
       </c>
       <c r="J243" t="s">
         <v>329</v>
       </c>
       <c r="K243">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>60.02</v>
+        <v>0</v>
+      </c>
+      <c r="L243" t="s">
+        <v>30</v>
       </c>
       <c r="M243" t="s">
         <v>30</v>
       </c>
-      <c r="N243">
-[...3 lines deleted...]
-        <v>57.86</v>
+      <c r="N243" t="s">
+        <v>30</v>
+      </c>
+      <c r="O243" t="s">
+        <v>30</v>
       </c>
       <c r="P243" t="s">
         <v>30</v>
       </c>
       <c r="Q243" t="s">
         <v>30</v>
       </c>
       <c r="R243" t="s">
         <v>30</v>
       </c>
       <c r="S243" t="s">
         <v>30</v>
       </c>
       <c r="T243" t="s">
         <v>30</v>
       </c>
       <c r="U243" t="s">
         <v>30</v>
       </c>
       <c r="V243" t="s">
         <v>30</v>
       </c>
       <c r="W243" t="s">
         <v>30</v>
       </c>
@@ -20562,60 +20562,60 @@
       <c r="B244" t="s">
         <v>42</v>
       </c>
       <c r="C244" t="s">
         <v>243</v>
       </c>
       <c r="E244" t="s">
         <v>277</v>
       </c>
       <c r="F244" t="s">
         <v>134</v>
       </c>
       <c r="G244" t="s">
         <v>29</v>
       </c>
       <c r="H244">
         <v>17</v>
       </c>
       <c r="I244" t="b">
         <v>0</v>
       </c>
       <c r="J244" t="s">
         <v>329</v>
       </c>
       <c r="K244">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L244" t="s">
         <v>30</v>
       </c>
-      <c r="M244">
-[...3 lines deleted...]
-        <v>54.31</v>
+      <c r="M244" t="s">
+        <v>30</v>
+      </c>
+      <c r="N244" t="s">
+        <v>30</v>
       </c>
       <c r="O244" t="s">
         <v>30</v>
       </c>
       <c r="P244">
         <v>58.04</v>
       </c>
       <c r="Q244" t="s">
         <v>30</v>
       </c>
       <c r="R244" t="s">
         <v>30</v>
       </c>
       <c r="S244" t="s">
         <v>30</v>
       </c>
       <c r="T244" t="s">
         <v>30</v>
       </c>
       <c r="U244" t="s">
         <v>30</v>
       </c>
       <c r="V244" t="s">
         <v>30</v>
       </c>
@@ -20639,63 +20639,63 @@
       <c r="C245" t="s">
         <v>443</v>
       </c>
       <c r="D245">
         <v>2568</v>
       </c>
       <c r="E245" t="s">
         <v>444</v>
       </c>
       <c r="F245" t="s">
         <v>76</v>
       </c>
       <c r="G245" t="s">
         <v>29</v>
       </c>
       <c r="H245">
         <v>34</v>
       </c>
       <c r="I245" t="b">
         <v>0</v>
       </c>
       <c r="J245" t="s">
         <v>329</v>
       </c>
       <c r="K245">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>84.8</v>
+        <v>0</v>
+      </c>
+      <c r="L245" t="s">
+        <v>30</v>
       </c>
       <c r="M245" t="s">
         <v>30</v>
       </c>
       <c r="N245" t="s">
         <v>30</v>
       </c>
-      <c r="O245">
-        <v>80.95</v>
+      <c r="O245" t="s">
+        <v>30</v>
       </c>
       <c r="P245" t="s">
         <v>30</v>
       </c>
       <c r="Q245" t="s">
         <v>30</v>
       </c>
       <c r="R245" t="s">
         <v>30</v>
       </c>
       <c r="S245" t="s">
         <v>30</v>
       </c>
       <c r="T245" t="s">
         <v>30</v>
       </c>
       <c r="U245" t="s">
         <v>30</v>
       </c>
       <c r="V245" t="s">
         <v>30</v>
       </c>
       <c r="W245" t="s">
         <v>30</v>
       </c>
@@ -20716,69 +20716,69 @@
       <c r="C246" t="s">
         <v>446</v>
       </c>
       <c r="D246">
         <v>2431</v>
       </c>
       <c r="E246" t="s">
         <v>447</v>
       </c>
       <c r="F246" t="s">
         <v>34</v>
       </c>
       <c r="G246" t="s">
         <v>29</v>
       </c>
       <c r="H246">
         <v>62</v>
       </c>
       <c r="I246" t="b">
         <v>0</v>
       </c>
       <c r="J246" t="s">
         <v>329</v>
       </c>
       <c r="K246">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L246" t="s">
         <v>30</v>
       </c>
       <c r="M246" t="s">
         <v>30</v>
       </c>
       <c r="N246" t="s">
         <v>30</v>
       </c>
       <c r="O246" t="s">
         <v>30</v>
       </c>
       <c r="P246">
         <v>82.83</v>
       </c>
-      <c r="Q246">
-        <v>82.39</v>
+      <c r="Q246" t="s">
+        <v>30</v>
       </c>
       <c r="R246" t="s">
         <v>30</v>
       </c>
       <c r="S246" t="s">
         <v>30</v>
       </c>
       <c r="T246" t="s">
         <v>30</v>
       </c>
       <c r="U246" t="s">
         <v>30</v>
       </c>
       <c r="V246" t="s">
         <v>30</v>
       </c>
       <c r="W246" t="s">
         <v>30</v>
       </c>
       <c r="X246" t="s">
         <v>30</v>
       </c>
       <c r="Y246">
         <v>165.22</v>
       </c>
@@ -20793,63 +20793,63 @@
       <c r="C247" t="s">
         <v>449</v>
       </c>
       <c r="D247">
         <v>1751</v>
       </c>
       <c r="E247" t="s">
         <v>30</v>
       </c>
       <c r="F247" t="s">
         <v>28</v>
       </c>
       <c r="G247" t="s">
         <v>29</v>
       </c>
       <c r="H247">
         <v>34</v>
       </c>
       <c r="I247" t="b">
         <v>0</v>
       </c>
       <c r="J247" t="s">
         <v>329</v>
       </c>
       <c r="K247">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>86.63</v>
+        <v>0</v>
+      </c>
+      <c r="L247" t="s">
+        <v>30</v>
       </c>
       <c r="M247" t="s">
         <v>30</v>
       </c>
       <c r="N247" t="s">
         <v>30</v>
       </c>
-      <c r="O247">
-        <v>77.79</v>
+      <c r="O247" t="s">
+        <v>30</v>
       </c>
       <c r="P247" t="s">
         <v>30</v>
       </c>
       <c r="Q247" t="s">
         <v>30</v>
       </c>
       <c r="R247" t="s">
         <v>30</v>
       </c>
       <c r="S247" t="s">
         <v>30</v>
       </c>
       <c r="T247" t="s">
         <v>30</v>
       </c>
       <c r="U247" t="s">
         <v>30</v>
       </c>
       <c r="V247" t="s">
         <v>30</v>
       </c>
       <c r="W247" t="s">
         <v>30</v>
       </c>
@@ -20867,60 +20867,60 @@
       <c r="B248" t="s">
         <v>174</v>
       </c>
       <c r="C248" t="s">
         <v>450</v>
       </c>
       <c r="E248" t="s">
         <v>122</v>
       </c>
       <c r="F248" t="s">
         <v>28</v>
       </c>
       <c r="G248" t="s">
         <v>29</v>
       </c>
       <c r="H248">
         <v>35</v>
       </c>
       <c r="I248" t="b">
         <v>0</v>
       </c>
       <c r="J248" t="s">
         <v>329</v>
       </c>
       <c r="K248">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>82.69</v>
+        <v>0</v>
+      </c>
+      <c r="L248" t="s">
+        <v>30</v>
       </c>
       <c r="M248" t="s">
         <v>30</v>
       </c>
-      <c r="N248">
-        <v>79.75</v>
+      <c r="N248" t="s">
+        <v>30</v>
       </c>
       <c r="O248" t="s">
         <v>30</v>
       </c>
       <c r="P248" t="s">
         <v>30</v>
       </c>
       <c r="Q248" t="s">
         <v>30</v>
       </c>
       <c r="R248" t="s">
         <v>30</v>
       </c>
       <c r="S248" t="s">
         <v>30</v>
       </c>
       <c r="T248" t="s">
         <v>30</v>
       </c>
       <c r="U248" t="s">
         <v>30</v>
       </c>
       <c r="V248" t="s">
         <v>30</v>
       </c>
@@ -20944,63 +20944,63 @@
       <c r="C249" t="s">
         <v>80</v>
       </c>
       <c r="D249">
         <v>491</v>
       </c>
       <c r="E249" t="s">
         <v>451</v>
       </c>
       <c r="F249" t="s">
         <v>28</v>
       </c>
       <c r="G249" t="s">
         <v>29</v>
       </c>
       <c r="H249">
         <v>36</v>
       </c>
       <c r="I249" t="b">
         <v>0</v>
       </c>
       <c r="J249" t="s">
         <v>329</v>
       </c>
       <c r="K249">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L249" t="s">
         <v>30</v>
       </c>
       <c r="M249" t="s">
         <v>30</v>
       </c>
       <c r="N249" t="s">
         <v>30</v>
       </c>
-      <c r="O249">
-        <v>79.46</v>
+      <c r="O249" t="s">
+        <v>30</v>
       </c>
       <c r="P249">
         <v>82.45</v>
       </c>
       <c r="Q249" t="s">
         <v>30</v>
       </c>
       <c r="R249" t="s">
         <v>30</v>
       </c>
       <c r="S249" t="s">
         <v>30</v>
       </c>
       <c r="T249" t="s">
         <v>30</v>
       </c>
       <c r="U249" t="s">
         <v>30</v>
       </c>
       <c r="V249" t="s">
         <v>30</v>
       </c>
       <c r="W249" t="s">
         <v>30</v>
       </c>
@@ -21018,63 +21018,63 @@
       <c r="B250" t="s">
         <v>67</v>
       </c>
       <c r="C250" t="s">
         <v>353</v>
       </c>
       <c r="E250" t="s">
         <v>30</v>
       </c>
       <c r="F250" t="s">
         <v>107</v>
       </c>
       <c r="G250" t="s">
         <v>29</v>
       </c>
       <c r="H250">
         <v>5</v>
       </c>
       <c r="I250" t="b">
         <v>0</v>
       </c>
       <c r="J250" t="s">
         <v>329</v>
       </c>
       <c r="K250">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L250" t="s">
         <v>30</v>
       </c>
       <c r="M250" t="s">
         <v>30</v>
       </c>
       <c r="N250" t="s">
         <v>30</v>
       </c>
-      <c r="O250">
-        <v>81.24</v>
+      <c r="O250" t="s">
+        <v>30</v>
       </c>
       <c r="P250">
         <v>79.44</v>
       </c>
       <c r="Q250" t="s">
         <v>30</v>
       </c>
       <c r="R250" t="s">
         <v>30</v>
       </c>
       <c r="S250" t="s">
         <v>30</v>
       </c>
       <c r="T250" t="s">
         <v>30</v>
       </c>
       <c r="U250" t="s">
         <v>30</v>
       </c>
       <c r="V250" t="s">
         <v>30</v>
       </c>
       <c r="W250" t="s">
         <v>30</v>
       </c>
@@ -21092,57 +21092,57 @@
       <c r="B251" t="s">
         <v>336</v>
       </c>
       <c r="C251" t="s">
         <v>452</v>
       </c>
       <c r="E251" t="s">
         <v>453</v>
       </c>
       <c r="F251" t="s">
         <v>34</v>
       </c>
       <c r="G251" t="s">
         <v>29</v>
       </c>
       <c r="H251">
         <v>63</v>
       </c>
       <c r="I251" t="b">
         <v>0</v>
       </c>
       <c r="J251" t="s">
         <v>329</v>
       </c>
       <c r="K251">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L251" t="s">
         <v>30</v>
       </c>
-      <c r="M251">
-        <v>80.66</v>
+      <c r="M251" t="s">
+        <v>30</v>
       </c>
       <c r="N251" t="s">
         <v>30</v>
       </c>
       <c r="O251" t="s">
         <v>30</v>
       </c>
       <c r="P251">
         <v>78.91</v>
       </c>
       <c r="Q251" t="s">
         <v>30</v>
       </c>
       <c r="R251" t="s">
         <v>30</v>
       </c>
       <c r="S251" t="s">
         <v>30</v>
       </c>
       <c r="T251" t="s">
         <v>30</v>
       </c>
       <c r="U251" t="s">
         <v>30</v>
       </c>
@@ -21166,60 +21166,60 @@
       <c r="B252" t="s">
         <v>170</v>
       </c>
       <c r="C252" t="s">
         <v>454</v>
       </c>
       <c r="E252" t="s">
         <v>30</v>
       </c>
       <c r="F252" t="s">
         <v>28</v>
       </c>
       <c r="G252" t="s">
         <v>29</v>
       </c>
       <c r="H252">
         <v>37</v>
       </c>
       <c r="I252" t="b">
         <v>0</v>
       </c>
       <c r="J252" t="s">
         <v>329</v>
       </c>
       <c r="K252">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L252" t="s">
         <v>30</v>
       </c>
-      <c r="M252">
-[...3 lines deleted...]
-        <v>80.36</v>
+      <c r="M252" t="s">
+        <v>30</v>
+      </c>
+      <c r="N252" t="s">
+        <v>30</v>
       </c>
       <c r="O252" t="s">
         <v>30</v>
       </c>
       <c r="P252" t="s">
         <v>30</v>
       </c>
       <c r="Q252" t="s">
         <v>30</v>
       </c>
       <c r="R252" t="s">
         <v>30</v>
       </c>
       <c r="S252" t="s">
         <v>30</v>
       </c>
       <c r="T252" t="s">
         <v>30</v>
       </c>
       <c r="U252" t="s">
         <v>30</v>
       </c>
       <c r="V252" t="s">
         <v>30</v>
       </c>
@@ -21243,137 +21243,137 @@
       <c r="C253" t="s">
         <v>455</v>
       </c>
       <c r="D253">
         <v>2564</v>
       </c>
       <c r="E253" t="s">
         <v>30</v>
       </c>
       <c r="F253" t="s">
         <v>28</v>
       </c>
       <c r="G253" t="s">
         <v>29</v>
       </c>
       <c r="H253">
         <v>38</v>
       </c>
       <c r="I253" t="b">
         <v>0</v>
       </c>
       <c r="J253" t="s">
         <v>329</v>
       </c>
       <c r="K253">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L253" t="s">
         <v>30</v>
       </c>
       <c r="M253" t="s">
         <v>30</v>
       </c>
       <c r="N253" t="s">
         <v>30</v>
       </c>
-      <c r="O253">
-        <v>81.28</v>
+      <c r="O253" t="s">
+        <v>30</v>
       </c>
       <c r="P253" t="s">
         <v>30</v>
       </c>
       <c r="Q253" t="s">
         <v>30</v>
       </c>
       <c r="R253" t="s">
         <v>30</v>
       </c>
       <c r="S253" t="s">
         <v>30</v>
       </c>
       <c r="T253" t="s">
         <v>30</v>
       </c>
       <c r="U253" t="s">
         <v>30</v>
       </c>
-      <c r="V253">
-        <v>74.64</v>
+      <c r="V253" t="s">
+        <v>30</v>
       </c>
       <c r="W253" t="s">
         <v>30</v>
       </c>
       <c r="X253" t="s">
         <v>30</v>
       </c>
       <c r="Y253">
         <v>155.92</v>
       </c>
     </row>
     <row r="254" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>254</v>
       </c>
       <c r="B254" t="s">
         <v>456</v>
       </c>
       <c r="C254" t="s">
         <v>457</v>
       </c>
       <c r="E254" t="s">
         <v>30</v>
       </c>
       <c r="F254" t="s">
         <v>34</v>
       </c>
       <c r="G254" t="s">
         <v>87</v>
       </c>
       <c r="H254">
         <v>26</v>
       </c>
       <c r="I254" t="b">
         <v>0</v>
       </c>
       <c r="J254" t="s">
         <v>329</v>
       </c>
       <c r="K254">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>78.77</v>
+        <v>0</v>
+      </c>
+      <c r="L254" t="s">
+        <v>30</v>
       </c>
       <c r="M254" t="s">
         <v>30</v>
       </c>
       <c r="N254" t="s">
         <v>30</v>
       </c>
-      <c r="O254">
-        <v>76.31</v>
+      <c r="O254" t="s">
+        <v>30</v>
       </c>
       <c r="P254" t="s">
         <v>30</v>
       </c>
       <c r="Q254" t="s">
         <v>30</v>
       </c>
       <c r="R254" t="s">
         <v>30</v>
       </c>
       <c r="S254" t="s">
         <v>30</v>
       </c>
       <c r="T254" t="s">
         <v>30</v>
       </c>
       <c r="U254" t="s">
         <v>30</v>
       </c>
       <c r="V254" t="s">
         <v>30</v>
       </c>
       <c r="W254" t="s">
         <v>30</v>
       </c>
@@ -21391,57 +21391,57 @@
       <c r="B255" t="s">
         <v>458</v>
       </c>
       <c r="C255" t="s">
         <v>113</v>
       </c>
       <c r="E255" t="s">
         <v>39</v>
       </c>
       <c r="F255" t="s">
         <v>76</v>
       </c>
       <c r="G255" t="s">
         <v>29</v>
       </c>
       <c r="H255">
         <v>35</v>
       </c>
       <c r="I255" t="b">
         <v>0</v>
       </c>
       <c r="J255" t="s">
         <v>329</v>
       </c>
       <c r="K255">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L255" t="s">
         <v>30</v>
       </c>
-      <c r="M255">
-        <v>74.16</v>
+      <c r="M255" t="s">
+        <v>30</v>
       </c>
       <c r="N255" t="s">
         <v>30</v>
       </c>
       <c r="O255" t="s">
         <v>30</v>
       </c>
       <c r="P255">
         <v>75.94</v>
       </c>
       <c r="Q255" t="s">
         <v>30</v>
       </c>
       <c r="R255" t="s">
         <v>30</v>
       </c>
       <c r="S255" t="s">
         <v>30</v>
       </c>
       <c r="T255" t="s">
         <v>30</v>
       </c>
       <c r="U255" t="s">
         <v>30</v>
       </c>
@@ -21465,288 +21465,288 @@
       <c r="B256" t="s">
         <v>318</v>
       </c>
       <c r="C256" t="s">
         <v>125</v>
       </c>
       <c r="E256" t="s">
         <v>277</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256" t="s">
         <v>29</v>
       </c>
       <c r="H256">
         <v>39</v>
       </c>
       <c r="I256" t="b">
         <v>0</v>
       </c>
       <c r="J256" t="s">
         <v>329</v>
       </c>
       <c r="K256">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L256" t="s">
         <v>30</v>
       </c>
       <c r="M256" t="s">
         <v>30</v>
       </c>
       <c r="N256" t="s">
         <v>30</v>
       </c>
       <c r="O256" t="s">
         <v>30</v>
       </c>
       <c r="P256">
         <v>69.12</v>
       </c>
       <c r="Q256" t="s">
         <v>30</v>
       </c>
       <c r="R256" t="s">
         <v>30</v>
       </c>
       <c r="S256" t="s">
         <v>30</v>
       </c>
       <c r="T256" t="s">
         <v>30</v>
       </c>
       <c r="U256" t="s">
         <v>30</v>
       </c>
-      <c r="V256">
-        <v>79.4</v>
+      <c r="V256" t="s">
+        <v>30</v>
       </c>
       <c r="W256" t="s">
         <v>30</v>
       </c>
       <c r="X256" t="s">
         <v>30</v>
       </c>
       <c r="Y256">
         <v>148.52</v>
       </c>
     </row>
     <row r="257" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>257</v>
       </c>
       <c r="B257" t="s">
         <v>459</v>
       </c>
       <c r="C257" t="s">
         <v>226</v>
       </c>
       <c r="D257">
         <v>2523</v>
       </c>
       <c r="E257" t="s">
         <v>144</v>
       </c>
       <c r="F257" t="s">
         <v>34</v>
       </c>
       <c r="G257" t="s">
         <v>29</v>
       </c>
       <c r="H257">
         <v>64</v>
       </c>
       <c r="I257" t="b">
         <v>0</v>
       </c>
       <c r="J257" t="s">
         <v>329</v>
       </c>
       <c r="K257">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L257" t="s">
         <v>30</v>
       </c>
-      <c r="M257">
-        <v>51.77</v>
+      <c r="M257" t="s">
+        <v>30</v>
       </c>
       <c r="N257" t="s">
         <v>30</v>
       </c>
       <c r="O257" t="s">
         <v>30</v>
       </c>
       <c r="P257" t="s">
         <v>30</v>
       </c>
       <c r="Q257" t="s">
         <v>30</v>
       </c>
-      <c r="R257">
-[...3 lines deleted...]
-        <v>50.67</v>
+      <c r="R257" t="s">
+        <v>30</v>
+      </c>
+      <c r="S257" t="s">
+        <v>30</v>
       </c>
       <c r="T257" t="s">
         <v>30</v>
       </c>
       <c r="U257" t="s">
         <v>30</v>
       </c>
       <c r="V257" t="s">
         <v>30</v>
       </c>
       <c r="W257" t="s">
         <v>30</v>
       </c>
       <c r="X257" t="s">
         <v>30</v>
       </c>
       <c r="Y257">
         <v>148.05</v>
       </c>
     </row>
     <row r="258" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>258</v>
       </c>
       <c r="B258" t="s">
         <v>198</v>
       </c>
       <c r="C258" t="s">
         <v>460</v>
       </c>
       <c r="E258" t="s">
         <v>30</v>
       </c>
       <c r="F258" t="s">
         <v>34</v>
       </c>
       <c r="G258" t="s">
         <v>29</v>
       </c>
       <c r="H258">
         <v>65</v>
       </c>
       <c r="I258" t="b">
         <v>0</v>
       </c>
       <c r="J258" t="s">
         <v>329</v>
       </c>
       <c r="K258">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L258" t="s">
         <v>30</v>
       </c>
       <c r="M258" t="s">
         <v>30</v>
       </c>
       <c r="N258" t="s">
         <v>30</v>
       </c>
       <c r="O258" t="s">
         <v>30</v>
       </c>
       <c r="P258" t="s">
         <v>30</v>
       </c>
       <c r="Q258" t="s">
         <v>30</v>
       </c>
-      <c r="R258">
-        <v>72.74</v>
+      <c r="R258" t="s">
+        <v>30</v>
       </c>
       <c r="S258" t="s">
         <v>30</v>
       </c>
       <c r="T258" t="s">
         <v>30</v>
       </c>
-      <c r="U258">
-        <v>74.38</v>
+      <c r="U258" t="s">
+        <v>30</v>
       </c>
       <c r="V258" t="s">
         <v>30</v>
       </c>
       <c r="W258" t="s">
         <v>30</v>
       </c>
       <c r="X258" t="s">
         <v>30</v>
       </c>
       <c r="Y258">
         <v>147.12</v>
       </c>
     </row>
     <row r="259" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>259</v>
       </c>
       <c r="B259" t="s">
         <v>157</v>
       </c>
       <c r="C259" t="s">
         <v>348</v>
       </c>
       <c r="E259" t="s">
         <v>30</v>
       </c>
       <c r="F259" t="s">
         <v>76</v>
       </c>
       <c r="G259" t="s">
         <v>29</v>
       </c>
       <c r="H259">
         <v>36</v>
       </c>
       <c r="I259" t="b">
         <v>0</v>
       </c>
       <c r="J259" t="s">
         <v>329</v>
       </c>
       <c r="K259">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L259" t="s">
         <v>30</v>
       </c>
       <c r="M259" t="s">
         <v>30</v>
       </c>
-      <c r="N259">
-[...3 lines deleted...]
-        <v>44.43</v>
+      <c r="N259" t="s">
+        <v>30</v>
+      </c>
+      <c r="O259" t="s">
+        <v>30</v>
       </c>
       <c r="P259">
         <v>55.97</v>
       </c>
       <c r="Q259" t="s">
         <v>30</v>
       </c>
       <c r="R259" t="s">
         <v>30</v>
       </c>
       <c r="S259" t="s">
         <v>30</v>
       </c>
       <c r="T259" t="s">
         <v>30</v>
       </c>
       <c r="U259" t="s">
         <v>30</v>
       </c>
       <c r="V259" t="s">
         <v>30</v>
       </c>
       <c r="W259" t="s">
         <v>30</v>
       </c>
@@ -21767,63 +21767,63 @@
       <c r="C260" t="s">
         <v>462</v>
       </c>
       <c r="D260">
         <v>1674</v>
       </c>
       <c r="E260" t="s">
         <v>171</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260" t="s">
         <v>29</v>
       </c>
       <c r="H260">
         <v>40</v>
       </c>
       <c r="I260" t="b">
         <v>0</v>
       </c>
       <c r="J260" t="s">
         <v>329</v>
       </c>
       <c r="K260">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>77.64</v>
+        <v>0</v>
+      </c>
+      <c r="L260" t="s">
+        <v>30</v>
       </c>
       <c r="M260" t="s">
         <v>30</v>
       </c>
       <c r="N260" t="s">
         <v>30</v>
       </c>
-      <c r="O260">
-        <v>66.13</v>
+      <c r="O260" t="s">
+        <v>30</v>
       </c>
       <c r="P260" t="s">
         <v>30</v>
       </c>
       <c r="Q260" t="s">
         <v>30</v>
       </c>
       <c r="R260" t="s">
         <v>30</v>
       </c>
       <c r="S260" t="s">
         <v>30</v>
       </c>
       <c r="T260" t="s">
         <v>30</v>
       </c>
       <c r="U260" t="s">
         <v>30</v>
       </c>
       <c r="V260" t="s">
         <v>30</v>
       </c>
       <c r="W260" t="s">
         <v>30</v>
       </c>
@@ -21841,146 +21841,146 @@
       <c r="B261" t="s">
         <v>130</v>
       </c>
       <c r="C261" t="s">
         <v>463</v>
       </c>
       <c r="E261" t="s">
         <v>30</v>
       </c>
       <c r="F261" t="s">
         <v>34</v>
       </c>
       <c r="G261" t="s">
         <v>29</v>
       </c>
       <c r="H261">
         <v>66</v>
       </c>
       <c r="I261" t="b">
         <v>0</v>
       </c>
       <c r="J261" t="s">
         <v>329</v>
       </c>
       <c r="K261">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L261" t="s">
         <v>30</v>
       </c>
       <c r="M261" t="s">
         <v>30</v>
       </c>
       <c r="N261" t="s">
         <v>30</v>
       </c>
       <c r="O261" t="s">
         <v>30</v>
       </c>
       <c r="P261" t="s">
         <v>30</v>
       </c>
       <c r="Q261" t="s">
         <v>30</v>
       </c>
-      <c r="R261">
-        <v>71.26</v>
+      <c r="R261" t="s">
+        <v>30</v>
       </c>
       <c r="S261" t="s">
         <v>30</v>
       </c>
       <c r="T261" t="s">
         <v>30</v>
       </c>
-      <c r="U261">
-        <v>71.53</v>
+      <c r="U261" t="s">
+        <v>30</v>
       </c>
       <c r="V261" t="s">
         <v>30</v>
       </c>
       <c r="W261" t="s">
         <v>30</v>
       </c>
       <c r="X261" t="s">
         <v>30</v>
       </c>
       <c r="Y261">
         <v>142.79</v>
       </c>
     </row>
     <row r="262" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A262">
         <v>263</v>
       </c>
       <c r="B262" t="s">
         <v>464</v>
       </c>
       <c r="C262" t="s">
         <v>465</v>
       </c>
       <c r="E262" t="s">
         <v>30</v>
       </c>
       <c r="F262" t="s">
         <v>34</v>
       </c>
       <c r="G262" t="s">
         <v>29</v>
       </c>
       <c r="H262">
         <v>67</v>
       </c>
       <c r="I262" t="b">
         <v>0</v>
       </c>
       <c r="J262" t="s">
         <v>329</v>
       </c>
       <c r="K262">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L262" t="s">
         <v>30</v>
       </c>
       <c r="M262" t="s">
         <v>30</v>
       </c>
-      <c r="N262">
-        <v>65.09</v>
+      <c r="N262" t="s">
+        <v>30</v>
       </c>
       <c r="O262" t="s">
         <v>30</v>
       </c>
       <c r="P262" t="s">
         <v>30</v>
       </c>
       <c r="Q262" t="s">
         <v>30</v>
       </c>
-      <c r="R262">
-        <v>76.83</v>
+      <c r="R262" t="s">
+        <v>30</v>
       </c>
       <c r="S262" t="s">
         <v>30</v>
       </c>
       <c r="T262" t="s">
         <v>30</v>
       </c>
       <c r="U262" t="s">
         <v>30</v>
       </c>
       <c r="V262" t="s">
         <v>30</v>
       </c>
       <c r="W262" t="s">
         <v>30</v>
       </c>
       <c r="X262" t="s">
         <v>30</v>
       </c>
       <c r="Y262">
         <v>141.92</v>
       </c>
     </row>
     <row r="263" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A263">
@@ -21989,57 +21989,57 @@
       <c r="B263" t="s">
         <v>466</v>
       </c>
       <c r="C263" t="s">
         <v>467</v>
       </c>
       <c r="E263" t="s">
         <v>55</v>
       </c>
       <c r="F263" t="s">
         <v>34</v>
       </c>
       <c r="G263" t="s">
         <v>29</v>
       </c>
       <c r="H263">
         <v>68</v>
       </c>
       <c r="I263" t="b">
         <v>0</v>
       </c>
       <c r="J263" t="s">
         <v>329</v>
       </c>
       <c r="K263">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>67.31</v>
+        <v>0</v>
+      </c>
+      <c r="L263" t="s">
+        <v>30</v>
+      </c>
+      <c r="M263" t="s">
+        <v>30</v>
       </c>
       <c r="N263" t="s">
         <v>30</v>
       </c>
       <c r="O263" t="s">
         <v>30</v>
       </c>
       <c r="P263" t="s">
         <v>30</v>
       </c>
       <c r="Q263" t="s">
         <v>30</v>
       </c>
       <c r="R263" t="s">
         <v>30</v>
       </c>
       <c r="S263" t="s">
         <v>30</v>
       </c>
       <c r="T263" t="s">
         <v>30</v>
       </c>
       <c r="U263" t="s">
         <v>30</v>
       </c>
@@ -22066,75 +22066,75 @@
       <c r="C264" t="s">
         <v>295</v>
       </c>
       <c r="D264">
         <v>913</v>
       </c>
       <c r="E264" t="s">
         <v>162</v>
       </c>
       <c r="F264" t="s">
         <v>134</v>
       </c>
       <c r="G264" t="s">
         <v>29</v>
       </c>
       <c r="H264">
         <v>18</v>
       </c>
       <c r="I264" t="b">
         <v>0</v>
       </c>
       <c r="J264" t="s">
         <v>329</v>
       </c>
       <c r="K264">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>70.03</v>
+        <v>0</v>
+      </c>
+      <c r="L264" t="s">
+        <v>30</v>
       </c>
       <c r="M264" t="s">
         <v>30</v>
       </c>
       <c r="N264" t="s">
         <v>30</v>
       </c>
       <c r="O264" t="s">
         <v>30</v>
       </c>
       <c r="P264" t="s">
         <v>30</v>
       </c>
       <c r="Q264" t="s">
         <v>30</v>
       </c>
       <c r="R264" t="s">
         <v>30</v>
       </c>
-      <c r="S264">
-        <v>69.2</v>
+      <c r="S264" t="s">
+        <v>30</v>
       </c>
       <c r="T264" t="s">
         <v>30</v>
       </c>
       <c r="U264" t="s">
         <v>30</v>
       </c>
       <c r="V264" t="s">
         <v>30</v>
       </c>
       <c r="W264" t="s">
         <v>30</v>
       </c>
       <c r="X264" t="s">
         <v>30</v>
       </c>
       <c r="Y264">
         <v>139.23</v>
       </c>
     </row>
     <row r="265" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A265">
         <v>267</v>
       </c>
       <c r="B265" t="s">
@@ -22143,57 +22143,57 @@
       <c r="C265" t="s">
         <v>468</v>
       </c>
       <c r="D265">
         <v>2315</v>
       </c>
       <c r="E265" t="s">
         <v>100</v>
       </c>
       <c r="F265" t="s">
         <v>34</v>
       </c>
       <c r="G265" t="s">
         <v>29</v>
       </c>
       <c r="H265">
         <v>70</v>
       </c>
       <c r="I265" t="b">
         <v>0</v>
       </c>
       <c r="J265" t="s">
         <v>329</v>
       </c>
       <c r="K265">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L265" t="s">
         <v>30</v>
       </c>
-      <c r="M265">
-        <v>69.68</v>
+      <c r="M265" t="s">
+        <v>30</v>
       </c>
       <c r="N265" t="s">
         <v>30</v>
       </c>
       <c r="O265" t="s">
         <v>30</v>
       </c>
       <c r="P265" t="s">
         <v>30</v>
       </c>
       <c r="Q265" t="s">
         <v>30</v>
       </c>
       <c r="R265" t="s">
         <v>30</v>
       </c>
       <c r="S265" t="s">
         <v>30</v>
       </c>
       <c r="T265" t="s">
         <v>30</v>
       </c>
       <c r="U265" t="s">
         <v>30</v>
       </c>
@@ -22217,57 +22217,57 @@
       <c r="B266" t="s">
         <v>469</v>
       </c>
       <c r="C266" t="s">
         <v>57</v>
       </c>
       <c r="E266" t="s">
         <v>39</v>
       </c>
       <c r="F266" t="s">
         <v>134</v>
       </c>
       <c r="G266" t="s">
         <v>87</v>
       </c>
       <c r="H266">
         <v>8</v>
       </c>
       <c r="I266" t="b">
         <v>0</v>
       </c>
       <c r="J266" t="s">
         <v>329</v>
       </c>
       <c r="K266">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>42.26</v>
+        <v>1</v>
+      </c>
+      <c r="L266" t="s">
+        <v>30</v>
+      </c>
+      <c r="M266" t="s">
+        <v>30</v>
       </c>
       <c r="N266" t="s">
         <v>30</v>
       </c>
       <c r="O266" t="s">
         <v>30</v>
       </c>
       <c r="P266">
         <v>45.99</v>
       </c>
       <c r="Q266" t="s">
         <v>30</v>
       </c>
       <c r="R266" t="s">
         <v>30</v>
       </c>
       <c r="S266" t="s">
         <v>30</v>
       </c>
       <c r="T266" t="s">
         <v>30</v>
       </c>
       <c r="U266" t="s">
         <v>30</v>
       </c>
@@ -22294,60 +22294,60 @@
       <c r="C267" t="s">
         <v>471</v>
       </c>
       <c r="D267">
         <v>1405</v>
       </c>
       <c r="E267" t="s">
         <v>39</v>
       </c>
       <c r="F267" t="s">
         <v>134</v>
       </c>
       <c r="G267" t="s">
         <v>87</v>
       </c>
       <c r="H267">
         <v>9</v>
       </c>
       <c r="I267" t="b">
         <v>0</v>
       </c>
       <c r="J267" t="s">
         <v>329</v>
       </c>
       <c r="K267">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>49.07</v>
+        <v>1</v>
+      </c>
+      <c r="L267" t="s">
+        <v>30</v>
       </c>
       <c r="M267" t="s">
         <v>30</v>
       </c>
-      <c r="N267">
-        <v>41.15</v>
+      <c r="N267" t="s">
+        <v>30</v>
       </c>
       <c r="O267" t="s">
         <v>30</v>
       </c>
       <c r="P267" t="s">
         <v>30</v>
       </c>
       <c r="Q267" t="s">
         <v>30</v>
       </c>
       <c r="R267" t="s">
         <v>30</v>
       </c>
       <c r="S267" t="s">
         <v>30</v>
       </c>
       <c r="T267" t="s">
         <v>30</v>
       </c>
       <c r="U267" t="s">
         <v>30</v>
       </c>
       <c r="V267" t="s">
         <v>30</v>
       </c>
@@ -22371,63 +22371,63 @@
       <c r="C268" t="s">
         <v>75</v>
       </c>
       <c r="D268">
         <v>1934</v>
       </c>
       <c r="E268" t="s">
         <v>473</v>
       </c>
       <c r="F268" t="s">
         <v>61</v>
       </c>
       <c r="G268" t="s">
         <v>87</v>
       </c>
       <c r="H268">
         <v>7</v>
       </c>
       <c r="I268" t="b">
         <v>0</v>
       </c>
       <c r="J268" t="s">
         <v>329</v>
       </c>
       <c r="K268">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>68.79</v>
+        <v>0</v>
+      </c>
+      <c r="L268" t="s">
+        <v>30</v>
       </c>
       <c r="M268" t="s">
         <v>30</v>
       </c>
       <c r="N268" t="s">
         <v>30</v>
       </c>
-      <c r="O268">
-        <v>66.34</v>
+      <c r="O268" t="s">
+        <v>30</v>
       </c>
       <c r="P268" t="s">
         <v>30</v>
       </c>
       <c r="Q268" t="s">
         <v>30</v>
       </c>
       <c r="R268" t="s">
         <v>30</v>
       </c>
       <c r="S268" t="s">
         <v>30</v>
       </c>
       <c r="T268" t="s">
         <v>30</v>
       </c>
       <c r="U268" t="s">
         <v>30</v>
       </c>
       <c r="V268" t="s">
         <v>30</v>
       </c>
       <c r="W268" t="s">
         <v>30</v>
       </c>
@@ -22445,137 +22445,137 @@
       <c r="B269" t="s">
         <v>381</v>
       </c>
       <c r="C269" t="s">
         <v>177</v>
       </c>
       <c r="E269" t="s">
         <v>241</v>
       </c>
       <c r="F269" t="s">
         <v>61</v>
       </c>
       <c r="G269" t="s">
         <v>29</v>
       </c>
       <c r="H269">
         <v>11</v>
       </c>
       <c r="I269" t="b">
         <v>0</v>
       </c>
       <c r="J269" t="s">
         <v>329</v>
       </c>
       <c r="K269">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L269" t="s">
         <v>30</v>
       </c>
       <c r="M269" t="s">
         <v>30</v>
       </c>
       <c r="N269" t="s">
         <v>30</v>
       </c>
       <c r="O269" t="s">
         <v>30</v>
       </c>
       <c r="P269" t="s">
         <v>30</v>
       </c>
       <c r="Q269" t="s">
         <v>30</v>
       </c>
-      <c r="R269">
-[...3 lines deleted...]
-        <v>68.86</v>
+      <c r="R269" t="s">
+        <v>30</v>
+      </c>
+      <c r="S269" t="s">
+        <v>30</v>
       </c>
       <c r="T269" t="s">
         <v>30</v>
       </c>
       <c r="U269" t="s">
         <v>30</v>
       </c>
       <c r="V269" t="s">
         <v>30</v>
       </c>
       <c r="W269" t="s">
         <v>30</v>
       </c>
       <c r="X269" t="s">
         <v>30</v>
       </c>
       <c r="Y269">
         <v>134.76</v>
       </c>
     </row>
     <row r="270" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>272</v>
       </c>
       <c r="B270" t="s">
         <v>474</v>
       </c>
       <c r="C270" t="s">
         <v>475</v>
       </c>
       <c r="E270" t="s">
         <v>476</v>
       </c>
       <c r="F270" t="s">
         <v>76</v>
       </c>
       <c r="G270" t="s">
         <v>87</v>
       </c>
       <c r="H270">
         <v>11</v>
       </c>
       <c r="I270" t="b">
         <v>0</v>
       </c>
       <c r="J270" t="s">
         <v>329</v>
       </c>
       <c r="K270">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L270" t="s">
         <v>30</v>
       </c>
-      <c r="M270">
-        <v>66.33</v>
+      <c r="M270" t="s">
+        <v>30</v>
       </c>
       <c r="N270" t="s">
         <v>30</v>
       </c>
-      <c r="O270">
-        <v>67.9</v>
+      <c r="O270" t="s">
+        <v>30</v>
       </c>
       <c r="P270" t="s">
         <v>30</v>
       </c>
       <c r="Q270" t="s">
         <v>30</v>
       </c>
       <c r="R270" t="s">
         <v>30</v>
       </c>
       <c r="S270" t="s">
         <v>30</v>
       </c>
       <c r="T270" t="s">
         <v>30</v>
       </c>
       <c r="U270" t="s">
         <v>30</v>
       </c>
       <c r="V270" t="s">
         <v>30</v>
       </c>
       <c r="W270" t="s">
         <v>30</v>
       </c>
@@ -22593,57 +22593,57 @@
       <c r="B271" t="s">
         <v>296</v>
       </c>
       <c r="C271" t="s">
         <v>243</v>
       </c>
       <c r="E271" t="s">
         <v>55</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271" t="s">
         <v>87</v>
       </c>
       <c r="H271">
         <v>19</v>
       </c>
       <c r="I271" t="b">
         <v>0</v>
       </c>
       <c r="J271" t="s">
         <v>329</v>
       </c>
       <c r="K271">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L271" t="s">
         <v>30</v>
       </c>
-      <c r="M271">
-        <v>64.72</v>
+      <c r="M271" t="s">
+        <v>30</v>
       </c>
       <c r="N271" t="s">
         <v>30</v>
       </c>
       <c r="O271" t="s">
         <v>30</v>
       </c>
       <c r="P271">
         <v>69.26</v>
       </c>
       <c r="Q271" t="s">
         <v>30</v>
       </c>
       <c r="R271" t="s">
         <v>30</v>
       </c>
       <c r="S271" t="s">
         <v>30</v>
       </c>
       <c r="T271" t="s">
         <v>30</v>
       </c>
       <c r="U271" t="s">
         <v>30</v>
       </c>
@@ -22667,57 +22667,57 @@
       <c r="B272" t="s">
         <v>477</v>
       </c>
       <c r="C272" t="s">
         <v>478</v>
       </c>
       <c r="E272" t="s">
         <v>479</v>
       </c>
       <c r="F272" t="s">
         <v>81</v>
       </c>
       <c r="G272" t="s">
         <v>29</v>
       </c>
       <c r="H272">
         <v>6</v>
       </c>
       <c r="I272" t="b">
         <v>0</v>
       </c>
       <c r="J272" t="s">
         <v>329</v>
       </c>
       <c r="K272">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L272" t="s">
         <v>30</v>
       </c>
-      <c r="M272">
-        <v>60.69</v>
+      <c r="M272" t="s">
+        <v>30</v>
       </c>
       <c r="N272" t="s">
         <v>30</v>
       </c>
       <c r="O272" t="s">
         <v>30</v>
       </c>
       <c r="P272" t="s">
         <v>30</v>
       </c>
       <c r="Q272" t="s">
         <v>30</v>
       </c>
       <c r="R272" t="s">
         <v>30</v>
       </c>
       <c r="S272" t="s">
         <v>30</v>
       </c>
       <c r="T272" t="s">
         <v>30</v>
       </c>
       <c r="U272" t="s">
         <v>30</v>
       </c>
@@ -22741,288 +22741,288 @@
       <c r="B273" t="s">
         <v>480</v>
       </c>
       <c r="C273" t="s">
         <v>481</v>
       </c>
       <c r="E273" t="s">
         <v>30</v>
       </c>
       <c r="F273" t="s">
         <v>107</v>
       </c>
       <c r="G273" t="s">
         <v>29</v>
       </c>
       <c r="H273">
         <v>6</v>
       </c>
       <c r="I273" t="b">
         <v>0</v>
       </c>
       <c r="J273" t="s">
         <v>329</v>
       </c>
       <c r="K273">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L273" t="s">
         <v>30</v>
       </c>
       <c r="M273" t="s">
         <v>30</v>
       </c>
       <c r="N273" t="s">
         <v>30</v>
       </c>
       <c r="O273" t="s">
         <v>30</v>
       </c>
       <c r="P273" t="s">
         <v>30</v>
       </c>
       <c r="Q273" t="s">
         <v>30</v>
       </c>
-      <c r="R273">
-        <v>66.95</v>
+      <c r="R273" t="s">
+        <v>30</v>
       </c>
       <c r="S273" t="s">
         <v>30</v>
       </c>
-      <c r="T273">
-        <v>64.97</v>
+      <c r="T273" t="s">
+        <v>30</v>
       </c>
       <c r="U273" t="s">
         <v>30</v>
       </c>
       <c r="V273" t="s">
         <v>30</v>
       </c>
       <c r="W273" t="s">
         <v>30</v>
       </c>
       <c r="X273" t="s">
         <v>30</v>
       </c>
       <c r="Y273">
         <v>131.92</v>
       </c>
     </row>
     <row r="274" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>276</v>
       </c>
       <c r="B274" t="s">
         <v>482</v>
       </c>
       <c r="C274" t="s">
         <v>75</v>
       </c>
       <c r="D274">
         <v>1447</v>
       </c>
       <c r="E274" t="s">
         <v>33</v>
       </c>
       <c r="F274" t="s">
         <v>34</v>
       </c>
       <c r="G274" t="s">
         <v>29</v>
       </c>
       <c r="H274">
         <v>71</v>
       </c>
       <c r="I274" t="b">
         <v>0</v>
       </c>
       <c r="J274" t="s">
         <v>329</v>
       </c>
       <c r="K274">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L274" t="s">
         <v>30</v>
       </c>
       <c r="M274" t="s">
         <v>30</v>
       </c>
       <c r="N274" t="s">
         <v>30</v>
       </c>
       <c r="O274" t="s">
         <v>30</v>
       </c>
       <c r="P274" t="s">
         <v>30</v>
       </c>
       <c r="Q274" t="s">
         <v>30</v>
       </c>
       <c r="R274" t="s">
         <v>30</v>
       </c>
       <c r="S274" t="s">
         <v>30</v>
       </c>
-      <c r="T274">
-        <v>66.09</v>
+      <c r="T274" t="s">
+        <v>30</v>
       </c>
       <c r="U274" t="s">
         <v>30</v>
       </c>
-      <c r="V274">
-        <v>65.29</v>
+      <c r="V274" t="s">
+        <v>30</v>
       </c>
       <c r="W274" t="s">
         <v>30</v>
       </c>
       <c r="X274" t="s">
         <v>30</v>
       </c>
       <c r="Y274">
         <v>131.38</v>
       </c>
     </row>
     <row r="275" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>277</v>
       </c>
       <c r="B275" t="s">
         <v>365</v>
       </c>
       <c r="C275" t="s">
         <v>483</v>
       </c>
       <c r="E275" t="s">
         <v>171</v>
       </c>
       <c r="F275" t="s">
         <v>34</v>
       </c>
       <c r="G275" t="s">
         <v>29</v>
       </c>
       <c r="H275">
         <v>72</v>
       </c>
       <c r="I275" t="b">
         <v>0</v>
       </c>
       <c r="J275" t="s">
         <v>329</v>
       </c>
       <c r="K275">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L275" t="s">
         <v>30</v>
       </c>
       <c r="M275" t="s">
         <v>30</v>
       </c>
       <c r="N275" t="s">
         <v>30</v>
       </c>
       <c r="O275" t="s">
         <v>30</v>
       </c>
       <c r="P275" t="s">
         <v>30</v>
       </c>
       <c r="Q275" t="s">
         <v>30</v>
       </c>
-      <c r="R275">
-[...3 lines deleted...]
-        <v>65.12</v>
+      <c r="R275" t="s">
+        <v>30</v>
+      </c>
+      <c r="S275" t="s">
+        <v>30</v>
       </c>
       <c r="T275" t="s">
         <v>30</v>
       </c>
       <c r="U275" t="s">
         <v>30</v>
       </c>
       <c r="V275" t="s">
         <v>30</v>
       </c>
       <c r="W275" t="s">
         <v>30</v>
       </c>
       <c r="X275" t="s">
         <v>30</v>
       </c>
       <c r="Y275">
         <v>131.14</v>
       </c>
     </row>
     <row r="276" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>278</v>
       </c>
       <c r="B276" t="s">
         <v>344</v>
       </c>
       <c r="C276" t="s">
         <v>484</v>
       </c>
       <c r="E276" t="s">
         <v>485</v>
       </c>
       <c r="F276" t="s">
         <v>76</v>
       </c>
       <c r="G276" t="s">
         <v>29</v>
       </c>
       <c r="H276">
         <v>37</v>
       </c>
       <c r="I276" t="b">
         <v>0</v>
       </c>
       <c r="J276" t="s">
         <v>329</v>
       </c>
       <c r="K276">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L276" t="s">
         <v>30</v>
       </c>
       <c r="M276" t="s">
         <v>30</v>
       </c>
       <c r="N276" t="s">
         <v>30</v>
       </c>
-      <c r="O276">
-        <v>68.76</v>
+      <c r="O276" t="s">
+        <v>30</v>
       </c>
       <c r="P276">
         <v>62.36</v>
       </c>
       <c r="Q276" t="s">
         <v>30</v>
       </c>
       <c r="R276" t="s">
         <v>30</v>
       </c>
       <c r="S276" t="s">
         <v>30</v>
       </c>
       <c r="T276" t="s">
         <v>30</v>
       </c>
       <c r="U276" t="s">
         <v>30</v>
       </c>
       <c r="V276" t="s">
         <v>30</v>
       </c>
       <c r="W276" t="s">
         <v>30</v>
       </c>
@@ -23040,63 +23040,63 @@
       <c r="B277" t="s">
         <v>89</v>
       </c>
       <c r="C277" t="s">
         <v>486</v>
       </c>
       <c r="E277" t="s">
         <v>476</v>
       </c>
       <c r="F277" t="s">
         <v>134</v>
       </c>
       <c r="G277" t="s">
         <v>29</v>
       </c>
       <c r="H277">
         <v>19</v>
       </c>
       <c r="I277" t="b">
         <v>0</v>
       </c>
       <c r="J277" t="s">
         <v>329</v>
       </c>
       <c r="K277">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L277" t="s">
         <v>30</v>
       </c>
       <c r="M277" t="s">
         <v>30</v>
       </c>
       <c r="N277" t="s">
         <v>30</v>
       </c>
-      <c r="O277">
-        <v>64.42</v>
+      <c r="O277" t="s">
+        <v>30</v>
       </c>
       <c r="P277">
         <v>63.59</v>
       </c>
       <c r="Q277" t="s">
         <v>30</v>
       </c>
       <c r="R277" t="s">
         <v>30</v>
       </c>
       <c r="S277" t="s">
         <v>30</v>
       </c>
       <c r="T277" t="s">
         <v>30</v>
       </c>
       <c r="U277" t="s">
         <v>30</v>
       </c>
       <c r="V277" t="s">
         <v>30</v>
       </c>
       <c r="W277" t="s">
         <v>30</v>
       </c>
@@ -23114,60 +23114,60 @@
       <c r="B278" t="s">
         <v>487</v>
       </c>
       <c r="C278" t="s">
         <v>57</v>
       </c>
       <c r="E278" t="s">
         <v>39</v>
       </c>
       <c r="F278" t="s">
         <v>200</v>
       </c>
       <c r="G278" t="s">
         <v>29</v>
       </c>
       <c r="H278">
         <v>7</v>
       </c>
       <c r="I278" t="b">
         <v>0</v>
       </c>
       <c r="J278" t="s">
         <v>329</v>
       </c>
       <c r="K278">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L278" t="s">
         <v>30</v>
       </c>
-      <c r="M278">
-[...3 lines deleted...]
-        <v>39.03</v>
+      <c r="M278" t="s">
+        <v>30</v>
+      </c>
+      <c r="N278" t="s">
+        <v>30</v>
       </c>
       <c r="O278" t="s">
         <v>30</v>
       </c>
       <c r="P278">
         <v>52.72</v>
       </c>
       <c r="Q278" t="s">
         <v>30</v>
       </c>
       <c r="R278" t="s">
         <v>30</v>
       </c>
       <c r="S278" t="s">
         <v>30</v>
       </c>
       <c r="T278" t="s">
         <v>30</v>
       </c>
       <c r="U278" t="s">
         <v>30</v>
       </c>
       <c r="V278" t="s">
         <v>30</v>
       </c>
@@ -23188,57 +23188,57 @@
       <c r="B279" t="s">
         <v>488</v>
       </c>
       <c r="C279" t="s">
         <v>32</v>
       </c>
       <c r="E279" t="s">
         <v>439</v>
       </c>
       <c r="F279" t="s">
         <v>134</v>
       </c>
       <c r="G279" t="s">
         <v>87</v>
       </c>
       <c r="H279">
         <v>10</v>
       </c>
       <c r="I279" t="b">
         <v>0</v>
       </c>
       <c r="J279" t="s">
         <v>329</v>
       </c>
       <c r="K279">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>35.82</v>
+        <v>1</v>
+      </c>
+      <c r="L279" t="s">
+        <v>30</v>
+      </c>
+      <c r="M279" t="s">
+        <v>30</v>
       </c>
       <c r="N279" t="s">
         <v>30</v>
       </c>
       <c r="O279" t="s">
         <v>30</v>
       </c>
       <c r="P279">
         <v>42.81</v>
       </c>
       <c r="Q279" t="s">
         <v>30</v>
       </c>
       <c r="R279" t="s">
         <v>30</v>
       </c>
       <c r="S279" t="s">
         <v>30</v>
       </c>
       <c r="T279" t="s">
         <v>30</v>
       </c>
       <c r="U279" t="s">
         <v>30</v>
       </c>
@@ -23262,54 +23262,54 @@
       <c r="B280" t="s">
         <v>31</v>
       </c>
       <c r="C280" t="s">
         <v>97</v>
       </c>
       <c r="E280" t="s">
         <v>39</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280" t="s">
         <v>29</v>
       </c>
       <c r="H280">
         <v>42</v>
       </c>
       <c r="I280" t="b">
         <v>0</v>
       </c>
       <c r="J280" t="s">
         <v>329</v>
       </c>
       <c r="K280">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>62.76</v>
+        <v>1</v>
+      </c>
+      <c r="L280" t="s">
+        <v>30</v>
       </c>
       <c r="M280" t="s">
         <v>30</v>
       </c>
       <c r="N280" t="s">
         <v>30</v>
       </c>
       <c r="O280" t="s">
         <v>30</v>
       </c>
       <c r="P280">
         <v>60.32</v>
       </c>
       <c r="Q280" t="s">
         <v>30</v>
       </c>
       <c r="R280" t="s">
         <v>30</v>
       </c>
       <c r="S280" t="s">
         <v>30</v>
       </c>
       <c r="T280" t="s">
         <v>30</v>
       </c>
@@ -23336,60 +23336,60 @@
       <c r="B281" t="s">
         <v>489</v>
       </c>
       <c r="C281" t="s">
         <v>490</v>
       </c>
       <c r="E281" t="s">
         <v>169</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281" t="s">
         <v>29</v>
       </c>
       <c r="H281">
         <v>43</v>
       </c>
       <c r="I281" t="b">
         <v>0</v>
       </c>
       <c r="J281" t="s">
         <v>329</v>
       </c>
       <c r="K281">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>68.71</v>
+        <v>0</v>
+      </c>
+      <c r="L281" t="s">
+        <v>30</v>
       </c>
       <c r="M281" t="s">
         <v>30</v>
       </c>
-      <c r="N281">
-        <v>53.86</v>
+      <c r="N281" t="s">
+        <v>30</v>
       </c>
       <c r="O281" t="s">
         <v>30</v>
       </c>
       <c r="P281" t="s">
         <v>30</v>
       </c>
       <c r="Q281" t="s">
         <v>30</v>
       </c>
       <c r="R281" t="s">
         <v>30</v>
       </c>
       <c r="S281" t="s">
         <v>30</v>
       </c>
       <c r="T281" t="s">
         <v>30</v>
       </c>
       <c r="U281" t="s">
         <v>30</v>
       </c>
       <c r="V281" t="s">
         <v>30</v>
       </c>
@@ -23413,63 +23413,63 @@
       <c r="C282" t="s">
         <v>491</v>
       </c>
       <c r="D282">
         <v>1611</v>
       </c>
       <c r="E282" t="s">
         <v>189</v>
       </c>
       <c r="F282" t="s">
         <v>76</v>
       </c>
       <c r="G282" t="s">
         <v>29</v>
       </c>
       <c r="H282">
         <v>38</v>
       </c>
       <c r="I282" t="b">
         <v>0</v>
       </c>
       <c r="J282" t="s">
         <v>329</v>
       </c>
       <c r="K282">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L282" t="s">
         <v>30</v>
       </c>
       <c r="M282" t="s">
         <v>30</v>
       </c>
       <c r="N282" t="s">
         <v>30</v>
       </c>
-      <c r="O282">
-        <v>60.12</v>
+      <c r="O282" t="s">
+        <v>30</v>
       </c>
       <c r="P282">
         <v>62.44</v>
       </c>
       <c r="Q282" t="s">
         <v>30</v>
       </c>
       <c r="R282" t="s">
         <v>30</v>
       </c>
       <c r="S282" t="s">
         <v>30</v>
       </c>
       <c r="T282" t="s">
         <v>30</v>
       </c>
       <c r="U282" t="s">
         <v>30</v>
       </c>
       <c r="V282" t="s">
         <v>30</v>
       </c>
       <c r="W282" t="s">
         <v>30</v>
       </c>
@@ -23487,63 +23487,63 @@
       <c r="B283" t="s">
         <v>344</v>
       </c>
       <c r="C283" t="s">
         <v>492</v>
       </c>
       <c r="E283" t="s">
         <v>444</v>
       </c>
       <c r="F283" t="s">
         <v>76</v>
       </c>
       <c r="G283" t="s">
         <v>29</v>
       </c>
       <c r="H283">
         <v>39</v>
       </c>
       <c r="I283" t="b">
         <v>0</v>
       </c>
       <c r="J283" t="s">
         <v>329</v>
       </c>
       <c r="K283">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L283" t="s">
         <v>30</v>
       </c>
       <c r="M283" t="s">
         <v>30</v>
       </c>
       <c r="N283" t="s">
         <v>30</v>
       </c>
-      <c r="O283">
-        <v>57.5</v>
+      <c r="O283" t="s">
+        <v>30</v>
       </c>
       <c r="P283">
         <v>59.23</v>
       </c>
       <c r="Q283" t="s">
         <v>30</v>
       </c>
       <c r="R283" t="s">
         <v>30</v>
       </c>
       <c r="S283" t="s">
         <v>30</v>
       </c>
       <c r="T283" t="s">
         <v>30</v>
       </c>
       <c r="U283" t="s">
         <v>30</v>
       </c>
       <c r="V283" t="s">
         <v>30</v>
       </c>
       <c r="W283" t="s">
         <v>30</v>
       </c>
@@ -23561,63 +23561,63 @@
       <c r="B284" t="s">
         <v>174</v>
       </c>
       <c r="C284" t="s">
         <v>493</v>
       </c>
       <c r="E284" t="s">
         <v>171</v>
       </c>
       <c r="F284" t="s">
         <v>134</v>
       </c>
       <c r="G284" t="s">
         <v>29</v>
       </c>
       <c r="H284">
         <v>20</v>
       </c>
       <c r="I284" t="b">
         <v>0</v>
       </c>
       <c r="J284" t="s">
         <v>329</v>
       </c>
       <c r="K284">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L284" t="s">
         <v>30</v>
       </c>
-      <c r="M284">
-        <v>58.76</v>
+      <c r="M284" t="s">
+        <v>30</v>
       </c>
       <c r="N284" t="s">
         <v>30</v>
       </c>
-      <c r="O284">
-        <v>55.72</v>
+      <c r="O284" t="s">
+        <v>30</v>
       </c>
       <c r="P284" t="s">
         <v>30</v>
       </c>
       <c r="Q284" t="s">
         <v>30</v>
       </c>
       <c r="R284" t="s">
         <v>30</v>
       </c>
       <c r="S284" t="s">
         <v>30</v>
       </c>
       <c r="T284" t="s">
         <v>30</v>
       </c>
       <c r="U284" t="s">
         <v>30</v>
       </c>
       <c r="V284" t="s">
         <v>30</v>
       </c>
       <c r="W284" t="s">
         <v>30</v>
       </c>
@@ -23635,60 +23635,60 @@
       <c r="B285" t="s">
         <v>494</v>
       </c>
       <c r="C285" t="s">
         <v>495</v>
       </c>
       <c r="E285" t="s">
         <v>30</v>
       </c>
       <c r="F285" t="s">
         <v>34</v>
       </c>
       <c r="G285" t="s">
         <v>87</v>
       </c>
       <c r="H285">
         <v>28</v>
       </c>
       <c r="I285" t="b">
         <v>0</v>
       </c>
       <c r="J285" t="s">
         <v>329</v>
       </c>
       <c r="K285">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>61.66</v>
+        <v>0</v>
+      </c>
+      <c r="L285" t="s">
+        <v>30</v>
       </c>
       <c r="M285" t="s">
         <v>30</v>
       </c>
-      <c r="N285">
-        <v>48.72</v>
+      <c r="N285" t="s">
+        <v>30</v>
       </c>
       <c r="O285" t="s">
         <v>30</v>
       </c>
       <c r="P285" t="s">
         <v>30</v>
       </c>
       <c r="Q285" t="s">
         <v>30</v>
       </c>
       <c r="R285" t="s">
         <v>30</v>
       </c>
       <c r="S285" t="s">
         <v>30</v>
       </c>
       <c r="T285" t="s">
         <v>30</v>
       </c>
       <c r="U285" t="s">
         <v>30</v>
       </c>
       <c r="V285" t="s">
         <v>30</v>
       </c>
@@ -23709,57 +23709,57 @@
       <c r="B286" t="s">
         <v>42</v>
       </c>
       <c r="C286" t="s">
         <v>496</v>
       </c>
       <c r="E286" t="s">
         <v>30</v>
       </c>
       <c r="F286" t="s">
         <v>134</v>
       </c>
       <c r="G286" t="s">
         <v>29</v>
       </c>
       <c r="H286">
         <v>21</v>
       </c>
       <c r="I286" t="b">
         <v>0</v>
       </c>
       <c r="J286" t="s">
         <v>329</v>
       </c>
       <c r="K286">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>46.2</v>
+        <v>0</v>
+      </c>
+      <c r="L286" t="s">
+        <v>30</v>
+      </c>
+      <c r="M286" t="s">
+        <v>30</v>
       </c>
       <c r="N286" t="s">
         <v>30</v>
       </c>
       <c r="O286" t="s">
         <v>30</v>
       </c>
       <c r="P286" t="s">
         <v>30</v>
       </c>
       <c r="Q286" t="s">
         <v>30</v>
       </c>
       <c r="R286" t="s">
         <v>30</v>
       </c>
       <c r="S286" t="s">
         <v>30</v>
       </c>
       <c r="T286" t="s">
         <v>30</v>
       </c>
       <c r="U286" t="s">
         <v>30</v>
       </c>
@@ -23783,134 +23783,134 @@
       <c r="B287" t="s">
         <v>357</v>
       </c>
       <c r="C287" t="s">
         <v>497</v>
       </c>
       <c r="E287" t="s">
         <v>39</v>
       </c>
       <c r="F287" t="s">
         <v>76</v>
       </c>
       <c r="G287" t="s">
         <v>87</v>
       </c>
       <c r="H287">
         <v>12</v>
       </c>
       <c r="I287" t="b">
         <v>0</v>
       </c>
       <c r="J287" t="s">
         <v>329</v>
       </c>
       <c r="K287">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>54.86</v>
+        <v>0</v>
+      </c>
+      <c r="L287" t="s">
+        <v>30</v>
       </c>
       <c r="M287" t="s">
         <v>30</v>
       </c>
       <c r="N287" t="s">
         <v>30</v>
       </c>
       <c r="O287" t="s">
         <v>30</v>
       </c>
       <c r="P287" t="s">
         <v>30</v>
       </c>
       <c r="Q287" t="s">
         <v>30</v>
       </c>
       <c r="R287" t="s">
         <v>30</v>
       </c>
-      <c r="S287">
-        <v>52.53</v>
+      <c r="S287" t="s">
+        <v>30</v>
       </c>
       <c r="T287" t="s">
         <v>30</v>
       </c>
       <c r="U287" t="s">
         <v>30</v>
       </c>
       <c r="V287" t="s">
         <v>30</v>
       </c>
       <c r="W287" t="s">
         <v>30</v>
       </c>
       <c r="X287" t="s">
         <v>30</v>
       </c>
       <c r="Y287">
         <v>107.39</v>
       </c>
     </row>
     <row r="288" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A288">
         <v>294</v>
       </c>
       <c r="B288" t="s">
         <v>498</v>
       </c>
       <c r="C288" t="s">
         <v>350</v>
       </c>
       <c r="E288" t="s">
         <v>277</v>
       </c>
       <c r="F288" t="s">
         <v>61</v>
       </c>
       <c r="G288" t="s">
         <v>87</v>
       </c>
       <c r="H288">
         <v>8</v>
       </c>
       <c r="I288" t="b">
         <v>0</v>
       </c>
       <c r="J288" t="s">
         <v>329</v>
       </c>
       <c r="K288">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L288" t="s">
         <v>30</v>
       </c>
-      <c r="M288">
-[...3 lines deleted...]
-        <v>50.69</v>
+      <c r="M288" t="s">
+        <v>30</v>
+      </c>
+      <c r="N288" t="s">
+        <v>30</v>
       </c>
       <c r="O288" t="s">
         <v>30</v>
       </c>
       <c r="P288" t="s">
         <v>30</v>
       </c>
       <c r="Q288" t="s">
         <v>30</v>
       </c>
       <c r="R288" t="s">
         <v>30</v>
       </c>
       <c r="S288" t="s">
         <v>30</v>
       </c>
       <c r="T288" t="s">
         <v>30</v>
       </c>
       <c r="U288" t="s">
         <v>30</v>
       </c>
       <c r="V288" t="s">
         <v>30</v>
       </c>
@@ -23931,57 +23931,57 @@
       <c r="B289" t="s">
         <v>499</v>
       </c>
       <c r="C289" t="s">
         <v>205</v>
       </c>
       <c r="E289" t="s">
         <v>500</v>
       </c>
       <c r="F289" t="s">
         <v>34</v>
       </c>
       <c r="G289" t="s">
         <v>29</v>
       </c>
       <c r="H289">
         <v>73</v>
       </c>
       <c r="I289" t="b">
         <v>0</v>
       </c>
       <c r="J289" t="s">
         <v>329</v>
       </c>
       <c r="K289">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L289" t="s">
         <v>30</v>
       </c>
-      <c r="M289">
-        <v>103.56</v>
+      <c r="M289" t="s">
+        <v>30</v>
       </c>
       <c r="N289" t="s">
         <v>30</v>
       </c>
       <c r="O289" t="s">
         <v>30</v>
       </c>
       <c r="P289" t="s">
         <v>30</v>
       </c>
       <c r="Q289" t="s">
         <v>30</v>
       </c>
       <c r="R289" t="s">
         <v>30</v>
       </c>
       <c r="S289" t="s">
         <v>30</v>
       </c>
       <c r="T289" t="s">
         <v>30</v>
       </c>
       <c r="U289" t="s">
         <v>30</v>
       </c>
@@ -24005,57 +24005,57 @@
       <c r="B290" t="s">
         <v>501</v>
       </c>
       <c r="C290" t="s">
         <v>502</v>
       </c>
       <c r="E290" t="s">
         <v>30</v>
       </c>
       <c r="F290" t="s">
         <v>34</v>
       </c>
       <c r="G290" t="s">
         <v>87</v>
       </c>
       <c r="H290">
         <v>29</v>
       </c>
       <c r="I290" t="b">
         <v>0</v>
       </c>
       <c r="J290" t="s">
         <v>329</v>
       </c>
       <c r="K290">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>46.63</v>
+        <v>0</v>
+      </c>
+      <c r="L290" t="s">
+        <v>30</v>
+      </c>
+      <c r="M290" t="s">
+        <v>30</v>
       </c>
       <c r="N290" t="s">
         <v>30</v>
       </c>
       <c r="O290" t="s">
         <v>30</v>
       </c>
       <c r="P290" t="s">
         <v>30</v>
       </c>
       <c r="Q290" t="s">
         <v>30</v>
       </c>
       <c r="R290" t="s">
         <v>30</v>
       </c>
       <c r="S290" t="s">
         <v>30</v>
       </c>
       <c r="T290" t="s">
         <v>30</v>
       </c>
       <c r="U290" t="s">
         <v>30</v>
       </c>
@@ -24079,137 +24079,137 @@
       <c r="B291" t="s">
         <v>503</v>
       </c>
       <c r="C291" t="s">
         <v>504</v>
       </c>
       <c r="E291" t="s">
         <v>30</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291" t="s">
         <v>29</v>
       </c>
       <c r="H291">
         <v>46</v>
       </c>
       <c r="I291" t="b">
         <v>0</v>
       </c>
       <c r="J291" t="s">
         <v>329</v>
       </c>
       <c r="K291">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L291" t="s">
         <v>30</v>
       </c>
       <c r="M291" t="s">
         <v>30</v>
       </c>
       <c r="N291" t="s">
         <v>30</v>
       </c>
       <c r="O291" t="s">
         <v>30</v>
       </c>
       <c r="P291" t="s">
         <v>30</v>
       </c>
       <c r="Q291" t="s">
         <v>30</v>
       </c>
       <c r="R291" t="s">
         <v>30</v>
       </c>
-      <c r="S291">
-[...3 lines deleted...]
-        <v>48.91</v>
+      <c r="S291" t="s">
+        <v>30</v>
+      </c>
+      <c r="T291" t="s">
+        <v>30</v>
       </c>
       <c r="U291" t="s">
         <v>30</v>
       </c>
       <c r="V291" t="s">
         <v>30</v>
       </c>
       <c r="W291" t="s">
         <v>30</v>
       </c>
       <c r="X291" t="s">
         <v>30</v>
       </c>
       <c r="Y291">
         <v>101.56</v>
       </c>
     </row>
     <row r="292" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A292">
         <v>298</v>
       </c>
       <c r="B292" t="s">
         <v>505</v>
       </c>
       <c r="C292" t="s">
         <v>506</v>
       </c>
       <c r="E292" t="s">
         <v>346</v>
       </c>
       <c r="F292" t="s">
         <v>76</v>
       </c>
       <c r="G292" t="s">
         <v>87</v>
       </c>
       <c r="H292">
         <v>13</v>
       </c>
       <c r="I292" t="b">
         <v>0</v>
       </c>
       <c r="J292" t="s">
         <v>329</v>
       </c>
       <c r="K292">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L292" t="s">
         <v>30</v>
       </c>
-      <c r="M292">
-        <v>50.73</v>
+      <c r="M292" t="s">
+        <v>30</v>
       </c>
       <c r="N292" t="s">
         <v>30</v>
       </c>
-      <c r="O292">
-        <v>49.7</v>
+      <c r="O292" t="s">
+        <v>30</v>
       </c>
       <c r="P292" t="s">
         <v>30</v>
       </c>
       <c r="Q292" t="s">
         <v>30</v>
       </c>
       <c r="R292" t="s">
         <v>30</v>
       </c>
       <c r="S292" t="s">
         <v>30</v>
       </c>
       <c r="T292" t="s">
         <v>30</v>
       </c>
       <c r="U292" t="s">
         <v>30</v>
       </c>
       <c r="V292" t="s">
         <v>30</v>
       </c>
       <c r="W292" t="s">
         <v>30</v>
       </c>
@@ -24227,72 +24227,72 @@
       <c r="B293" t="s">
         <v>108</v>
       </c>
       <c r="C293" t="s">
         <v>507</v>
       </c>
       <c r="E293" t="s">
         <v>30</v>
       </c>
       <c r="F293" t="s">
         <v>76</v>
       </c>
       <c r="G293" t="s">
         <v>87</v>
       </c>
       <c r="H293">
         <v>14</v>
       </c>
       <c r="I293" t="b">
         <v>0</v>
       </c>
       <c r="J293" t="s">
         <v>329</v>
       </c>
       <c r="K293">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L293" t="s">
         <v>30</v>
       </c>
       <c r="M293" t="s">
         <v>30</v>
       </c>
       <c r="N293" t="s">
         <v>30</v>
       </c>
       <c r="O293" t="s">
         <v>30</v>
       </c>
       <c r="P293" t="s">
         <v>30</v>
       </c>
-      <c r="Q293">
-[...3 lines deleted...]
-        <v>48.14</v>
+      <c r="Q293" t="s">
+        <v>30</v>
+      </c>
+      <c r="R293" t="s">
+        <v>30</v>
       </c>
       <c r="S293" t="s">
         <v>30</v>
       </c>
       <c r="T293" t="s">
         <v>30</v>
       </c>
       <c r="U293" t="s">
         <v>30</v>
       </c>
       <c r="V293" t="s">
         <v>30</v>
       </c>
       <c r="W293" t="s">
         <v>30</v>
       </c>
       <c r="X293" t="s">
         <v>30</v>
       </c>
       <c r="Y293">
         <v>98.53</v>
       </c>
     </row>
     <row r="294" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A294">
@@ -24301,57 +24301,57 @@
       <c r="B294" t="s">
         <v>172</v>
       </c>
       <c r="C294" t="s">
         <v>508</v>
       </c>
       <c r="E294" t="s">
         <v>509</v>
       </c>
       <c r="F294" t="s">
         <v>34</v>
       </c>
       <c r="G294" t="s">
         <v>29</v>
       </c>
       <c r="H294">
         <v>74</v>
       </c>
       <c r="I294" t="b">
         <v>0</v>
       </c>
       <c r="J294" t="s">
         <v>329</v>
       </c>
       <c r="K294">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L294" t="s">
         <v>30</v>
       </c>
-      <c r="M294">
-        <v>97.95</v>
+      <c r="M294" t="s">
+        <v>30</v>
       </c>
       <c r="N294" t="s">
         <v>30</v>
       </c>
       <c r="O294" t="s">
         <v>30</v>
       </c>
       <c r="P294" t="s">
         <v>30</v>
       </c>
       <c r="Q294" t="s">
         <v>30</v>
       </c>
       <c r="R294" t="s">
         <v>30</v>
       </c>
       <c r="S294" t="s">
         <v>30</v>
       </c>
       <c r="T294" t="s">
         <v>30</v>
       </c>
       <c r="U294" t="s">
         <v>30</v>
       </c>
@@ -24378,54 +24378,54 @@
       <c r="C295" t="s">
         <v>75</v>
       </c>
       <c r="D295">
         <v>1615</v>
       </c>
       <c r="E295" t="s">
         <v>39</v>
       </c>
       <c r="F295" t="s">
         <v>34</v>
       </c>
       <c r="G295" t="s">
         <v>29</v>
       </c>
       <c r="H295">
         <v>75</v>
       </c>
       <c r="I295" t="b">
         <v>0</v>
       </c>
       <c r="J295" t="s">
         <v>329</v>
       </c>
       <c r="K295">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>96.8</v>
+        <v>0</v>
+      </c>
+      <c r="L295" t="s">
+        <v>30</v>
       </c>
       <c r="M295" t="s">
         <v>30</v>
       </c>
       <c r="N295" t="s">
         <v>30</v>
       </c>
       <c r="O295" t="s">
         <v>30</v>
       </c>
       <c r="P295" t="s">
         <v>30</v>
       </c>
       <c r="Q295" t="s">
         <v>30</v>
       </c>
       <c r="R295" t="s">
         <v>30</v>
       </c>
       <c r="S295" t="s">
         <v>30</v>
       </c>
       <c r="T295" t="s">
         <v>30</v>
       </c>
@@ -24452,54 +24452,54 @@
       <c r="B296" t="s">
         <v>510</v>
       </c>
       <c r="C296" t="s">
         <v>75</v>
       </c>
       <c r="E296" t="s">
         <v>432</v>
       </c>
       <c r="F296" t="s">
         <v>28</v>
       </c>
       <c r="G296" t="s">
         <v>29</v>
       </c>
       <c r="H296">
         <v>47</v>
       </c>
       <c r="I296" t="b">
         <v>0</v>
       </c>
       <c r="J296" t="s">
         <v>329</v>
       </c>
       <c r="K296">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>95.89</v>
+        <v>0</v>
+      </c>
+      <c r="L296" t="s">
+        <v>30</v>
       </c>
       <c r="M296" t="s">
         <v>30</v>
       </c>
       <c r="N296" t="s">
         <v>30</v>
       </c>
       <c r="O296" t="s">
         <v>30</v>
       </c>
       <c r="P296" t="s">
         <v>30</v>
       </c>
       <c r="Q296" t="s">
         <v>30</v>
       </c>
       <c r="R296" t="s">
         <v>30</v>
       </c>
       <c r="S296" t="s">
         <v>30</v>
       </c>
       <c r="T296" t="s">
         <v>30</v>
       </c>
@@ -24529,146 +24529,146 @@
       <c r="C297" t="s">
         <v>512</v>
       </c>
       <c r="D297">
         <v>2077</v>
       </c>
       <c r="E297" t="s">
         <v>513</v>
       </c>
       <c r="F297" t="s">
         <v>34</v>
       </c>
       <c r="G297" t="s">
         <v>29</v>
       </c>
       <c r="H297">
         <v>76</v>
       </c>
       <c r="I297" t="b">
         <v>0</v>
       </c>
       <c r="J297" t="s">
         <v>329</v>
       </c>
       <c r="K297">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L297" t="s">
         <v>30</v>
       </c>
       <c r="M297" t="s">
         <v>30</v>
       </c>
       <c r="N297" t="s">
         <v>30</v>
       </c>
       <c r="O297" t="s">
         <v>30</v>
       </c>
       <c r="P297" t="s">
         <v>30</v>
       </c>
       <c r="Q297" t="s">
         <v>30</v>
       </c>
       <c r="R297" t="s">
         <v>30</v>
       </c>
-      <c r="S297">
-        <v>95.88</v>
+      <c r="S297" t="s">
+        <v>30</v>
       </c>
       <c r="T297" t="s">
         <v>30</v>
       </c>
       <c r="U297" t="s">
         <v>30</v>
       </c>
       <c r="V297" t="s">
         <v>30</v>
       </c>
       <c r="W297" t="s">
         <v>30</v>
       </c>
       <c r="X297" t="s">
         <v>30</v>
       </c>
       <c r="Y297">
         <v>95.88</v>
       </c>
     </row>
     <row r="298" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A298">
         <v>305</v>
       </c>
       <c r="B298" t="s">
         <v>445</v>
       </c>
       <c r="C298" t="s">
         <v>514</v>
       </c>
       <c r="E298" t="s">
         <v>39</v>
       </c>
       <c r="F298" t="s">
         <v>34</v>
       </c>
       <c r="G298" t="s">
         <v>29</v>
       </c>
       <c r="H298">
         <v>78</v>
       </c>
       <c r="I298" t="b">
         <v>0</v>
       </c>
       <c r="J298" t="s">
         <v>329</v>
       </c>
       <c r="K298">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L298" t="s">
         <v>30</v>
       </c>
       <c r="M298" t="s">
         <v>30</v>
       </c>
       <c r="N298" t="s">
         <v>30</v>
       </c>
       <c r="O298" t="s">
         <v>30</v>
       </c>
       <c r="P298" t="s">
         <v>30</v>
       </c>
       <c r="Q298" t="s">
         <v>30</v>
       </c>
-      <c r="R298">
-        <v>92.28</v>
+      <c r="R298" t="s">
+        <v>30</v>
       </c>
       <c r="S298" t="s">
         <v>30</v>
       </c>
       <c r="T298" t="s">
         <v>30</v>
       </c>
       <c r="U298" t="s">
         <v>30</v>
       </c>
       <c r="V298" t="s">
         <v>30</v>
       </c>
       <c r="W298" t="s">
         <v>30</v>
       </c>
       <c r="X298" t="s">
         <v>30</v>
       </c>
       <c r="Y298">
         <v>92.28</v>
       </c>
     </row>
     <row r="299" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A299">
@@ -24680,211 +24680,211 @@
       <c r="C299" t="s">
         <v>516</v>
       </c>
       <c r="D299">
         <v>1638</v>
       </c>
       <c r="E299" t="s">
         <v>432</v>
       </c>
       <c r="F299" t="s">
         <v>76</v>
       </c>
       <c r="G299" t="s">
         <v>29</v>
       </c>
       <c r="H299">
         <v>40</v>
       </c>
       <c r="I299" t="b">
         <v>0</v>
       </c>
       <c r="J299" t="s">
         <v>329</v>
       </c>
       <c r="K299">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L299" t="s">
         <v>30</v>
       </c>
       <c r="M299" t="s">
         <v>30</v>
       </c>
       <c r="N299" t="s">
         <v>30</v>
       </c>
       <c r="O299" t="s">
         <v>30</v>
       </c>
       <c r="P299" t="s">
         <v>30</v>
       </c>
       <c r="Q299" t="s">
         <v>30</v>
       </c>
       <c r="R299" t="s">
         <v>30</v>
       </c>
-      <c r="S299">
-        <v>91.74</v>
+      <c r="S299" t="s">
+        <v>30</v>
       </c>
       <c r="T299" t="s">
         <v>30</v>
       </c>
       <c r="U299" t="s">
         <v>30</v>
       </c>
       <c r="V299" t="s">
         <v>30</v>
       </c>
       <c r="W299" t="s">
         <v>30</v>
       </c>
       <c r="X299" t="s">
         <v>30</v>
       </c>
       <c r="Y299">
         <v>91.74</v>
       </c>
     </row>
     <row r="300" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>307</v>
       </c>
       <c r="B300" t="s">
         <v>517</v>
       </c>
       <c r="C300" t="s">
         <v>151</v>
       </c>
       <c r="E300" t="s">
         <v>39</v>
       </c>
       <c r="F300" t="s">
         <v>81</v>
       </c>
       <c r="G300" t="s">
         <v>87</v>
       </c>
       <c r="H300">
         <v>6</v>
       </c>
       <c r="I300" t="b">
         <v>0</v>
       </c>
       <c r="J300" t="s">
         <v>329</v>
       </c>
       <c r="K300">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L300" t="s">
         <v>30</v>
       </c>
       <c r="M300" t="s">
         <v>30</v>
       </c>
       <c r="N300" t="s">
         <v>30</v>
       </c>
       <c r="O300" t="s">
         <v>30</v>
       </c>
       <c r="P300" t="s">
         <v>30</v>
       </c>
       <c r="Q300" t="s">
         <v>30</v>
       </c>
       <c r="R300" t="s">
         <v>30</v>
       </c>
-      <c r="S300">
-        <v>90.9</v>
+      <c r="S300" t="s">
+        <v>30</v>
       </c>
       <c r="T300" t="s">
         <v>30</v>
       </c>
       <c r="U300" t="s">
         <v>30</v>
       </c>
       <c r="V300" t="s">
         <v>30</v>
       </c>
       <c r="W300" t="s">
         <v>30</v>
       </c>
       <c r="X300" t="s">
         <v>30</v>
       </c>
       <c r="Y300">
         <v>90.9</v>
       </c>
     </row>
     <row r="301" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>308</v>
       </c>
       <c r="B301" t="s">
         <v>518</v>
       </c>
       <c r="C301" t="s">
         <v>80</v>
       </c>
       <c r="E301" t="s">
         <v>519</v>
       </c>
       <c r="F301" t="s">
         <v>34</v>
       </c>
       <c r="G301" t="s">
         <v>87</v>
       </c>
       <c r="H301">
         <v>30</v>
       </c>
       <c r="I301" t="b">
         <v>0</v>
       </c>
       <c r="J301" t="s">
         <v>329</v>
       </c>
       <c r="K301">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L301" t="s">
         <v>30</v>
       </c>
       <c r="M301" t="s">
         <v>30</v>
       </c>
       <c r="N301" t="s">
         <v>30</v>
       </c>
-      <c r="O301">
-        <v>89.67</v>
+      <c r="O301" t="s">
+        <v>30</v>
       </c>
       <c r="P301" t="s">
         <v>30</v>
       </c>
       <c r="Q301" t="s">
         <v>30</v>
       </c>
       <c r="R301" t="s">
         <v>30</v>
       </c>
       <c r="S301" t="s">
         <v>30</v>
       </c>
       <c r="T301" t="s">
         <v>30</v>
       </c>
       <c r="U301" t="s">
         <v>30</v>
       </c>
       <c r="V301" t="s">
         <v>30</v>
       </c>
       <c r="W301" t="s">
         <v>30</v>
       </c>
@@ -24905,63 +24905,63 @@
       <c r="C302" t="s">
         <v>520</v>
       </c>
       <c r="D302">
         <v>2542</v>
       </c>
       <c r="E302" t="s">
         <v>521</v>
       </c>
       <c r="F302" t="s">
         <v>34</v>
       </c>
       <c r="G302" t="s">
         <v>29</v>
       </c>
       <c r="H302">
         <v>79</v>
       </c>
       <c r="I302" t="b">
         <v>0</v>
       </c>
       <c r="J302" t="s">
         <v>329</v>
       </c>
       <c r="K302">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L302" t="s">
         <v>30</v>
       </c>
       <c r="M302" t="s">
         <v>30</v>
       </c>
       <c r="N302" t="s">
         <v>30</v>
       </c>
-      <c r="O302">
-        <v>89.5</v>
+      <c r="O302" t="s">
+        <v>30</v>
       </c>
       <c r="P302" t="s">
         <v>30</v>
       </c>
       <c r="Q302" t="s">
         <v>30</v>
       </c>
       <c r="R302" t="s">
         <v>30</v>
       </c>
       <c r="S302" t="s">
         <v>30</v>
       </c>
       <c r="T302" t="s">
         <v>30</v>
       </c>
       <c r="U302" t="s">
         <v>30</v>
       </c>
       <c r="V302" t="s">
         <v>30</v>
       </c>
       <c r="W302" t="s">
         <v>30</v>
       </c>
@@ -24982,63 +24982,63 @@
       <c r="C303" t="s">
         <v>520</v>
       </c>
       <c r="D303">
         <v>2369</v>
       </c>
       <c r="E303" t="s">
         <v>30</v>
       </c>
       <c r="F303" t="s">
         <v>34</v>
       </c>
       <c r="G303" t="s">
         <v>29</v>
       </c>
       <c r="H303">
         <v>80</v>
       </c>
       <c r="I303" t="b">
         <v>0</v>
       </c>
       <c r="J303" t="s">
         <v>329</v>
       </c>
       <c r="K303">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L303" t="s">
         <v>30</v>
       </c>
       <c r="M303" t="s">
         <v>30</v>
       </c>
       <c r="N303" t="s">
         <v>30</v>
       </c>
-      <c r="O303">
-        <v>88.81</v>
+      <c r="O303" t="s">
+        <v>30</v>
       </c>
       <c r="P303" t="s">
         <v>30</v>
       </c>
       <c r="Q303" t="s">
         <v>30</v>
       </c>
       <c r="R303" t="s">
         <v>30</v>
       </c>
       <c r="S303" t="s">
         <v>30</v>
       </c>
       <c r="T303" t="s">
         <v>30</v>
       </c>
       <c r="U303" t="s">
         <v>30</v>
       </c>
       <c r="V303" t="s">
         <v>30</v>
       </c>
       <c r="W303" t="s">
         <v>30</v>
       </c>
@@ -25056,60 +25056,60 @@
       <c r="B304" t="s">
         <v>522</v>
       </c>
       <c r="C304" t="s">
         <v>26</v>
       </c>
       <c r="E304" t="s">
         <v>30</v>
       </c>
       <c r="F304" t="s">
         <v>34</v>
       </c>
       <c r="G304" t="s">
         <v>29</v>
       </c>
       <c r="H304">
         <v>81</v>
       </c>
       <c r="I304" t="b">
         <v>0</v>
       </c>
       <c r="J304" t="s">
         <v>329</v>
       </c>
       <c r="K304">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L304" t="s">
         <v>30</v>
       </c>
       <c r="M304" t="s">
         <v>30</v>
       </c>
-      <c r="N304">
-        <v>88.63</v>
+      <c r="N304" t="s">
+        <v>30</v>
       </c>
       <c r="O304" t="s">
         <v>30</v>
       </c>
       <c r="P304" t="s">
         <v>30</v>
       </c>
       <c r="Q304" t="s">
         <v>30</v>
       </c>
       <c r="R304" t="s">
         <v>30</v>
       </c>
       <c r="S304" t="s">
         <v>30</v>
       </c>
       <c r="T304" t="s">
         <v>30</v>
       </c>
       <c r="U304" t="s">
         <v>30</v>
       </c>
       <c r="V304" t="s">
         <v>30</v>
       </c>
@@ -25130,128 +25130,128 @@
       <c r="B305" t="s">
         <v>523</v>
       </c>
       <c r="C305" t="s">
         <v>111</v>
       </c>
       <c r="E305" t="s">
         <v>524</v>
       </c>
       <c r="F305" t="s">
         <v>28</v>
       </c>
       <c r="G305" t="s">
         <v>29</v>
       </c>
       <c r="H305">
         <v>48</v>
       </c>
       <c r="I305" t="b">
         <v>0</v>
       </c>
       <c r="J305" t="s">
         <v>329</v>
       </c>
       <c r="K305">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L305" t="s">
         <v>30</v>
       </c>
       <c r="M305" t="s">
         <v>30</v>
       </c>
       <c r="N305" t="s">
         <v>30</v>
       </c>
       <c r="O305" t="s">
         <v>30</v>
       </c>
       <c r="P305" t="s">
         <v>30</v>
       </c>
       <c r="Q305" t="s">
         <v>30</v>
       </c>
       <c r="R305" t="s">
         <v>30</v>
       </c>
-      <c r="S305">
-        <v>87.97</v>
+      <c r="S305" t="s">
+        <v>30</v>
       </c>
       <c r="T305" t="s">
         <v>30</v>
       </c>
       <c r="U305" t="s">
         <v>30</v>
       </c>
       <c r="V305" t="s">
         <v>30</v>
       </c>
       <c r="W305" t="s">
         <v>30</v>
       </c>
       <c r="X305" t="s">
         <v>30</v>
       </c>
       <c r="Y305">
         <v>87.97</v>
       </c>
     </row>
     <row r="306" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A306">
         <v>313</v>
       </c>
       <c r="B306" t="s">
         <v>525</v>
       </c>
       <c r="C306" t="s">
         <v>32</v>
       </c>
       <c r="E306" t="s">
         <v>526</v>
       </c>
       <c r="F306" t="s">
         <v>34</v>
       </c>
       <c r="G306" t="s">
         <v>87</v>
       </c>
       <c r="H306">
         <v>31</v>
       </c>
       <c r="I306" t="b">
         <v>0</v>
       </c>
       <c r="J306" t="s">
         <v>329</v>
       </c>
       <c r="K306">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>87.7</v>
+        <v>0</v>
+      </c>
+      <c r="L306" t="s">
+        <v>30</v>
       </c>
       <c r="M306" t="s">
         <v>30</v>
       </c>
       <c r="N306" t="s">
         <v>30</v>
       </c>
       <c r="O306" t="s">
         <v>30</v>
       </c>
       <c r="P306" t="s">
         <v>30</v>
       </c>
       <c r="Q306" t="s">
         <v>30</v>
       </c>
       <c r="R306" t="s">
         <v>30</v>
       </c>
       <c r="S306" t="s">
         <v>30</v>
       </c>
       <c r="T306" t="s">
         <v>30</v>
       </c>
@@ -25278,131 +25278,131 @@
       <c r="B307" t="s">
         <v>527</v>
       </c>
       <c r="C307" t="s">
         <v>528</v>
       </c>
       <c r="E307" t="s">
         <v>45</v>
       </c>
       <c r="F307" t="s">
         <v>34</v>
       </c>
       <c r="G307" t="s">
         <v>29</v>
       </c>
       <c r="H307">
         <v>82</v>
       </c>
       <c r="I307" t="b">
         <v>0</v>
       </c>
       <c r="J307" t="s">
         <v>329</v>
       </c>
       <c r="K307">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L307" t="s">
         <v>30</v>
       </c>
       <c r="M307" t="s">
         <v>30</v>
       </c>
       <c r="N307" t="s">
         <v>30</v>
       </c>
       <c r="O307" t="s">
         <v>30</v>
       </c>
       <c r="P307" t="s">
         <v>30</v>
       </c>
       <c r="Q307" t="s">
         <v>30</v>
       </c>
       <c r="R307" t="s">
         <v>30</v>
       </c>
       <c r="S307" t="s">
         <v>30</v>
       </c>
-      <c r="T307">
-        <v>86.42</v>
+      <c r="T307" t="s">
+        <v>30</v>
       </c>
       <c r="U307" t="s">
         <v>30</v>
       </c>
       <c r="V307" t="s">
         <v>30</v>
       </c>
       <c r="W307" t="s">
         <v>30</v>
       </c>
       <c r="X307" t="s">
         <v>30</v>
       </c>
       <c r="Y307">
         <v>86.42</v>
       </c>
     </row>
     <row r="308" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A308">
         <v>316</v>
       </c>
       <c r="B308" t="s">
         <v>529</v>
       </c>
       <c r="C308" t="s">
         <v>530</v>
       </c>
       <c r="E308" t="s">
         <v>39</v>
       </c>
       <c r="F308" t="s">
         <v>34</v>
       </c>
       <c r="G308" t="s">
         <v>29</v>
       </c>
       <c r="H308">
         <v>84</v>
       </c>
       <c r="I308" t="b">
         <v>0</v>
       </c>
       <c r="J308" t="s">
         <v>329</v>
       </c>
       <c r="K308">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L308" t="s">
         <v>30</v>
       </c>
-      <c r="M308">
-        <v>83.95</v>
+      <c r="M308" t="s">
+        <v>30</v>
       </c>
       <c r="N308" t="s">
         <v>30</v>
       </c>
       <c r="O308" t="s">
         <v>30</v>
       </c>
       <c r="P308" t="s">
         <v>30</v>
       </c>
       <c r="Q308" t="s">
         <v>30</v>
       </c>
       <c r="R308" t="s">
         <v>30</v>
       </c>
       <c r="S308" t="s">
         <v>30</v>
       </c>
       <c r="T308" t="s">
         <v>30</v>
       </c>
       <c r="U308" t="s">
         <v>30</v>
       </c>
@@ -25426,63 +25426,63 @@
       <c r="B309" t="s">
         <v>254</v>
       </c>
       <c r="C309" t="s">
         <v>531</v>
       </c>
       <c r="E309" t="s">
         <v>39</v>
       </c>
       <c r="F309" t="s">
         <v>28</v>
       </c>
       <c r="G309" t="s">
         <v>87</v>
       </c>
       <c r="H309">
         <v>20</v>
       </c>
       <c r="I309" t="b">
         <v>0</v>
       </c>
       <c r="J309" t="s">
         <v>329</v>
       </c>
       <c r="K309">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L309" t="s">
         <v>30</v>
       </c>
       <c r="M309" t="s">
         <v>30</v>
       </c>
       <c r="N309" t="s">
         <v>30</v>
       </c>
-      <c r="O309">
-        <v>83.67</v>
+      <c r="O309" t="s">
+        <v>30</v>
       </c>
       <c r="P309" t="s">
         <v>30</v>
       </c>
       <c r="Q309" t="s">
         <v>30</v>
       </c>
       <c r="R309" t="s">
         <v>30</v>
       </c>
       <c r="S309" t="s">
         <v>30</v>
       </c>
       <c r="T309" t="s">
         <v>30</v>
       </c>
       <c r="U309" t="s">
         <v>30</v>
       </c>
       <c r="V309" t="s">
         <v>30</v>
       </c>
       <c r="W309" t="s">
         <v>30</v>
       </c>
@@ -25500,63 +25500,63 @@
       <c r="B310" t="s">
         <v>112</v>
       </c>
       <c r="C310" t="s">
         <v>170</v>
       </c>
       <c r="E310" t="s">
         <v>162</v>
       </c>
       <c r="F310" t="s">
         <v>28</v>
       </c>
       <c r="G310" t="s">
         <v>29</v>
       </c>
       <c r="H310">
         <v>49</v>
       </c>
       <c r="I310" t="b">
         <v>0</v>
       </c>
       <c r="J310" t="s">
         <v>329</v>
       </c>
       <c r="K310">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L310" t="s">
         <v>30</v>
       </c>
       <c r="M310" t="s">
         <v>30</v>
       </c>
       <c r="N310" t="s">
         <v>30</v>
       </c>
-      <c r="O310">
-        <v>83.59</v>
+      <c r="O310" t="s">
+        <v>30</v>
       </c>
       <c r="P310" t="s">
         <v>30</v>
       </c>
       <c r="Q310" t="s">
         <v>30</v>
       </c>
       <c r="R310" t="s">
         <v>30</v>
       </c>
       <c r="S310" t="s">
         <v>30</v>
       </c>
       <c r="T310" t="s">
         <v>30</v>
       </c>
       <c r="U310" t="s">
         <v>30</v>
       </c>
       <c r="V310" t="s">
         <v>30</v>
       </c>
       <c r="W310" t="s">
         <v>30</v>
       </c>
@@ -25577,72 +25577,72 @@
       <c r="C311" t="s">
         <v>532</v>
       </c>
       <c r="D311">
         <v>1903</v>
       </c>
       <c r="E311" t="s">
         <v>39</v>
       </c>
       <c r="F311" t="s">
         <v>34</v>
       </c>
       <c r="G311" t="s">
         <v>29</v>
       </c>
       <c r="H311">
         <v>85</v>
       </c>
       <c r="I311" t="b">
         <v>0</v>
       </c>
       <c r="J311" t="s">
         <v>329</v>
       </c>
       <c r="K311">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L311" t="s">
         <v>30</v>
       </c>
       <c r="M311" t="s">
         <v>30</v>
       </c>
       <c r="N311" t="s">
         <v>30</v>
       </c>
       <c r="O311" t="s">
         <v>30</v>
       </c>
       <c r="P311" t="s">
         <v>30</v>
       </c>
       <c r="Q311" t="s">
         <v>30</v>
       </c>
-      <c r="R311">
-        <v>83.35</v>
+      <c r="R311" t="s">
+        <v>30</v>
       </c>
       <c r="S311" t="s">
         <v>30</v>
       </c>
       <c r="T311" t="s">
         <v>30</v>
       </c>
       <c r="U311" t="s">
         <v>30</v>
       </c>
       <c r="V311" t="s">
         <v>30</v>
       </c>
       <c r="W311" t="s">
         <v>30</v>
       </c>
       <c r="X311" t="s">
         <v>30</v>
       </c>
       <c r="Y311">
         <v>83.35</v>
       </c>
     </row>
     <row r="312" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A312">
@@ -25651,63 +25651,63 @@
       <c r="B312" t="s">
         <v>464</v>
       </c>
       <c r="C312" t="s">
         <v>139</v>
       </c>
       <c r="E312" t="s">
         <v>533</v>
       </c>
       <c r="F312" t="s">
         <v>28</v>
       </c>
       <c r="G312" t="s">
         <v>29</v>
       </c>
       <c r="H312">
         <v>50</v>
       </c>
       <c r="I312" t="b">
         <v>0</v>
       </c>
       <c r="J312" t="s">
         <v>329</v>
       </c>
       <c r="K312">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L312" t="s">
         <v>30</v>
       </c>
       <c r="M312" t="s">
         <v>30</v>
       </c>
       <c r="N312" t="s">
         <v>30</v>
       </c>
-      <c r="O312">
-        <v>83.14</v>
+      <c r="O312" t="s">
+        <v>30</v>
       </c>
       <c r="P312" t="s">
         <v>30</v>
       </c>
       <c r="Q312" t="s">
         <v>30</v>
       </c>
       <c r="R312" t="s">
         <v>30</v>
       </c>
       <c r="S312" t="s">
         <v>30</v>
       </c>
       <c r="T312" t="s">
         <v>30</v>
       </c>
       <c r="U312" t="s">
         <v>30</v>
       </c>
       <c r="V312" t="s">
         <v>30</v>
       </c>
       <c r="W312" t="s">
         <v>30</v>
       </c>
@@ -25725,60 +25725,60 @@
       <c r="B313" t="s">
         <v>534</v>
       </c>
       <c r="C313" t="s">
         <v>535</v>
       </c>
       <c r="E313" t="s">
         <v>30</v>
       </c>
       <c r="F313" t="s">
         <v>34</v>
       </c>
       <c r="G313" t="s">
         <v>29</v>
       </c>
       <c r="H313">
         <v>86</v>
       </c>
       <c r="I313" t="b">
         <v>0</v>
       </c>
       <c r="J313" t="s">
         <v>329</v>
       </c>
       <c r="K313">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L313" t="s">
         <v>30</v>
       </c>
       <c r="M313" t="s">
         <v>30</v>
       </c>
-      <c r="N313">
-        <v>82.71</v>
+      <c r="N313" t="s">
+        <v>30</v>
       </c>
       <c r="O313" t="s">
         <v>30</v>
       </c>
       <c r="P313" t="s">
         <v>30</v>
       </c>
       <c r="Q313" t="s">
         <v>30</v>
       </c>
       <c r="R313" t="s">
         <v>30</v>
       </c>
       <c r="S313" t="s">
         <v>30</v>
       </c>
       <c r="T313" t="s">
         <v>30</v>
       </c>
       <c r="U313" t="s">
         <v>30</v>
       </c>
       <c r="V313" t="s">
         <v>30</v>
       </c>
@@ -25873,72 +25873,72 @@
       <c r="B315" t="s">
         <v>391</v>
       </c>
       <c r="C315" t="s">
         <v>536</v>
       </c>
       <c r="E315" t="s">
         <v>537</v>
       </c>
       <c r="F315" t="s">
         <v>34</v>
       </c>
       <c r="G315" t="s">
         <v>29</v>
       </c>
       <c r="H315">
         <v>88</v>
       </c>
       <c r="I315" t="b">
         <v>0</v>
       </c>
       <c r="J315" t="s">
         <v>329</v>
       </c>
       <c r="K315">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L315" t="s">
         <v>30</v>
       </c>
       <c r="M315" t="s">
         <v>30</v>
       </c>
       <c r="N315" t="s">
         <v>30</v>
       </c>
       <c r="O315" t="s">
         <v>30</v>
       </c>
       <c r="P315" t="s">
         <v>30</v>
       </c>
       <c r="Q315" t="s">
         <v>30</v>
       </c>
-      <c r="R315">
-        <v>81.17</v>
+      <c r="R315" t="s">
+        <v>30</v>
       </c>
       <c r="S315" t="s">
         <v>30</v>
       </c>
       <c r="T315" t="s">
         <v>30</v>
       </c>
       <c r="U315" t="s">
         <v>30</v>
       </c>
       <c r="V315" t="s">
         <v>30</v>
       </c>
       <c r="W315" t="s">
         <v>30</v>
       </c>
       <c r="X315" t="s">
         <v>30</v>
       </c>
       <c r="Y315">
         <v>81.17</v>
       </c>
     </row>
     <row r="316" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A316">
@@ -25947,54 +25947,54 @@
       <c r="B316" t="s">
         <v>538</v>
       </c>
       <c r="C316" t="s">
         <v>539</v>
       </c>
       <c r="E316" t="s">
         <v>30</v>
       </c>
       <c r="F316" t="s">
         <v>34</v>
       </c>
       <c r="G316" t="s">
         <v>29</v>
       </c>
       <c r="H316">
         <v>89</v>
       </c>
       <c r="I316" t="b">
         <v>0</v>
       </c>
       <c r="J316" t="s">
         <v>329</v>
       </c>
       <c r="K316">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>0</v>
+      </c>
+      <c r="L316" t="s">
+        <v>30</v>
       </c>
       <c r="M316" t="s">
         <v>30</v>
       </c>
       <c r="N316" t="s">
         <v>30</v>
       </c>
       <c r="O316" t="s">
         <v>30</v>
       </c>
       <c r="P316" t="s">
         <v>30</v>
       </c>
       <c r="Q316" t="s">
         <v>30</v>
       </c>
       <c r="R316" t="s">
         <v>30</v>
       </c>
       <c r="S316" t="s">
         <v>30</v>
       </c>
       <c r="T316" t="s">
         <v>30</v>
       </c>
@@ -26021,202 +26021,202 @@
       <c r="B317" t="s">
         <v>540</v>
       </c>
       <c r="C317" t="s">
         <v>541</v>
       </c>
       <c r="E317" t="s">
         <v>30</v>
       </c>
       <c r="F317" t="s">
         <v>28</v>
       </c>
       <c r="G317" t="s">
         <v>29</v>
       </c>
       <c r="H317">
         <v>51</v>
       </c>
       <c r="I317" t="b">
         <v>0</v>
       </c>
       <c r="J317" t="s">
         <v>329</v>
       </c>
       <c r="K317">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L317" t="s">
         <v>30</v>
       </c>
       <c r="M317" t="s">
         <v>30</v>
       </c>
       <c r="N317" t="s">
         <v>30</v>
       </c>
       <c r="O317" t="s">
         <v>30</v>
       </c>
       <c r="P317" t="s">
         <v>30</v>
       </c>
       <c r="Q317" t="s">
         <v>30</v>
       </c>
       <c r="R317" t="s">
         <v>30</v>
       </c>
-      <c r="S317">
-        <v>79.67</v>
+      <c r="S317" t="s">
+        <v>30</v>
       </c>
       <c r="T317" t="s">
         <v>30</v>
       </c>
       <c r="U317" t="s">
         <v>30</v>
       </c>
       <c r="V317" t="s">
         <v>30</v>
       </c>
       <c r="W317" t="s">
         <v>30</v>
       </c>
       <c r="X317" t="s">
         <v>30</v>
       </c>
       <c r="Y317">
         <v>79.67</v>
       </c>
     </row>
     <row r="318" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A318">
         <v>326</v>
       </c>
       <c r="B318" t="s">
         <v>119</v>
       </c>
       <c r="C318" t="s">
         <v>542</v>
       </c>
       <c r="E318" t="s">
         <v>30</v>
       </c>
       <c r="F318" t="s">
         <v>34</v>
       </c>
       <c r="G318" t="s">
         <v>29</v>
       </c>
       <c r="H318">
         <v>90</v>
       </c>
       <c r="I318" t="b">
         <v>0</v>
       </c>
       <c r="J318" t="s">
         <v>329</v>
       </c>
       <c r="K318">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L318" t="s">
         <v>30</v>
       </c>
       <c r="M318" t="s">
         <v>30</v>
       </c>
       <c r="N318" t="s">
         <v>30</v>
       </c>
       <c r="O318" t="s">
         <v>30</v>
       </c>
       <c r="P318" t="s">
         <v>30</v>
       </c>
       <c r="Q318" t="s">
         <v>30</v>
       </c>
       <c r="R318" t="s">
         <v>30</v>
       </c>
       <c r="S318" t="s">
         <v>30</v>
       </c>
-      <c r="T318">
-        <v>79.02</v>
+      <c r="T318" t="s">
+        <v>30</v>
       </c>
       <c r="U318" t="s">
         <v>30</v>
       </c>
       <c r="V318" t="s">
         <v>30</v>
       </c>
       <c r="W318" t="s">
         <v>30</v>
       </c>
       <c r="X318" t="s">
         <v>30</v>
       </c>
       <c r="Y318">
         <v>79.02</v>
       </c>
     </row>
     <row r="319" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A319">
         <v>327</v>
       </c>
       <c r="B319" t="s">
         <v>128</v>
       </c>
       <c r="C319" t="s">
         <v>543</v>
       </c>
       <c r="E319" t="s">
         <v>39</v>
       </c>
       <c r="F319" t="s">
         <v>61</v>
       </c>
       <c r="G319" t="s">
         <v>29</v>
       </c>
       <c r="H319">
         <v>12</v>
       </c>
       <c r="I319" t="b">
         <v>0</v>
       </c>
       <c r="J319" t="s">
         <v>329</v>
       </c>
       <c r="K319">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>78.94</v>
+        <v>0</v>
+      </c>
+      <c r="L319" t="s">
+        <v>30</v>
       </c>
       <c r="M319" t="s">
         <v>30</v>
       </c>
       <c r="N319" t="s">
         <v>30</v>
       </c>
       <c r="O319" t="s">
         <v>30</v>
       </c>
       <c r="P319" t="s">
         <v>30</v>
       </c>
       <c r="Q319" t="s">
         <v>30</v>
       </c>
       <c r="R319" t="s">
         <v>30</v>
       </c>
       <c r="S319" t="s">
         <v>30</v>
       </c>
       <c r="T319" t="s">
         <v>30</v>
       </c>
@@ -26243,54 +26243,54 @@
       <c r="B320" t="s">
         <v>25</v>
       </c>
       <c r="C320" t="s">
         <v>544</v>
       </c>
       <c r="E320" t="s">
         <v>39</v>
       </c>
       <c r="F320" t="s">
         <v>34</v>
       </c>
       <c r="G320" t="s">
         <v>29</v>
       </c>
       <c r="H320">
         <v>91</v>
       </c>
       <c r="I320" t="b">
         <v>0</v>
       </c>
       <c r="J320" t="s">
         <v>329</v>
       </c>
       <c r="K320">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>78.55</v>
+        <v>0</v>
+      </c>
+      <c r="L320" t="s">
+        <v>30</v>
       </c>
       <c r="M320" t="s">
         <v>30</v>
       </c>
       <c r="N320" t="s">
         <v>30</v>
       </c>
       <c r="O320" t="s">
         <v>30</v>
       </c>
       <c r="P320" t="s">
         <v>30</v>
       </c>
       <c r="Q320" t="s">
         <v>30</v>
       </c>
       <c r="R320" t="s">
         <v>30</v>
       </c>
       <c r="S320" t="s">
         <v>30</v>
       </c>
       <c r="T320" t="s">
         <v>30</v>
       </c>
@@ -26317,57 +26317,57 @@
       <c r="B321" t="s">
         <v>433</v>
       </c>
       <c r="C321" t="s">
         <v>545</v>
       </c>
       <c r="E321" t="s">
         <v>546</v>
       </c>
       <c r="F321" t="s">
         <v>34</v>
       </c>
       <c r="G321" t="s">
         <v>29</v>
       </c>
       <c r="H321">
         <v>92</v>
       </c>
       <c r="I321" t="b">
         <v>0</v>
       </c>
       <c r="J321" t="s">
         <v>329</v>
       </c>
       <c r="K321">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L321" t="s">
         <v>30</v>
       </c>
-      <c r="M321">
-        <v>78.37</v>
+      <c r="M321" t="s">
+        <v>30</v>
       </c>
       <c r="N321" t="s">
         <v>30</v>
       </c>
       <c r="O321" t="s">
         <v>30</v>
       </c>
       <c r="P321" t="s">
         <v>30</v>
       </c>
       <c r="Q321" t="s">
         <v>30</v>
       </c>
       <c r="R321" t="s">
         <v>30</v>
       </c>
       <c r="S321" t="s">
         <v>30</v>
       </c>
       <c r="T321" t="s">
         <v>30</v>
       </c>
       <c r="U321" t="s">
         <v>30</v>
       </c>
@@ -26394,63 +26394,63 @@
       <c r="C322" t="s">
         <v>548</v>
       </c>
       <c r="D322">
         <v>1854</v>
       </c>
       <c r="E322" t="s">
         <v>39</v>
       </c>
       <c r="F322" t="s">
         <v>34</v>
       </c>
       <c r="G322" t="s">
         <v>87</v>
       </c>
       <c r="H322">
         <v>32</v>
       </c>
       <c r="I322" t="b">
         <v>0</v>
       </c>
       <c r="J322" t="s">
         <v>329</v>
       </c>
       <c r="K322">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L322" t="s">
         <v>30</v>
       </c>
       <c r="M322" t="s">
         <v>30</v>
       </c>
       <c r="N322" t="s">
         <v>30</v>
       </c>
-      <c r="O322">
-        <v>77.88</v>
+      <c r="O322" t="s">
+        <v>30</v>
       </c>
       <c r="P322" t="s">
         <v>30</v>
       </c>
       <c r="Q322" t="s">
         <v>30</v>
       </c>
       <c r="R322" t="s">
         <v>30</v>
       </c>
       <c r="S322" t="s">
         <v>30</v>
       </c>
       <c r="T322" t="s">
         <v>30</v>
       </c>
       <c r="U322" t="s">
         <v>30</v>
       </c>
       <c r="V322" t="s">
         <v>30</v>
       </c>
       <c r="W322" t="s">
         <v>30</v>
       </c>
@@ -26690,54 +26690,54 @@
       <c r="B326" t="s">
         <v>554</v>
       </c>
       <c r="C326" t="s">
         <v>555</v>
       </c>
       <c r="E326" t="s">
         <v>39</v>
       </c>
       <c r="F326" t="s">
         <v>34</v>
       </c>
       <c r="G326" t="s">
         <v>29</v>
       </c>
       <c r="H326">
         <v>95</v>
       </c>
       <c r="I326" t="b">
         <v>0</v>
       </c>
       <c r="J326" t="s">
         <v>329</v>
       </c>
       <c r="K326">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>76.79</v>
+        <v>0</v>
+      </c>
+      <c r="L326" t="s">
+        <v>30</v>
       </c>
       <c r="M326" t="s">
         <v>30</v>
       </c>
       <c r="N326" t="s">
         <v>30</v>
       </c>
       <c r="O326" t="s">
         <v>30</v>
       </c>
       <c r="P326" t="s">
         <v>30</v>
       </c>
       <c r="Q326" t="s">
         <v>30</v>
       </c>
       <c r="R326" t="s">
         <v>30</v>
       </c>
       <c r="S326" t="s">
         <v>30</v>
       </c>
       <c r="T326" t="s">
         <v>30</v>
       </c>
@@ -26764,54 +26764,54 @@
       <c r="B327" t="s">
         <v>379</v>
       </c>
       <c r="C327" t="s">
         <v>556</v>
       </c>
       <c r="E327" t="s">
         <v>39</v>
       </c>
       <c r="F327" t="s">
         <v>34</v>
       </c>
       <c r="G327" t="s">
         <v>29</v>
       </c>
       <c r="H327">
         <v>96</v>
       </c>
       <c r="I327" t="b">
         <v>0</v>
       </c>
       <c r="J327" t="s">
         <v>329</v>
       </c>
       <c r="K327">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>76.02</v>
+        <v>0</v>
+      </c>
+      <c r="L327" t="s">
+        <v>30</v>
       </c>
       <c r="M327" t="s">
         <v>30</v>
       </c>
       <c r="N327" t="s">
         <v>30</v>
       </c>
       <c r="O327" t="s">
         <v>30</v>
       </c>
       <c r="P327" t="s">
         <v>30</v>
       </c>
       <c r="Q327" t="s">
         <v>30</v>
       </c>
       <c r="R327" t="s">
         <v>30</v>
       </c>
       <c r="S327" t="s">
         <v>30</v>
       </c>
       <c r="T327" t="s">
         <v>30</v>
       </c>
@@ -26841,54 +26841,54 @@
       <c r="C328" t="s">
         <v>95</v>
       </c>
       <c r="D328">
         <v>2181</v>
       </c>
       <c r="E328" t="s">
         <v>39</v>
       </c>
       <c r="F328" t="s">
         <v>28</v>
       </c>
       <c r="G328" t="s">
         <v>87</v>
       </c>
       <c r="H328">
         <v>21</v>
       </c>
       <c r="I328" t="b">
         <v>0</v>
       </c>
       <c r="J328" t="s">
         <v>329</v>
       </c>
       <c r="K328">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>75.81</v>
+        <v>0</v>
+      </c>
+      <c r="L328" t="s">
+        <v>30</v>
       </c>
       <c r="M328" t="s">
         <v>30</v>
       </c>
       <c r="N328" t="s">
         <v>30</v>
       </c>
       <c r="O328" t="s">
         <v>30</v>
       </c>
       <c r="P328" t="s">
         <v>30</v>
       </c>
       <c r="Q328" t="s">
         <v>30</v>
       </c>
       <c r="R328" t="s">
         <v>30</v>
       </c>
       <c r="S328" t="s">
         <v>30</v>
       </c>
       <c r="T328" t="s">
         <v>30</v>
       </c>
@@ -26915,54 +26915,54 @@
       <c r="B329" t="s">
         <v>558</v>
       </c>
       <c r="C329" t="s">
         <v>559</v>
       </c>
       <c r="E329" t="s">
         <v>30</v>
       </c>
       <c r="F329" t="s">
         <v>76</v>
       </c>
       <c r="G329" t="s">
         <v>29</v>
       </c>
       <c r="H329">
         <v>41</v>
       </c>
       <c r="I329" t="b">
         <v>0</v>
       </c>
       <c r="J329" t="s">
         <v>329</v>
       </c>
       <c r="K329">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>75.66</v>
+        <v>0</v>
+      </c>
+      <c r="L329" t="s">
+        <v>30</v>
       </c>
       <c r="M329" t="s">
         <v>30</v>
       </c>
       <c r="N329" t="s">
         <v>30</v>
       </c>
       <c r="O329" t="s">
         <v>30</v>
       </c>
       <c r="P329" t="s">
         <v>30</v>
       </c>
       <c r="Q329" t="s">
         <v>30</v>
       </c>
       <c r="R329" t="s">
         <v>30</v>
       </c>
       <c r="S329" t="s">
         <v>30</v>
       </c>
       <c r="T329" t="s">
         <v>30</v>
       </c>
@@ -26992,63 +26992,63 @@
       <c r="C330" t="s">
         <v>560</v>
       </c>
       <c r="D330">
         <v>2545</v>
       </c>
       <c r="E330" t="s">
         <v>561</v>
       </c>
       <c r="F330" t="s">
         <v>76</v>
       </c>
       <c r="G330" t="s">
         <v>29</v>
       </c>
       <c r="H330">
         <v>42</v>
       </c>
       <c r="I330" t="b">
         <v>0</v>
       </c>
       <c r="J330" t="s">
         <v>329</v>
       </c>
       <c r="K330">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L330" t="s">
         <v>30</v>
       </c>
       <c r="M330" t="s">
         <v>30</v>
       </c>
       <c r="N330" t="s">
         <v>30</v>
       </c>
-      <c r="O330">
-        <v>75.53</v>
+      <c r="O330" t="s">
+        <v>30</v>
       </c>
       <c r="P330" t="s">
         <v>30</v>
       </c>
       <c r="Q330" t="s">
         <v>30</v>
       </c>
       <c r="R330" t="s">
         <v>30</v>
       </c>
       <c r="S330" t="s">
         <v>30</v>
       </c>
       <c r="T330" t="s">
         <v>30</v>
       </c>
       <c r="U330" t="s">
         <v>30</v>
       </c>
       <c r="V330" t="s">
         <v>30</v>
       </c>
       <c r="W330" t="s">
         <v>30</v>
       </c>
@@ -27066,75 +27066,75 @@
       <c r="B331" t="s">
         <v>562</v>
       </c>
       <c r="C331" t="s">
         <v>516</v>
       </c>
       <c r="E331" t="s">
         <v>432</v>
       </c>
       <c r="F331" t="s">
         <v>61</v>
       </c>
       <c r="G331" t="s">
         <v>29</v>
       </c>
       <c r="H331">
         <v>13</v>
       </c>
       <c r="I331" t="b">
         <v>0</v>
       </c>
       <c r="J331" t="s">
         <v>329</v>
       </c>
       <c r="K331">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L331" t="s">
         <v>30</v>
       </c>
       <c r="M331" t="s">
         <v>30</v>
       </c>
       <c r="N331" t="s">
         <v>30</v>
       </c>
       <c r="O331" t="s">
         <v>30</v>
       </c>
       <c r="P331" t="s">
         <v>30</v>
       </c>
       <c r="Q331" t="s">
         <v>30</v>
       </c>
       <c r="R331" t="s">
         <v>30</v>
       </c>
-      <c r="S331">
-        <v>75.08</v>
+      <c r="S331" t="s">
+        <v>30</v>
       </c>
       <c r="T331" t="s">
         <v>30</v>
       </c>
       <c r="U331" t="s">
         <v>30</v>
       </c>
       <c r="V331" t="s">
         <v>30</v>
       </c>
       <c r="W331" t="s">
         <v>30</v>
       </c>
       <c r="X331" t="s">
         <v>30</v>
       </c>
       <c r="Y331">
         <v>75.08</v>
       </c>
     </row>
     <row r="332" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A332">
         <v>341</v>
       </c>
       <c r="B332" t="s">
@@ -27217,57 +27217,57 @@
       <c r="C333" t="s">
         <v>231</v>
       </c>
       <c r="D333">
         <v>2245</v>
       </c>
       <c r="E333" t="s">
         <v>245</v>
       </c>
       <c r="F333" t="s">
         <v>76</v>
       </c>
       <c r="G333" t="s">
         <v>29</v>
       </c>
       <c r="H333">
         <v>43</v>
       </c>
       <c r="I333" t="b">
         <v>0</v>
       </c>
       <c r="J333" t="s">
         <v>329</v>
       </c>
       <c r="K333">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L333" t="s">
         <v>30</v>
       </c>
-      <c r="M333">
-        <v>74.39</v>
+      <c r="M333" t="s">
+        <v>30</v>
       </c>
       <c r="N333" t="s">
         <v>30</v>
       </c>
       <c r="O333" t="s">
         <v>30</v>
       </c>
       <c r="P333" t="s">
         <v>30</v>
       </c>
       <c r="Q333" t="s">
         <v>30</v>
       </c>
       <c r="R333" t="s">
         <v>30</v>
       </c>
       <c r="S333" t="s">
         <v>30</v>
       </c>
       <c r="T333" t="s">
         <v>30</v>
       </c>
       <c r="U333" t="s">
         <v>30</v>
       </c>
@@ -27291,57 +27291,57 @@
       <c r="B334" t="s">
         <v>51</v>
       </c>
       <c r="C334" t="s">
         <v>243</v>
       </c>
       <c r="E334" t="s">
         <v>162</v>
       </c>
       <c r="F334" t="s">
         <v>28</v>
       </c>
       <c r="G334" t="s">
         <v>29</v>
       </c>
       <c r="H334">
         <v>54</v>
       </c>
       <c r="I334" t="b">
         <v>0</v>
       </c>
       <c r="J334" t="s">
         <v>329</v>
       </c>
       <c r="K334">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L334" t="s">
         <v>30</v>
       </c>
-      <c r="M334">
-        <v>74.19</v>
+      <c r="M334" t="s">
+        <v>30</v>
       </c>
       <c r="N334" t="s">
         <v>30</v>
       </c>
       <c r="O334" t="s">
         <v>30</v>
       </c>
       <c r="P334" t="s">
         <v>30</v>
       </c>
       <c r="Q334" t="s">
         <v>30</v>
       </c>
       <c r="R334" t="s">
         <v>30</v>
       </c>
       <c r="S334" t="s">
         <v>30</v>
       </c>
       <c r="T334" t="s">
         <v>30</v>
       </c>
       <c r="U334" t="s">
         <v>30</v>
       </c>
@@ -27365,57 +27365,57 @@
       <c r="B335" t="s">
         <v>40</v>
       </c>
       <c r="C335" t="s">
         <v>170</v>
       </c>
       <c r="E335" t="s">
         <v>398</v>
       </c>
       <c r="F335" t="s">
         <v>28</v>
       </c>
       <c r="G335" t="s">
         <v>29</v>
       </c>
       <c r="H335">
         <v>55</v>
       </c>
       <c r="I335" t="b">
         <v>0</v>
       </c>
       <c r="J335" t="s">
         <v>329</v>
       </c>
       <c r="K335">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L335" t="s">
         <v>30</v>
       </c>
-      <c r="M335">
-        <v>73.42</v>
+      <c r="M335" t="s">
+        <v>30</v>
       </c>
       <c r="N335" t="s">
         <v>30</v>
       </c>
       <c r="O335" t="s">
         <v>30</v>
       </c>
       <c r="P335" t="s">
         <v>30</v>
       </c>
       <c r="Q335" t="s">
         <v>30</v>
       </c>
       <c r="R335" t="s">
         <v>30</v>
       </c>
       <c r="S335" t="s">
         <v>30</v>
       </c>
       <c r="T335" t="s">
         <v>30</v>
       </c>
       <c r="U335" t="s">
         <v>30</v>
       </c>
@@ -27513,54 +27513,54 @@
       <c r="B337" t="s">
         <v>391</v>
       </c>
       <c r="C337" t="s">
         <v>566</v>
       </c>
       <c r="E337" t="s">
         <v>39</v>
       </c>
       <c r="F337" t="s">
         <v>28</v>
       </c>
       <c r="G337" t="s">
         <v>29</v>
       </c>
       <c r="H337">
         <v>56</v>
       </c>
       <c r="I337" t="b">
         <v>0</v>
       </c>
       <c r="J337" t="s">
         <v>329</v>
       </c>
       <c r="K337">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>71.9</v>
+        <v>0</v>
+      </c>
+      <c r="L337" t="s">
+        <v>30</v>
       </c>
       <c r="M337" t="s">
         <v>30</v>
       </c>
       <c r="N337" t="s">
         <v>30</v>
       </c>
       <c r="O337" t="s">
         <v>30</v>
       </c>
       <c r="P337" t="s">
         <v>30</v>
       </c>
       <c r="Q337" t="s">
         <v>30</v>
       </c>
       <c r="R337" t="s">
         <v>30</v>
       </c>
       <c r="S337" t="s">
         <v>30</v>
       </c>
       <c r="T337" t="s">
         <v>30</v>
       </c>
@@ -27587,69 +27587,69 @@
       <c r="B338" t="s">
         <v>567</v>
       </c>
       <c r="C338" t="s">
         <v>568</v>
       </c>
       <c r="E338" t="s">
         <v>30</v>
       </c>
       <c r="F338" t="s">
         <v>34</v>
       </c>
       <c r="G338" t="s">
         <v>29</v>
       </c>
       <c r="H338">
         <v>97</v>
       </c>
       <c r="I338" t="b">
         <v>0</v>
       </c>
       <c r="J338" t="s">
         <v>329</v>
       </c>
       <c r="K338">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L338" t="s">
         <v>30</v>
       </c>
       <c r="M338" t="s">
         <v>30</v>
       </c>
       <c r="N338" t="s">
         <v>30</v>
       </c>
       <c r="O338" t="s">
         <v>30</v>
       </c>
       <c r="P338" t="s">
         <v>30</v>
       </c>
-      <c r="Q338">
-        <v>71.76</v>
+      <c r="Q338" t="s">
+        <v>30</v>
       </c>
       <c r="R338" t="s">
         <v>30</v>
       </c>
       <c r="S338" t="s">
         <v>30</v>
       </c>
       <c r="T338" t="s">
         <v>30</v>
       </c>
       <c r="U338" t="s">
         <v>30</v>
       </c>
       <c r="V338" t="s">
         <v>30</v>
       </c>
       <c r="W338" t="s">
         <v>30</v>
       </c>
       <c r="X338" t="s">
         <v>30</v>
       </c>
       <c r="Y338">
         <v>71.76</v>
       </c>
@@ -27812,57 +27812,57 @@
       <c r="C341" t="s">
         <v>508</v>
       </c>
       <c r="D341">
         <v>2020</v>
       </c>
       <c r="E341" t="s">
         <v>509</v>
       </c>
       <c r="F341" t="s">
         <v>76</v>
       </c>
       <c r="G341" t="s">
         <v>29</v>
       </c>
       <c r="H341">
         <v>45</v>
       </c>
       <c r="I341" t="b">
         <v>0</v>
       </c>
       <c r="J341" t="s">
         <v>329</v>
       </c>
       <c r="K341">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L341" t="s">
         <v>30</v>
       </c>
-      <c r="M341">
-        <v>70.59</v>
+      <c r="M341" t="s">
+        <v>30</v>
       </c>
       <c r="N341" t="s">
         <v>30</v>
       </c>
       <c r="O341" t="s">
         <v>30</v>
       </c>
       <c r="P341" t="s">
         <v>30</v>
       </c>
       <c r="Q341" t="s">
         <v>30</v>
       </c>
       <c r="R341" t="s">
         <v>30</v>
       </c>
       <c r="S341" t="s">
         <v>30</v>
       </c>
       <c r="T341" t="s">
         <v>30</v>
       </c>
       <c r="U341" t="s">
         <v>30</v>
       </c>
@@ -27889,63 +27889,63 @@
       <c r="C342" t="s">
         <v>571</v>
       </c>
       <c r="D342">
         <v>372</v>
       </c>
       <c r="E342" t="s">
         <v>432</v>
       </c>
       <c r="F342" t="s">
         <v>134</v>
       </c>
       <c r="G342" t="s">
         <v>29</v>
       </c>
       <c r="H342">
         <v>22</v>
       </c>
       <c r="I342" t="b">
         <v>0</v>
       </c>
       <c r="J342" t="s">
         <v>329</v>
       </c>
       <c r="K342">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L342" t="s">
         <v>30</v>
       </c>
       <c r="M342" t="s">
         <v>30</v>
       </c>
       <c r="N342" t="s">
         <v>30</v>
       </c>
-      <c r="O342">
-        <v>70.41</v>
+      <c r="O342" t="s">
+        <v>30</v>
       </c>
       <c r="P342" t="s">
         <v>30</v>
       </c>
       <c r="Q342" t="s">
         <v>30</v>
       </c>
       <c r="R342" t="s">
         <v>30</v>
       </c>
       <c r="S342" t="s">
         <v>30</v>
       </c>
       <c r="T342" t="s">
         <v>30</v>
       </c>
       <c r="U342" t="s">
         <v>30</v>
       </c>
       <c r="V342" t="s">
         <v>30</v>
       </c>
       <c r="W342" t="s">
         <v>30</v>
       </c>
@@ -27966,63 +27966,63 @@
       <c r="C343" t="s">
         <v>572</v>
       </c>
       <c r="D343">
         <v>1772</v>
       </c>
       <c r="E343" t="s">
         <v>45</v>
       </c>
       <c r="F343" t="s">
         <v>34</v>
       </c>
       <c r="G343" t="s">
         <v>29</v>
       </c>
       <c r="H343">
         <v>98</v>
       </c>
       <c r="I343" t="b">
         <v>0</v>
       </c>
       <c r="J343" t="s">
         <v>329</v>
       </c>
       <c r="K343">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L343" t="s">
         <v>30</v>
       </c>
       <c r="M343" t="s">
         <v>30</v>
       </c>
       <c r="N343" t="s">
         <v>30</v>
       </c>
-      <c r="O343">
-        <v>69.69</v>
+      <c r="O343" t="s">
+        <v>30</v>
       </c>
       <c r="P343" t="s">
         <v>30</v>
       </c>
       <c r="Q343" t="s">
         <v>30</v>
       </c>
       <c r="R343" t="s">
         <v>30</v>
       </c>
       <c r="S343" t="s">
         <v>30</v>
       </c>
       <c r="T343" t="s">
         <v>30</v>
       </c>
       <c r="U343" t="s">
         <v>30</v>
       </c>
       <c r="V343" t="s">
         <v>30</v>
       </c>
       <c r="W343" t="s">
         <v>30</v>
       </c>
@@ -28040,54 +28040,54 @@
       <c r="B344" t="s">
         <v>46</v>
       </c>
       <c r="C344" t="s">
         <v>38</v>
       </c>
       <c r="E344" t="s">
         <v>39</v>
       </c>
       <c r="F344" t="s">
         <v>34</v>
       </c>
       <c r="G344" t="s">
         <v>29</v>
       </c>
       <c r="H344">
         <v>99</v>
       </c>
       <c r="I344" t="b">
         <v>0</v>
       </c>
       <c r="J344" t="s">
         <v>329</v>
       </c>
       <c r="K344">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>69.51</v>
+        <v>0</v>
+      </c>
+      <c r="L344" t="s">
+        <v>30</v>
       </c>
       <c r="M344" t="s">
         <v>30</v>
       </c>
       <c r="N344" t="s">
         <v>30</v>
       </c>
       <c r="O344" t="s">
         <v>30</v>
       </c>
       <c r="P344" t="s">
         <v>30</v>
       </c>
       <c r="Q344" t="s">
         <v>30</v>
       </c>
       <c r="R344" t="s">
         <v>30</v>
       </c>
       <c r="S344" t="s">
         <v>30</v>
       </c>
       <c r="T344" t="s">
         <v>30</v>
       </c>
@@ -28188,69 +28188,69 @@
       <c r="B346" t="s">
         <v>226</v>
       </c>
       <c r="C346" t="s">
         <v>575</v>
       </c>
       <c r="E346" t="s">
         <v>30</v>
       </c>
       <c r="F346" t="s">
         <v>76</v>
       </c>
       <c r="G346" t="s">
         <v>29</v>
       </c>
       <c r="H346">
         <v>46</v>
       </c>
       <c r="I346" t="b">
         <v>0</v>
       </c>
       <c r="J346" t="s">
         <v>329</v>
       </c>
       <c r="K346">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L346" t="s">
         <v>30</v>
       </c>
       <c r="M346" t="s">
         <v>30</v>
       </c>
       <c r="N346" t="s">
         <v>30</v>
       </c>
       <c r="O346" t="s">
         <v>30</v>
       </c>
       <c r="P346" t="s">
         <v>30</v>
       </c>
-      <c r="Q346">
-        <v>68.29</v>
+      <c r="Q346" t="s">
+        <v>30</v>
       </c>
       <c r="R346" t="s">
         <v>30</v>
       </c>
       <c r="S346" t="s">
         <v>30</v>
       </c>
       <c r="T346" t="s">
         <v>30</v>
       </c>
       <c r="U346" t="s">
         <v>30</v>
       </c>
       <c r="V346" t="s">
         <v>30</v>
       </c>
       <c r="W346" t="s">
         <v>30</v>
       </c>
       <c r="X346" t="s">
         <v>30</v>
       </c>
       <c r="Y346">
         <v>68.29</v>
       </c>
@@ -28416,72 +28416,72 @@
       <c r="C349" t="s">
         <v>579</v>
       </c>
       <c r="D349">
         <v>2553</v>
       </c>
       <c r="E349" t="s">
         <v>30</v>
       </c>
       <c r="F349" t="s">
         <v>76</v>
       </c>
       <c r="G349" t="s">
         <v>29</v>
       </c>
       <c r="H349">
         <v>47</v>
       </c>
       <c r="I349" t="b">
         <v>0</v>
       </c>
       <c r="J349" t="s">
         <v>329</v>
       </c>
       <c r="K349">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L349" t="s">
         <v>30</v>
       </c>
       <c r="M349" t="s">
         <v>30</v>
       </c>
       <c r="N349" t="s">
         <v>30</v>
       </c>
       <c r="O349" t="s">
         <v>30</v>
       </c>
       <c r="P349" t="s">
         <v>30</v>
       </c>
       <c r="Q349" t="s">
         <v>30</v>
       </c>
-      <c r="R349">
-        <v>67.68</v>
+      <c r="R349" t="s">
+        <v>30</v>
       </c>
       <c r="S349" t="s">
         <v>30</v>
       </c>
       <c r="T349" t="s">
         <v>30</v>
       </c>
       <c r="U349" t="s">
         <v>30</v>
       </c>
       <c r="V349" t="s">
         <v>30</v>
       </c>
       <c r="W349" t="s">
         <v>30</v>
       </c>
       <c r="X349" t="s">
         <v>30</v>
       </c>
       <c r="Y349">
         <v>67.68</v>
       </c>
     </row>
     <row r="350" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A350">
@@ -28490,72 +28490,72 @@
       <c r="B350" t="s">
         <v>130</v>
       </c>
       <c r="C350" t="s">
         <v>580</v>
       </c>
       <c r="E350" t="s">
         <v>30</v>
       </c>
       <c r="F350" t="s">
         <v>28</v>
       </c>
       <c r="G350" t="s">
         <v>29</v>
       </c>
       <c r="H350">
         <v>57</v>
       </c>
       <c r="I350" t="b">
         <v>0</v>
       </c>
       <c r="J350" t="s">
         <v>329</v>
       </c>
       <c r="K350">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L350" t="s">
         <v>30</v>
       </c>
       <c r="M350" t="s">
         <v>30</v>
       </c>
       <c r="N350" t="s">
         <v>30</v>
       </c>
       <c r="O350" t="s">
         <v>30</v>
       </c>
       <c r="P350" t="s">
         <v>30</v>
       </c>
       <c r="Q350" t="s">
         <v>30</v>
       </c>
-      <c r="R350">
-        <v>67.61</v>
+      <c r="R350" t="s">
+        <v>30</v>
       </c>
       <c r="S350" t="s">
         <v>30</v>
       </c>
       <c r="T350" t="s">
         <v>30</v>
       </c>
       <c r="U350" t="s">
         <v>30</v>
       </c>
       <c r="V350" t="s">
         <v>30</v>
       </c>
       <c r="W350" t="s">
         <v>30</v>
       </c>
       <c r="X350" t="s">
         <v>30</v>
       </c>
       <c r="Y350">
         <v>67.61</v>
       </c>
     </row>
     <row r="351" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A351">
@@ -28567,72 +28567,72 @@
       <c r="C351" t="s">
         <v>506</v>
       </c>
       <c r="D351">
         <v>711</v>
       </c>
       <c r="E351" t="s">
         <v>189</v>
       </c>
       <c r="F351" t="s">
         <v>34</v>
       </c>
       <c r="G351" t="s">
         <v>87</v>
       </c>
       <c r="H351">
         <v>36</v>
       </c>
       <c r="I351" t="b">
         <v>0</v>
       </c>
       <c r="J351" t="s">
         <v>329</v>
       </c>
       <c r="K351">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L351" t="s">
         <v>30</v>
       </c>
       <c r="M351" t="s">
         <v>30</v>
       </c>
       <c r="N351" t="s">
         <v>30</v>
       </c>
       <c r="O351" t="s">
         <v>30</v>
       </c>
       <c r="P351" t="s">
         <v>30</v>
       </c>
       <c r="Q351" t="s">
         <v>30</v>
       </c>
-      <c r="R351">
-        <v>66.69</v>
+      <c r="R351" t="s">
+        <v>30</v>
       </c>
       <c r="S351" t="s">
         <v>30</v>
       </c>
       <c r="T351" t="s">
         <v>30</v>
       </c>
       <c r="U351" t="s">
         <v>30</v>
       </c>
       <c r="V351" t="s">
         <v>30</v>
       </c>
       <c r="W351" t="s">
         <v>30</v>
       </c>
       <c r="X351" t="s">
         <v>30</v>
       </c>
       <c r="Y351">
         <v>66.69</v>
       </c>
     </row>
     <row r="352" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A352">
@@ -28641,57 +28641,57 @@
       <c r="B352" t="s">
         <v>582</v>
       </c>
       <c r="C352" t="s">
         <v>583</v>
       </c>
       <c r="E352" t="s">
         <v>30</v>
       </c>
       <c r="F352" t="s">
         <v>34</v>
       </c>
       <c r="G352" t="s">
         <v>87</v>
       </c>
       <c r="H352">
         <v>37</v>
       </c>
       <c r="I352" t="b">
         <v>0</v>
       </c>
       <c r="J352" t="s">
         <v>329</v>
       </c>
       <c r="K352">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L352" t="s">
         <v>30</v>
       </c>
-      <c r="M352">
-        <v>66.44</v>
+      <c r="M352" t="s">
+        <v>30</v>
       </c>
       <c r="N352" t="s">
         <v>30</v>
       </c>
       <c r="O352" t="s">
         <v>30</v>
       </c>
       <c r="P352" t="s">
         <v>30</v>
       </c>
       <c r="Q352" t="s">
         <v>30</v>
       </c>
       <c r="R352" t="s">
         <v>30</v>
       </c>
       <c r="S352" t="s">
         <v>30</v>
       </c>
       <c r="T352" t="s">
         <v>30</v>
       </c>
       <c r="U352" t="s">
         <v>30</v>
       </c>
@@ -28715,54 +28715,54 @@
       <c r="B353" t="s">
         <v>37</v>
       </c>
       <c r="C353" t="s">
         <v>243</v>
       </c>
       <c r="E353" t="s">
         <v>30</v>
       </c>
       <c r="F353" t="s">
         <v>34</v>
       </c>
       <c r="G353" t="s">
         <v>29</v>
       </c>
       <c r="H353">
         <v>100</v>
       </c>
       <c r="I353" t="b">
         <v>0</v>
       </c>
       <c r="J353" t="s">
         <v>329</v>
       </c>
       <c r="K353">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>66.33</v>
+        <v>0</v>
+      </c>
+      <c r="L353" t="s">
+        <v>30</v>
       </c>
       <c r="M353" t="s">
         <v>30</v>
       </c>
       <c r="N353" t="s">
         <v>30</v>
       </c>
       <c r="O353" t="s">
         <v>30</v>
       </c>
       <c r="P353" t="s">
         <v>30</v>
       </c>
       <c r="Q353" t="s">
         <v>30</v>
       </c>
       <c r="R353" t="s">
         <v>30</v>
       </c>
       <c r="S353" t="s">
         <v>30</v>
       </c>
       <c r="T353" t="s">
         <v>30</v>
       </c>
@@ -28789,57 +28789,57 @@
       <c r="B354" t="s">
         <v>226</v>
       </c>
       <c r="C354" t="s">
         <v>113</v>
       </c>
       <c r="E354" t="s">
         <v>584</v>
       </c>
       <c r="F354" t="s">
         <v>81</v>
       </c>
       <c r="G354" t="s">
         <v>29</v>
       </c>
       <c r="H354">
         <v>8</v>
       </c>
       <c r="I354" t="b">
         <v>0</v>
       </c>
       <c r="J354" t="s">
         <v>329</v>
       </c>
       <c r="K354">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L354" t="s">
         <v>30</v>
       </c>
-      <c r="M354">
-        <v>66.3</v>
+      <c r="M354" t="s">
+        <v>30</v>
       </c>
       <c r="N354" t="s">
         <v>30</v>
       </c>
       <c r="O354" t="s">
         <v>30</v>
       </c>
       <c r="P354" t="s">
         <v>30</v>
       </c>
       <c r="Q354" t="s">
         <v>30</v>
       </c>
       <c r="R354" t="s">
         <v>30</v>
       </c>
       <c r="S354" t="s">
         <v>30</v>
       </c>
       <c r="T354" t="s">
         <v>30</v>
       </c>
       <c r="U354" t="s">
         <v>30</v>
       </c>
@@ -28863,146 +28863,146 @@
       <c r="B355" t="s">
         <v>585</v>
       </c>
       <c r="C355" t="s">
         <v>586</v>
       </c>
       <c r="E355" t="s">
         <v>30</v>
       </c>
       <c r="F355" t="s">
         <v>34</v>
       </c>
       <c r="G355" t="s">
         <v>29</v>
       </c>
       <c r="H355">
         <v>101</v>
       </c>
       <c r="I355" t="b">
         <v>0</v>
       </c>
       <c r="J355" t="s">
         <v>329</v>
       </c>
       <c r="K355">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L355" t="s">
         <v>30</v>
       </c>
       <c r="M355" t="s">
         <v>30</v>
       </c>
       <c r="N355" t="s">
         <v>30</v>
       </c>
       <c r="O355" t="s">
         <v>30</v>
       </c>
       <c r="P355" t="s">
         <v>30</v>
       </c>
       <c r="Q355" t="s">
         <v>30</v>
       </c>
       <c r="R355" t="s">
         <v>30</v>
       </c>
-      <c r="S355">
-        <v>66.29</v>
+      <c r="S355" t="s">
+        <v>30</v>
       </c>
       <c r="T355" t="s">
         <v>30</v>
       </c>
       <c r="U355" t="s">
         <v>30</v>
       </c>
       <c r="V355" t="s">
         <v>30</v>
       </c>
       <c r="W355" t="s">
         <v>30</v>
       </c>
       <c r="X355" t="s">
         <v>30</v>
       </c>
       <c r="Y355">
         <v>66.29</v>
       </c>
     </row>
     <row r="356" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A356">
         <v>366</v>
       </c>
       <c r="B356" t="s">
         <v>587</v>
       </c>
       <c r="C356" t="s">
         <v>337</v>
       </c>
       <c r="E356" t="s">
         <v>39</v>
       </c>
       <c r="F356" t="s">
         <v>28</v>
       </c>
       <c r="G356" t="s">
         <v>87</v>
       </c>
       <c r="H356">
         <v>24</v>
       </c>
       <c r="I356" t="b">
         <v>0</v>
       </c>
       <c r="J356" t="s">
         <v>329</v>
       </c>
       <c r="K356">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L356" t="s">
         <v>30</v>
       </c>
       <c r="M356" t="s">
         <v>30</v>
       </c>
       <c r="N356" t="s">
         <v>30</v>
       </c>
       <c r="O356" t="s">
         <v>30</v>
       </c>
       <c r="P356" t="s">
         <v>30</v>
       </c>
       <c r="Q356" t="s">
         <v>30</v>
       </c>
-      <c r="R356">
-        <v>66.03</v>
+      <c r="R356" t="s">
+        <v>30</v>
       </c>
       <c r="S356" t="s">
         <v>30</v>
       </c>
       <c r="T356" t="s">
         <v>30</v>
       </c>
       <c r="U356" t="s">
         <v>30</v>
       </c>
       <c r="V356" t="s">
         <v>30</v>
       </c>
       <c r="W356" t="s">
         <v>30</v>
       </c>
       <c r="X356" t="s">
         <v>30</v>
       </c>
       <c r="Y356">
         <v>66.03</v>
       </c>
     </row>
     <row r="357" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A357">
@@ -29014,63 +29014,63 @@
       <c r="C357" t="s">
         <v>589</v>
       </c>
       <c r="D357">
         <v>2468</v>
       </c>
       <c r="E357" t="s">
         <v>590</v>
       </c>
       <c r="F357" t="s">
         <v>34</v>
       </c>
       <c r="G357" t="s">
         <v>29</v>
       </c>
       <c r="H357">
         <v>102</v>
       </c>
       <c r="I357" t="b">
         <v>0</v>
       </c>
       <c r="J357" t="s">
         <v>329</v>
       </c>
       <c r="K357">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L357" t="s">
         <v>30</v>
       </c>
       <c r="M357" t="s">
         <v>30</v>
       </c>
       <c r="N357" t="s">
         <v>30</v>
       </c>
-      <c r="O357">
-        <v>65.84</v>
+      <c r="O357" t="s">
+        <v>30</v>
       </c>
       <c r="P357" t="s">
         <v>30</v>
       </c>
       <c r="Q357" t="s">
         <v>30</v>
       </c>
       <c r="R357" t="s">
         <v>30</v>
       </c>
       <c r="S357" t="s">
         <v>30</v>
       </c>
       <c r="T357" t="s">
         <v>30</v>
       </c>
       <c r="U357" t="s">
         <v>30</v>
       </c>
       <c r="V357" t="s">
         <v>30</v>
       </c>
       <c r="W357" t="s">
         <v>30</v>
       </c>
@@ -29162,69 +29162,69 @@
       <c r="B359" t="s">
         <v>338</v>
       </c>
       <c r="C359" t="s">
         <v>591</v>
       </c>
       <c r="E359" t="s">
         <v>30</v>
       </c>
       <c r="F359" t="s">
         <v>34</v>
       </c>
       <c r="G359" t="s">
         <v>29</v>
       </c>
       <c r="H359">
         <v>103</v>
       </c>
       <c r="I359" t="b">
         <v>0</v>
       </c>
       <c r="J359" t="s">
         <v>329</v>
       </c>
       <c r="K359">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L359" t="s">
         <v>30</v>
       </c>
       <c r="M359" t="s">
         <v>30</v>
       </c>
       <c r="N359" t="s">
         <v>30</v>
       </c>
       <c r="O359" t="s">
         <v>30</v>
       </c>
       <c r="P359" t="s">
         <v>30</v>
       </c>
-      <c r="Q359">
-        <v>65.26</v>
+      <c r="Q359" t="s">
+        <v>30</v>
       </c>
       <c r="R359" t="s">
         <v>30</v>
       </c>
       <c r="S359" t="s">
         <v>30</v>
       </c>
       <c r="T359" t="s">
         <v>30</v>
       </c>
       <c r="U359" t="s">
         <v>30</v>
       </c>
       <c r="V359" t="s">
         <v>30</v>
       </c>
       <c r="W359" t="s">
         <v>30</v>
       </c>
       <c r="X359" t="s">
         <v>30</v>
       </c>
       <c r="Y359">
         <v>65.26</v>
       </c>
@@ -29236,69 +29236,69 @@
       <c r="B360" t="s">
         <v>164</v>
       </c>
       <c r="C360" t="s">
         <v>63</v>
       </c>
       <c r="E360" t="s">
         <v>592</v>
       </c>
       <c r="F360" t="s">
         <v>134</v>
       </c>
       <c r="G360" t="s">
         <v>29</v>
       </c>
       <c r="H360">
         <v>24</v>
       </c>
       <c r="I360" t="b">
         <v>0</v>
       </c>
       <c r="J360" t="s">
         <v>329</v>
       </c>
       <c r="K360">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L360" t="s">
         <v>30</v>
       </c>
       <c r="M360" t="s">
         <v>30</v>
       </c>
       <c r="N360" t="s">
         <v>30</v>
       </c>
       <c r="O360" t="s">
         <v>30</v>
       </c>
       <c r="P360" t="s">
         <v>30</v>
       </c>
-      <c r="Q360">
-        <v>65.16</v>
+      <c r="Q360" t="s">
+        <v>30</v>
       </c>
       <c r="R360" t="s">
         <v>30</v>
       </c>
       <c r="S360" t="s">
         <v>30</v>
       </c>
       <c r="T360" t="s">
         <v>30</v>
       </c>
       <c r="U360" t="s">
         <v>30</v>
       </c>
       <c r="V360" t="s">
         <v>30</v>
       </c>
       <c r="W360" t="s">
         <v>30</v>
       </c>
       <c r="X360" t="s">
         <v>30</v>
       </c>
       <c r="Y360">
         <v>65.16</v>
       </c>
@@ -29310,63 +29310,63 @@
       <c r="B361" t="s">
         <v>130</v>
       </c>
       <c r="C361" t="s">
         <v>593</v>
       </c>
       <c r="E361" t="s">
         <v>30</v>
       </c>
       <c r="F361" t="s">
         <v>34</v>
       </c>
       <c r="G361" t="s">
         <v>29</v>
       </c>
       <c r="H361">
         <v>104</v>
       </c>
       <c r="I361" t="b">
         <v>0</v>
       </c>
       <c r="J361" t="s">
         <v>329</v>
       </c>
       <c r="K361">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L361" t="s">
         <v>30</v>
       </c>
       <c r="M361" t="s">
         <v>30</v>
       </c>
       <c r="N361" t="s">
         <v>30</v>
       </c>
-      <c r="O361">
-        <v>64.94</v>
+      <c r="O361" t="s">
+        <v>30</v>
       </c>
       <c r="P361" t="s">
         <v>30</v>
       </c>
       <c r="Q361" t="s">
         <v>30</v>
       </c>
       <c r="R361" t="s">
         <v>30</v>
       </c>
       <c r="S361" t="s">
         <v>30</v>
       </c>
       <c r="T361" t="s">
         <v>30</v>
       </c>
       <c r="U361" t="s">
         <v>30</v>
       </c>
       <c r="V361" t="s">
         <v>30</v>
       </c>
       <c r="W361" t="s">
         <v>30</v>
       </c>
@@ -29387,57 +29387,57 @@
       <c r="C362" t="s">
         <v>595</v>
       </c>
       <c r="D362">
         <v>1302</v>
       </c>
       <c r="E362" t="s">
         <v>346</v>
       </c>
       <c r="F362" t="s">
         <v>76</v>
       </c>
       <c r="G362" t="s">
         <v>29</v>
       </c>
       <c r="H362">
         <v>48</v>
       </c>
       <c r="I362" t="b">
         <v>0</v>
       </c>
       <c r="J362" t="s">
         <v>329</v>
       </c>
       <c r="K362">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L362" t="s">
         <v>30</v>
       </c>
-      <c r="M362">
-        <v>64.92</v>
+      <c r="M362" t="s">
+        <v>30</v>
       </c>
       <c r="N362" t="s">
         <v>30</v>
       </c>
       <c r="O362" t="s">
         <v>30</v>
       </c>
       <c r="P362" t="s">
         <v>30</v>
       </c>
       <c r="Q362" t="s">
         <v>30</v>
       </c>
       <c r="R362" t="s">
         <v>30</v>
       </c>
       <c r="S362" t="s">
         <v>30</v>
       </c>
       <c r="T362" t="s">
         <v>30</v>
       </c>
       <c r="U362" t="s">
         <v>30</v>
       </c>
@@ -29535,63 +29535,63 @@
       <c r="B364" t="s">
         <v>518</v>
       </c>
       <c r="C364" t="s">
         <v>597</v>
       </c>
       <c r="E364" t="s">
         <v>598</v>
       </c>
       <c r="F364" t="s">
         <v>76</v>
       </c>
       <c r="G364" t="s">
         <v>87</v>
       </c>
       <c r="H364">
         <v>16</v>
       </c>
       <c r="I364" t="b">
         <v>0</v>
       </c>
       <c r="J364" t="s">
         <v>329</v>
       </c>
       <c r="K364">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L364" t="s">
         <v>30</v>
       </c>
       <c r="M364" t="s">
         <v>30</v>
       </c>
       <c r="N364" t="s">
         <v>30</v>
       </c>
-      <c r="O364">
-        <v>64.26</v>
+      <c r="O364" t="s">
+        <v>30</v>
       </c>
       <c r="P364" t="s">
         <v>30</v>
       </c>
       <c r="Q364" t="s">
         <v>30</v>
       </c>
       <c r="R364" t="s">
         <v>30</v>
       </c>
       <c r="S364" t="s">
         <v>30</v>
       </c>
       <c r="T364" t="s">
         <v>30</v>
       </c>
       <c r="U364" t="s">
         <v>30</v>
       </c>
       <c r="V364" t="s">
         <v>30</v>
       </c>
       <c r="W364" t="s">
         <v>30</v>
       </c>
@@ -29612,54 +29612,54 @@
       <c r="C365" t="s">
         <v>599</v>
       </c>
       <c r="D365">
         <v>1</v>
       </c>
       <c r="E365" t="s">
         <v>100</v>
       </c>
       <c r="F365" t="s">
         <v>200</v>
       </c>
       <c r="G365" t="s">
         <v>29</v>
       </c>
       <c r="H365">
         <v>8</v>
       </c>
       <c r="I365" t="b">
         <v>0</v>
       </c>
       <c r="J365" t="s">
         <v>329</v>
       </c>
       <c r="K365">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>62.41</v>
+        <v>0</v>
+      </c>
+      <c r="L365" t="s">
+        <v>30</v>
       </c>
       <c r="M365" t="s">
         <v>30</v>
       </c>
       <c r="N365" t="s">
         <v>30</v>
       </c>
       <c r="O365" t="s">
         <v>30</v>
       </c>
       <c r="P365" t="s">
         <v>30</v>
       </c>
       <c r="Q365" t="s">
         <v>30</v>
       </c>
       <c r="R365" t="s">
         <v>30</v>
       </c>
       <c r="S365" t="s">
         <v>30</v>
       </c>
       <c r="T365" t="s">
         <v>30</v>
       </c>
@@ -29760,54 +29760,54 @@
       <c r="B367" t="s">
         <v>501</v>
       </c>
       <c r="C367" t="s">
         <v>57</v>
       </c>
       <c r="E367" t="s">
         <v>30</v>
       </c>
       <c r="F367" t="s">
         <v>34</v>
       </c>
       <c r="G367" t="s">
         <v>87</v>
       </c>
       <c r="H367">
         <v>39</v>
       </c>
       <c r="I367" t="b">
         <v>0</v>
       </c>
       <c r="J367" t="s">
         <v>329</v>
       </c>
       <c r="K367">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>60.63</v>
+        <v>0</v>
+      </c>
+      <c r="L367" t="s">
+        <v>30</v>
       </c>
       <c r="M367" t="s">
         <v>30</v>
       </c>
       <c r="N367" t="s">
         <v>30</v>
       </c>
       <c r="O367" t="s">
         <v>30</v>
       </c>
       <c r="P367" t="s">
         <v>30</v>
       </c>
       <c r="Q367" t="s">
         <v>30</v>
       </c>
       <c r="R367" t="s">
         <v>30</v>
       </c>
       <c r="S367" t="s">
         <v>30</v>
       </c>
       <c r="T367" t="s">
         <v>30</v>
       </c>
@@ -29837,63 +29837,63 @@
       <c r="C368" t="s">
         <v>602</v>
       </c>
       <c r="D368">
         <v>2396</v>
       </c>
       <c r="E368" t="s">
         <v>100</v>
       </c>
       <c r="F368" t="s">
         <v>134</v>
       </c>
       <c r="G368" t="s">
         <v>29</v>
       </c>
       <c r="H368">
         <v>25</v>
       </c>
       <c r="I368" t="b">
         <v>0</v>
       </c>
       <c r="J368" t="s">
         <v>329</v>
       </c>
       <c r="K368">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L368" t="s">
         <v>30</v>
       </c>
       <c r="M368" t="s">
         <v>30</v>
       </c>
       <c r="N368" t="s">
         <v>30</v>
       </c>
-      <c r="O368">
-        <v>60.48</v>
+      <c r="O368" t="s">
+        <v>30</v>
       </c>
       <c r="P368" t="s">
         <v>30</v>
       </c>
       <c r="Q368" t="s">
         <v>30</v>
       </c>
       <c r="R368" t="s">
         <v>30</v>
       </c>
       <c r="S368" t="s">
         <v>30</v>
       </c>
       <c r="T368" t="s">
         <v>30</v>
       </c>
       <c r="U368" t="s">
         <v>30</v>
       </c>
       <c r="V368" t="s">
         <v>30</v>
       </c>
       <c r="W368" t="s">
         <v>30</v>
       </c>
@@ -29911,54 +29911,54 @@
       <c r="B369" t="s">
         <v>304</v>
       </c>
       <c r="C369" t="s">
         <v>603</v>
       </c>
       <c r="E369" t="s">
         <v>30</v>
       </c>
       <c r="F369" t="s">
         <v>76</v>
       </c>
       <c r="G369" t="s">
         <v>87</v>
       </c>
       <c r="H369">
         <v>17</v>
       </c>
       <c r="I369" t="b">
         <v>0</v>
       </c>
       <c r="J369" t="s">
         <v>329</v>
       </c>
       <c r="K369">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>60.47</v>
+        <v>0</v>
+      </c>
+      <c r="L369" t="s">
+        <v>30</v>
       </c>
       <c r="M369" t="s">
         <v>30</v>
       </c>
       <c r="N369" t="s">
         <v>30</v>
       </c>
       <c r="O369" t="s">
         <v>30</v>
       </c>
       <c r="P369" t="s">
         <v>30</v>
       </c>
       <c r="Q369" t="s">
         <v>30</v>
       </c>
       <c r="R369" t="s">
         <v>30</v>
       </c>
       <c r="S369" t="s">
         <v>30</v>
       </c>
       <c r="T369" t="s">
         <v>30</v>
       </c>
@@ -29985,60 +29985,60 @@
       <c r="B370" t="s">
         <v>604</v>
       </c>
       <c r="C370" t="s">
         <v>605</v>
       </c>
       <c r="E370" t="s">
         <v>30</v>
       </c>
       <c r="F370" t="s">
         <v>134</v>
       </c>
       <c r="G370" t="s">
         <v>29</v>
       </c>
       <c r="H370">
         <v>26</v>
       </c>
       <c r="I370" t="b">
         <v>0</v>
       </c>
       <c r="J370" t="s">
         <v>329</v>
       </c>
       <c r="K370">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L370" t="s">
         <v>30</v>
       </c>
       <c r="M370" t="s">
         <v>30</v>
       </c>
-      <c r="N370">
-        <v>59.96</v>
+      <c r="N370" t="s">
+        <v>30</v>
       </c>
       <c r="O370" t="s">
         <v>30</v>
       </c>
       <c r="P370" t="s">
         <v>30</v>
       </c>
       <c r="Q370" t="s">
         <v>30</v>
       </c>
       <c r="R370" t="s">
         <v>30</v>
       </c>
       <c r="S370" t="s">
         <v>30</v>
       </c>
       <c r="T370" t="s">
         <v>30</v>
       </c>
       <c r="U370" t="s">
         <v>30</v>
       </c>
       <c r="V370" t="s">
         <v>30</v>
       </c>
@@ -30059,128 +30059,128 @@
       <c r="B371" t="s">
         <v>606</v>
       </c>
       <c r="C371" t="s">
         <v>75</v>
       </c>
       <c r="E371" t="s">
         <v>45</v>
       </c>
       <c r="F371" t="s">
         <v>28</v>
       </c>
       <c r="G371" t="s">
         <v>29</v>
       </c>
       <c r="H371">
         <v>59</v>
       </c>
       <c r="I371" t="b">
         <v>0</v>
       </c>
       <c r="J371" t="s">
         <v>329</v>
       </c>
       <c r="K371">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L371" t="s">
         <v>30</v>
       </c>
       <c r="M371" t="s">
         <v>30</v>
       </c>
       <c r="N371" t="s">
         <v>30</v>
       </c>
       <c r="O371" t="s">
         <v>30</v>
       </c>
       <c r="P371" t="s">
         <v>30</v>
       </c>
       <c r="Q371" t="s">
         <v>30</v>
       </c>
       <c r="R371" t="s">
         <v>30</v>
       </c>
       <c r="S371" t="s">
         <v>30</v>
       </c>
-      <c r="T371">
-        <v>59.33</v>
+      <c r="T371" t="s">
+        <v>30</v>
       </c>
       <c r="U371" t="s">
         <v>30</v>
       </c>
       <c r="V371" t="s">
         <v>30</v>
       </c>
       <c r="W371" t="s">
         <v>30</v>
       </c>
       <c r="X371" t="s">
         <v>30</v>
       </c>
       <c r="Y371">
         <v>59.33</v>
       </c>
     </row>
     <row r="372" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A372">
         <v>385</v>
       </c>
       <c r="B372" t="s">
         <v>607</v>
       </c>
       <c r="C372" t="s">
         <v>608</v>
       </c>
       <c r="E372" t="s">
         <v>39</v>
       </c>
       <c r="F372" t="s">
         <v>28</v>
       </c>
       <c r="G372" t="s">
         <v>87</v>
       </c>
       <c r="H372">
         <v>26</v>
       </c>
       <c r="I372" t="b">
         <v>0</v>
       </c>
       <c r="J372" t="s">
         <v>329</v>
       </c>
       <c r="K372">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>58.59</v>
+        <v>0</v>
+      </c>
+      <c r="L372" t="s">
+        <v>30</v>
       </c>
       <c r="M372" t="s">
         <v>30</v>
       </c>
       <c r="N372" t="s">
         <v>30</v>
       </c>
       <c r="O372" t="s">
         <v>30</v>
       </c>
       <c r="P372" t="s">
         <v>30</v>
       </c>
       <c r="Q372" t="s">
         <v>30</v>
       </c>
       <c r="R372" t="s">
         <v>30</v>
       </c>
       <c r="S372" t="s">
         <v>30</v>
       </c>
       <c r="T372" t="s">
         <v>30</v>
       </c>
@@ -30432,54 +30432,54 @@
       <c r="B376" t="s">
         <v>611</v>
       </c>
       <c r="C376" t="s">
         <v>612</v>
       </c>
       <c r="E376" t="s">
         <v>30</v>
       </c>
       <c r="F376" t="s">
         <v>61</v>
       </c>
       <c r="G376" t="s">
         <v>87</v>
       </c>
       <c r="H376">
         <v>9</v>
       </c>
       <c r="I376" t="b">
         <v>0</v>
       </c>
       <c r="J376" t="s">
         <v>329</v>
       </c>
       <c r="K376">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>56.12</v>
+        <v>0</v>
+      </c>
+      <c r="L376" t="s">
+        <v>30</v>
       </c>
       <c r="M376" t="s">
         <v>30</v>
       </c>
       <c r="N376" t="s">
         <v>30</v>
       </c>
       <c r="O376" t="s">
         <v>30</v>
       </c>
       <c r="P376" t="s">
         <v>30</v>
       </c>
       <c r="Q376" t="s">
         <v>30</v>
       </c>
       <c r="R376" t="s">
         <v>30</v>
       </c>
       <c r="S376" t="s">
         <v>30</v>
       </c>
       <c r="T376" t="s">
         <v>30</v>
       </c>
@@ -30506,54 +30506,54 @@
       <c r="B377" t="s">
         <v>52</v>
       </c>
       <c r="C377" t="s">
         <v>32</v>
       </c>
       <c r="E377" t="s">
         <v>30</v>
       </c>
       <c r="F377" t="s">
         <v>134</v>
       </c>
       <c r="G377" t="s">
         <v>29</v>
       </c>
       <c r="H377">
         <v>28</v>
       </c>
       <c r="I377" t="b">
         <v>0</v>
       </c>
       <c r="J377" t="s">
         <v>329</v>
       </c>
       <c r="K377">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0</v>
+      </c>
+      <c r="L377" t="s">
+        <v>30</v>
       </c>
       <c r="M377" t="s">
         <v>30</v>
       </c>
       <c r="N377" t="s">
         <v>30</v>
       </c>
       <c r="O377" t="s">
         <v>30</v>
       </c>
       <c r="P377" t="s">
         <v>30</v>
       </c>
       <c r="Q377" t="s">
         <v>30</v>
       </c>
       <c r="R377" t="s">
         <v>30</v>
       </c>
       <c r="S377" t="s">
         <v>30</v>
       </c>
       <c r="T377" t="s">
         <v>30</v>
       </c>
@@ -30583,57 +30583,57 @@
       <c r="C378" t="s">
         <v>614</v>
       </c>
       <c r="D378">
         <v>2221</v>
       </c>
       <c r="E378" t="s">
         <v>186</v>
       </c>
       <c r="F378" t="s">
         <v>134</v>
       </c>
       <c r="G378" t="s">
         <v>87</v>
       </c>
       <c r="H378">
         <v>11</v>
       </c>
       <c r="I378" t="b">
         <v>0</v>
       </c>
       <c r="J378" t="s">
         <v>329</v>
       </c>
       <c r="K378">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L378" t="s">
         <v>30</v>
       </c>
-      <c r="M378">
-        <v>55.99</v>
+      <c r="M378" t="s">
+        <v>30</v>
       </c>
       <c r="N378" t="s">
         <v>30</v>
       </c>
       <c r="O378" t="s">
         <v>30</v>
       </c>
       <c r="P378" t="s">
         <v>30</v>
       </c>
       <c r="Q378" t="s">
         <v>30</v>
       </c>
       <c r="R378" t="s">
         <v>30</v>
       </c>
       <c r="S378" t="s">
         <v>30</v>
       </c>
       <c r="T378" t="s">
         <v>30</v>
       </c>
       <c r="U378" t="s">
         <v>30</v>
       </c>
@@ -30731,72 +30731,72 @@
       <c r="B380" t="s">
         <v>562</v>
       </c>
       <c r="C380" t="s">
         <v>616</v>
       </c>
       <c r="E380" t="s">
         <v>30</v>
       </c>
       <c r="F380" t="s">
         <v>28</v>
       </c>
       <c r="G380" t="s">
         <v>29</v>
       </c>
       <c r="H380">
         <v>60</v>
       </c>
       <c r="I380" t="b">
         <v>0</v>
       </c>
       <c r="J380" t="s">
         <v>329</v>
       </c>
       <c r="K380">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L380" t="s">
         <v>30</v>
       </c>
       <c r="M380" t="s">
         <v>30</v>
       </c>
       <c r="N380" t="s">
         <v>30</v>
       </c>
       <c r="O380" t="s">
         <v>30</v>
       </c>
       <c r="P380" t="s">
         <v>30</v>
       </c>
       <c r="Q380" t="s">
         <v>30</v>
       </c>
-      <c r="R380">
-        <v>55.13</v>
+      <c r="R380" t="s">
+        <v>30</v>
       </c>
       <c r="S380" t="s">
         <v>30</v>
       </c>
       <c r="T380" t="s">
         <v>30</v>
       </c>
       <c r="U380" t="s">
         <v>30</v>
       </c>
       <c r="V380" t="s">
         <v>30</v>
       </c>
       <c r="W380" t="s">
         <v>30</v>
       </c>
       <c r="X380" t="s">
         <v>30</v>
       </c>
       <c r="Y380">
         <v>55.13</v>
       </c>
     </row>
     <row r="381" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A381">
@@ -30805,54 +30805,54 @@
       <c r="B381" t="s">
         <v>617</v>
       </c>
       <c r="C381" t="s">
         <v>193</v>
       </c>
       <c r="E381" t="s">
         <v>30</v>
       </c>
       <c r="F381" t="s">
         <v>34</v>
       </c>
       <c r="G381" t="s">
         <v>87</v>
       </c>
       <c r="H381">
         <v>41</v>
       </c>
       <c r="I381" t="b">
         <v>0</v>
       </c>
       <c r="J381" t="s">
         <v>329</v>
       </c>
       <c r="K381">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>55.08</v>
+        <v>0</v>
+      </c>
+      <c r="L381" t="s">
+        <v>30</v>
       </c>
       <c r="M381" t="s">
         <v>30</v>
       </c>
       <c r="N381" t="s">
         <v>30</v>
       </c>
       <c r="O381" t="s">
         <v>30</v>
       </c>
       <c r="P381" t="s">
         <v>30</v>
       </c>
       <c r="Q381" t="s">
         <v>30</v>
       </c>
       <c r="R381" t="s">
         <v>30</v>
       </c>
       <c r="S381" t="s">
         <v>30</v>
       </c>
       <c r="T381" t="s">
         <v>30</v>
       </c>
@@ -30879,60 +30879,60 @@
       <c r="B382" t="s">
         <v>618</v>
       </c>
       <c r="C382" t="s">
         <v>549</v>
       </c>
       <c r="E382" t="s">
         <v>64</v>
       </c>
       <c r="F382" t="s">
         <v>76</v>
       </c>
       <c r="G382" t="s">
         <v>87</v>
       </c>
       <c r="H382">
         <v>18</v>
       </c>
       <c r="I382" t="b">
         <v>0</v>
       </c>
       <c r="J382" t="s">
         <v>329</v>
       </c>
       <c r="K382">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L382" t="s">
         <v>30</v>
       </c>
       <c r="M382" t="s">
         <v>30</v>
       </c>
-      <c r="N382">
-        <v>54.95</v>
+      <c r="N382" t="s">
+        <v>30</v>
       </c>
       <c r="O382" t="s">
         <v>30</v>
       </c>
       <c r="P382" t="s">
         <v>30</v>
       </c>
       <c r="Q382" t="s">
         <v>30</v>
       </c>
       <c r="R382" t="s">
         <v>30</v>
       </c>
       <c r="S382" t="s">
         <v>30</v>
       </c>
       <c r="T382" t="s">
         <v>30</v>
       </c>
       <c r="U382" t="s">
         <v>30</v>
       </c>
       <c r="V382" t="s">
         <v>30</v>
       </c>
@@ -30953,54 +30953,54 @@
       <c r="B383" t="s">
         <v>278</v>
       </c>
       <c r="C383" t="s">
         <v>430</v>
       </c>
       <c r="E383" t="s">
         <v>30</v>
       </c>
       <c r="F383" t="s">
         <v>76</v>
       </c>
       <c r="G383" t="s">
         <v>87</v>
       </c>
       <c r="H383">
         <v>19</v>
       </c>
       <c r="I383" t="b">
         <v>0</v>
       </c>
       <c r="J383" t="s">
         <v>329</v>
       </c>
       <c r="K383">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>52.39</v>
+        <v>0</v>
+      </c>
+      <c r="L383" t="s">
+        <v>30</v>
       </c>
       <c r="M383" t="s">
         <v>30</v>
       </c>
       <c r="N383" t="s">
         <v>30</v>
       </c>
       <c r="O383" t="s">
         <v>30</v>
       </c>
       <c r="P383" t="s">
         <v>30</v>
       </c>
       <c r="Q383" t="s">
         <v>30</v>
       </c>
       <c r="R383" t="s">
         <v>30</v>
       </c>
       <c r="S383" t="s">
         <v>30</v>
       </c>
       <c r="T383" t="s">
         <v>30</v>
       </c>
@@ -31030,63 +31030,63 @@
       <c r="C384" t="s">
         <v>620</v>
       </c>
       <c r="D384">
         <v>2497</v>
       </c>
       <c r="E384" t="s">
         <v>136</v>
       </c>
       <c r="F384" t="s">
         <v>34</v>
       </c>
       <c r="G384" t="s">
         <v>87</v>
       </c>
       <c r="H384">
         <v>42</v>
       </c>
       <c r="I384" t="b">
         <v>0</v>
       </c>
       <c r="J384" t="s">
         <v>329</v>
       </c>
       <c r="K384">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L384" t="s">
         <v>30</v>
       </c>
       <c r="M384" t="s">
         <v>30</v>
       </c>
       <c r="N384" t="s">
         <v>30</v>
       </c>
-      <c r="O384">
-        <v>51.24</v>
+      <c r="O384" t="s">
+        <v>30</v>
       </c>
       <c r="P384" t="s">
         <v>30</v>
       </c>
       <c r="Q384" t="s">
         <v>30</v>
       </c>
       <c r="R384" t="s">
         <v>30</v>
       </c>
       <c r="S384" t="s">
         <v>30</v>
       </c>
       <c r="T384" t="s">
         <v>30</v>
       </c>
       <c r="U384" t="s">
         <v>30</v>
       </c>
       <c r="V384" t="s">
         <v>30</v>
       </c>
       <c r="W384" t="s">
         <v>30</v>
       </c>
@@ -31104,134 +31104,134 @@
       <c r="B385" t="s">
         <v>621</v>
       </c>
       <c r="C385" t="s">
         <v>528</v>
       </c>
       <c r="E385" t="s">
         <v>622</v>
       </c>
       <c r="F385" t="s">
         <v>134</v>
       </c>
       <c r="G385" t="s">
         <v>29</v>
       </c>
       <c r="H385">
         <v>29</v>
       </c>
       <c r="I385" t="b">
         <v>0</v>
       </c>
       <c r="J385" t="s">
         <v>329</v>
       </c>
       <c r="K385">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L385" t="s">
         <v>30</v>
       </c>
       <c r="M385" t="s">
         <v>30</v>
       </c>
       <c r="N385" t="s">
         <v>30</v>
       </c>
       <c r="O385" t="s">
         <v>30</v>
       </c>
       <c r="P385" t="s">
         <v>30</v>
       </c>
       <c r="Q385" t="s">
         <v>30</v>
       </c>
       <c r="R385" t="s">
         <v>30</v>
       </c>
       <c r="S385" t="s">
         <v>30</v>
       </c>
-      <c r="T385">
-        <v>50.4</v>
+      <c r="T385" t="s">
+        <v>30</v>
       </c>
       <c r="U385" t="s">
         <v>30</v>
       </c>
       <c r="V385" t="s">
         <v>30</v>
       </c>
       <c r="W385" t="s">
         <v>30</v>
       </c>
       <c r="X385" t="s">
         <v>30</v>
       </c>
       <c r="Y385">
         <v>50.4</v>
       </c>
     </row>
     <row r="386" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A386">
         <v>401</v>
       </c>
       <c r="B386" t="s">
         <v>623</v>
       </c>
       <c r="C386" t="s">
         <v>624</v>
       </c>
       <c r="D386">
         <v>1339</v>
       </c>
       <c r="E386" t="s">
         <v>273</v>
       </c>
       <c r="F386" t="s">
         <v>28</v>
       </c>
       <c r="G386" t="s">
         <v>29</v>
       </c>
       <c r="H386">
         <v>61</v>
       </c>
       <c r="I386" t="b">
         <v>0</v>
       </c>
       <c r="J386" t="s">
         <v>329</v>
       </c>
       <c r="K386">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L386" t="s">
         <v>30</v>
       </c>
-      <c r="M386">
-        <v>50.05</v>
+      <c r="M386" t="s">
+        <v>30</v>
       </c>
       <c r="N386" t="s">
         <v>30</v>
       </c>
       <c r="O386" t="s">
         <v>30</v>
       </c>
       <c r="P386" t="s">
         <v>30</v>
       </c>
       <c r="Q386" t="s">
         <v>30</v>
       </c>
       <c r="R386" t="s">
         <v>30</v>
       </c>
       <c r="S386" t="s">
         <v>30</v>
       </c>
       <c r="T386" t="s">
         <v>30</v>
       </c>
       <c r="U386" t="s">
         <v>30</v>
       </c>
@@ -31255,69 +31255,69 @@
       <c r="B387" t="s">
         <v>625</v>
       </c>
       <c r="C387" t="s">
         <v>38</v>
       </c>
       <c r="E387" t="s">
         <v>421</v>
       </c>
       <c r="F387" t="s">
         <v>76</v>
       </c>
       <c r="G387" t="s">
         <v>87</v>
       </c>
       <c r="H387">
         <v>20</v>
       </c>
       <c r="I387" t="b">
         <v>0</v>
       </c>
       <c r="J387" t="s">
         <v>329</v>
       </c>
       <c r="K387">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L387" t="s">
         <v>30</v>
       </c>
       <c r="M387" t="s">
         <v>30</v>
       </c>
       <c r="N387" t="s">
         <v>30</v>
       </c>
       <c r="O387" t="s">
         <v>30</v>
       </c>
       <c r="P387" t="s">
         <v>30</v>
       </c>
-      <c r="Q387">
-        <v>48.67</v>
+      <c r="Q387" t="s">
+        <v>30</v>
       </c>
       <c r="R387" t="s">
         <v>30</v>
       </c>
       <c r="S387" t="s">
         <v>30</v>
       </c>
       <c r="T387" t="s">
         <v>30</v>
       </c>
       <c r="U387" t="s">
         <v>30</v>
       </c>
       <c r="V387" t="s">
         <v>30</v>
       </c>
       <c r="W387" t="s">
         <v>30</v>
       </c>
       <c r="X387" t="s">
         <v>30</v>
       </c>
       <c r="Y387">
         <v>48.67</v>
       </c>
@@ -31329,60 +31329,60 @@
       <c r="B388" t="s">
         <v>71</v>
       </c>
       <c r="C388" t="s">
         <v>489</v>
       </c>
       <c r="E388" t="s">
         <v>30</v>
       </c>
       <c r="F388" t="s">
         <v>34</v>
       </c>
       <c r="G388" t="s">
         <v>87</v>
       </c>
       <c r="H388">
         <v>43</v>
       </c>
       <c r="I388" t="b">
         <v>0</v>
       </c>
       <c r="J388" t="s">
         <v>329</v>
       </c>
       <c r="K388">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L388" t="s">
         <v>30</v>
       </c>
       <c r="M388" t="s">
         <v>30</v>
       </c>
-      <c r="N388">
-        <v>45.06</v>
+      <c r="N388" t="s">
+        <v>30</v>
       </c>
       <c r="O388" t="s">
         <v>30</v>
       </c>
       <c r="P388" t="s">
         <v>30</v>
       </c>
       <c r="Q388" t="s">
         <v>30</v>
       </c>
       <c r="R388" t="s">
         <v>30</v>
       </c>
       <c r="S388" t="s">
         <v>30</v>
       </c>
       <c r="T388" t="s">
         <v>30</v>
       </c>
       <c r="U388" t="s">
         <v>30</v>
       </c>
       <c r="V388" t="s">
         <v>30</v>
       </c>
@@ -31477,128 +31477,128 @@
       <c r="B390" t="s">
         <v>627</v>
       </c>
       <c r="C390" t="s">
         <v>628</v>
       </c>
       <c r="E390" t="s">
         <v>171</v>
       </c>
       <c r="F390" t="s">
         <v>34</v>
       </c>
       <c r="G390" t="s">
         <v>87</v>
       </c>
       <c r="H390">
         <v>44</v>
       </c>
       <c r="I390" t="b">
         <v>0</v>
       </c>
       <c r="J390" t="s">
         <v>329</v>
       </c>
       <c r="K390">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L390" t="s">
         <v>30</v>
       </c>
       <c r="M390" t="s">
         <v>30</v>
       </c>
       <c r="N390" t="s">
         <v>30</v>
       </c>
       <c r="O390" t="s">
         <v>30</v>
       </c>
       <c r="P390" t="s">
         <v>30</v>
       </c>
       <c r="Q390" t="s">
         <v>30</v>
       </c>
       <c r="R390" t="s">
         <v>30</v>
       </c>
-      <c r="S390">
-        <v>44.52</v>
+      <c r="S390" t="s">
+        <v>30</v>
       </c>
       <c r="T390" t="s">
         <v>30</v>
       </c>
       <c r="U390" t="s">
         <v>30</v>
       </c>
       <c r="V390" t="s">
         <v>30</v>
       </c>
       <c r="W390" t="s">
         <v>30</v>
       </c>
       <c r="X390" t="s">
         <v>30</v>
       </c>
       <c r="Y390">
         <v>44.52</v>
       </c>
     </row>
     <row r="391" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A391">
         <v>407</v>
       </c>
       <c r="B391" t="s">
         <v>629</v>
       </c>
       <c r="C391" t="s">
         <v>38</v>
       </c>
       <c r="E391" t="s">
         <v>39</v>
       </c>
       <c r="F391" t="s">
         <v>314</v>
       </c>
       <c r="G391" t="s">
         <v>29</v>
       </c>
       <c r="H391">
         <v>3</v>
       </c>
       <c r="I391" t="b">
         <v>0</v>
       </c>
       <c r="J391" t="s">
         <v>329</v>
       </c>
       <c r="K391">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>42.04</v>
+        <v>0</v>
+      </c>
+      <c r="L391" t="s">
+        <v>30</v>
       </c>
       <c r="M391" t="s">
         <v>30</v>
       </c>
       <c r="N391" t="s">
         <v>30</v>
       </c>
       <c r="O391" t="s">
         <v>30</v>
       </c>
       <c r="P391" t="s">
         <v>30</v>
       </c>
       <c r="Q391" t="s">
         <v>30</v>
       </c>
       <c r="R391" t="s">
         <v>30</v>
       </c>
       <c r="S391" t="s">
         <v>30</v>
       </c>
       <c r="T391" t="s">
         <v>30</v>
       </c>
@@ -31628,63 +31628,63 @@
       <c r="C392" t="s">
         <v>631</v>
       </c>
       <c r="D392">
         <v>548</v>
       </c>
       <c r="E392" t="s">
         <v>632</v>
       </c>
       <c r="F392" t="s">
         <v>200</v>
       </c>
       <c r="G392" t="s">
         <v>29</v>
       </c>
       <c r="H392">
         <v>9</v>
       </c>
       <c r="I392" t="b">
         <v>0</v>
       </c>
       <c r="J392" t="s">
         <v>329</v>
       </c>
       <c r="K392">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L392" t="s">
         <v>30</v>
       </c>
       <c r="M392" t="s">
         <v>30</v>
       </c>
       <c r="N392" t="s">
         <v>30</v>
       </c>
-      <c r="O392">
-        <v>39.17</v>
+      <c r="O392" t="s">
+        <v>30</v>
       </c>
       <c r="P392" t="s">
         <v>30</v>
       </c>
       <c r="Q392" t="s">
         <v>30</v>
       </c>
       <c r="R392" t="s">
         <v>30</v>
       </c>
       <c r="S392" t="s">
         <v>30</v>
       </c>
       <c r="T392" t="s">
         <v>30</v>
       </c>
       <c r="U392" t="s">
         <v>30</v>
       </c>
       <c r="V392" t="s">
         <v>30</v>
       </c>
       <c r="W392" t="s">
         <v>30</v>
       </c>
@@ -31702,63 +31702,63 @@
       <c r="B393" t="s">
         <v>633</v>
       </c>
       <c r="C393" t="s">
         <v>634</v>
       </c>
       <c r="E393" t="s">
         <v>346</v>
       </c>
       <c r="F393" t="s">
         <v>76</v>
       </c>
       <c r="G393" t="s">
         <v>87</v>
       </c>
       <c r="H393">
         <v>21</v>
       </c>
       <c r="I393" t="b">
         <v>0</v>
       </c>
       <c r="J393" t="s">
         <v>329</v>
       </c>
       <c r="K393">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L393" t="s">
         <v>30</v>
       </c>
       <c r="M393" t="s">
         <v>30</v>
       </c>
       <c r="N393" t="s">
         <v>30</v>
       </c>
-      <c r="O393">
-        <v>37.18</v>
+      <c r="O393" t="s">
+        <v>30</v>
       </c>
       <c r="P393" t="s">
         <v>30</v>
       </c>
       <c r="Q393" t="s">
         <v>30</v>
       </c>
       <c r="R393" t="s">
         <v>30</v>
       </c>
       <c r="S393" t="s">
         <v>30</v>
       </c>
       <c r="T393" t="s">
         <v>30</v>
       </c>
       <c r="U393" t="s">
         <v>30</v>
       </c>
       <c r="V393" t="s">
         <v>30</v>
       </c>
       <c r="W393" t="s">
         <v>30</v>
       </c>