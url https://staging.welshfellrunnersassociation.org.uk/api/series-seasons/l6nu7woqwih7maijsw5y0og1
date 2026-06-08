--- v2 (2026-04-19)
+++ v3 (2026-06-08)
@@ -2655,51 +2655,51 @@
       </c>
       <c r="J33" t="s">
         <v>18</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33">
         <v>105.01</v>
       </c>
       <c r="M33">
         <v>105.01</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>36</v>
       </c>
       <c r="D34">
-        <v>2358</v>
+        <v>2499</v>
       </c>
       <c r="E34" t="s">
         <v>98</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34">
         <v>11</v>
       </c>
       <c r="I34" t="b">
         <v>1</v>
       </c>
       <c r="J34" t="s">
         <v>18</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34">
         <v>104.85</v>
       </c>