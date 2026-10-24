--- v3 (2026-06-08)
+++ v4 (2026-10-24)
@@ -8,73 +8,76 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="902" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="902" uniqueCount="298">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
+    <t>Class Position</t>
+  </si>
+  <si>
     <t>Category Position</t>
   </si>
   <si>
     <t>Eligible</t>
   </si>
   <si>
     <t>IneligibleReasons</t>
   </si>
   <si>
     <t>Race count</t>
   </si>
   <si>
     <t>Welsh 1000m Peaks/Copaon 1000m Cymru</t>
   </si>
   <si>
     <t>Score</t>
   </si>
   <si>
     <t>Gavin</t>
   </si>
   <si>
     <t>Roberts</t>
   </si>
   <si>
     <t>Calder Valley Fell Runners</t>
@@ -85,51 +88,51 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Oliver</t>
   </si>
   <si>
     <t>Perratt</t>
   </si>
   <si>
     <t>LUDLOW RUNNERS</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Ally</t>
   </si>
   <si>
     <t>Hughes</t>
   </si>
   <si>
-    <t>Wrexham AC</t>
+    <t>Wrexham AAC</t>
   </si>
   <si>
     <t>Pete</t>
   </si>
   <si>
     <t>Vale</t>
   </si>
   <si>
     <t>Mercia Fell Runners</t>
   </si>
   <si>
     <t>V50</t>
   </si>
   <si>
     <t>Bruce</t>
   </si>
   <si>
     <t>Fanshawe</t>
   </si>
   <si>
     <t>Tom</t>
   </si>
   <si>
     <t>Leather</t>
   </si>
@@ -163,62 +166,59 @@
   <si>
     <t>Denbigh Harriers</t>
   </si>
   <si>
     <t>Dyfed</t>
   </si>
   <si>
     <t>Thomas</t>
   </si>
   <si>
     <t>Joanne</t>
   </si>
   <si>
     <t>Henderson</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Frank</t>
   </si>
   <si>
     <t>Fitzpatrick</t>
   </si>
   <si>
-    <t>Helsby Running Club</t>
+    <t>Helsby RC</t>
   </si>
   <si>
     <t>Iestyn</t>
   </si>
   <si>
     <t>Evans</t>
   </si>
   <si>
-    <t>SBOC</t>
-[...1 lines deleted...]
-  <si>
     <t>Jez</t>
   </si>
   <si>
     <t>Brown</t>
   </si>
   <si>
     <t>Buckley Runners</t>
   </si>
   <si>
     <t>Tony</t>
   </si>
   <si>
     <t>Wood</t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t>Bailey</t>
   </si>
   <si>
     <t>Prestatyn RC</t>
   </si>
   <si>
     <t>Katie</t>
@@ -304,53 +304,50 @@
   <si>
     <t>Rob</t>
   </si>
   <si>
     <t>ARDEN</t>
   </si>
   <si>
     <t>Allison</t>
   </si>
   <si>
     <t>Arden</t>
   </si>
   <si>
     <t>Hayley</t>
   </si>
   <si>
     <t>Henry</t>
   </si>
   <si>
     <t>Aron</t>
   </si>
   <si>
     <t>Gareth</t>
   </si>
   <si>
-    <t>Prestatyn Running Club</t>
-[...1 lines deleted...]
-  <si>
     <t>Matt</t>
   </si>
   <si>
     <t>Farrer</t>
   </si>
   <si>
     <t>Matthew</t>
   </si>
   <si>
     <t>Lewis</t>
   </si>
   <si>
     <t>Emma</t>
   </si>
   <si>
     <t>McWilliams</t>
   </si>
   <si>
     <t>John</t>
   </si>
   <si>
     <t>Atyeo</t>
   </si>
   <si>
     <t>Mared</t>
@@ -451,507 +448,504 @@
   <si>
     <t>Guto</t>
   </si>
   <si>
     <t>Amman Valley Harriers</t>
   </si>
   <si>
     <t>Sasha</t>
   </si>
   <si>
     <t>Habgood</t>
   </si>
   <si>
     <t>Sue</t>
   </si>
   <si>
     <t>Howarth</t>
   </si>
   <si>
     <t>Ben</t>
   </si>
   <si>
     <t>Porter</t>
   </si>
   <si>
-    <t>Cerist</t>
+    <t>Cerist Triathlon Club</t>
   </si>
   <si>
     <t>NotAMember</t>
   </si>
   <si>
     <t>Jacob</t>
   </si>
   <si>
     <t>Hiom</t>
   </si>
   <si>
     <t>Keswick AC</t>
   </si>
   <si>
     <t>Ieuan</t>
   </si>
   <si>
     <t>Belshaw</t>
   </si>
   <si>
     <t>Owain</t>
   </si>
   <si>
     <t>Dylan</t>
   </si>
   <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Dryburgh</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>HARTLEY</t>
+  </si>
+  <si>
+    <t>Saddleworth Runners Club</t>
+  </si>
+  <si>
+    <t>Billy</t>
+  </si>
+  <si>
+    <t>Leason</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Paley</t>
+  </si>
+  <si>
+    <t>Chapman</t>
+  </si>
+  <si>
+    <t>Alun</t>
+  </si>
+  <si>
+    <t>Rees</t>
+  </si>
+  <si>
+    <t>Malvern Buzzards</t>
+  </si>
+  <si>
+    <t>Bolton</t>
+  </si>
+  <si>
+    <t>Pennine Fell Runners</t>
+  </si>
+  <si>
+    <t>Natalie</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Hayes</t>
+  </si>
+  <si>
+    <t>Bitton Road Runners</t>
+  </si>
+  <si>
+    <t>Guy</t>
+  </si>
+  <si>
+    <t>Blowfield</t>
+  </si>
+  <si>
+    <t>Iain</t>
+  </si>
+  <si>
+    <t>Squires</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Ruse</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>Bunn</t>
+  </si>
+  <si>
+    <t>Litherland</t>
+  </si>
+  <si>
+    <t>James</t>
+  </si>
+  <si>
+    <t>Cooke</t>
+  </si>
+  <si>
+    <t>Webb</t>
+  </si>
+  <si>
+    <t>Running Forever RC</t>
+  </si>
+  <si>
+    <t>Eagles</t>
+  </si>
+  <si>
+    <t>Ed</t>
+  </si>
+  <si>
+    <t>Bradshaw</t>
+  </si>
+  <si>
+    <t>Virgil</t>
+  </si>
+  <si>
+    <t>BARTON</t>
+  </si>
+  <si>
+    <t>Barlick Fell Runners</t>
+  </si>
+  <si>
+    <t>Trish</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Leask</t>
+  </si>
+  <si>
+    <t>Bollington Harriers</t>
+  </si>
+  <si>
+    <t>Gary</t>
+  </si>
+  <si>
+    <t>Davies</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Congleton Harriers</t>
+  </si>
+  <si>
+    <t>Swindon Shin Splints</t>
+  </si>
+  <si>
+    <t>Si</t>
+  </si>
+  <si>
+    <t>Huws</t>
+  </si>
+  <si>
+    <t>Edwards</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Mackie</t>
+  </si>
+  <si>
+    <t>Corsham Running Club</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>Neil</t>
+  </si>
+  <si>
+    <t>McLure</t>
+  </si>
+  <si>
+    <t>Carnegie Harriers</t>
+  </si>
+  <si>
+    <t>Hugh</t>
+  </si>
+  <si>
+    <t>Oscar</t>
+  </si>
+  <si>
+    <t>Anglim</t>
+  </si>
+  <si>
+    <t>Easingwold Running Club</t>
+  </si>
+  <si>
+    <t>Brendan</t>
+  </si>
+  <si>
+    <t>Lukas</t>
+  </si>
+  <si>
+    <t>Kremer</t>
+  </si>
+  <si>
+    <t>Dark Peak Fell Runners</t>
+  </si>
+  <si>
+    <t>Holt</t>
+  </si>
+  <si>
+    <t>McCarthy</t>
+  </si>
+  <si>
+    <t>Hendrike</t>
+  </si>
+  <si>
+    <t>Oosterhof</t>
+  </si>
+  <si>
+    <t>The Hague Road Runners</t>
+  </si>
+  <si>
+    <t>Harris</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>Reilly</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>Hendry</t>
+  </si>
+  <si>
+    <t>Telford</t>
+  </si>
+  <si>
+    <t>Blake</t>
+  </si>
+  <si>
+    <t>Ian</t>
+  </si>
+  <si>
+    <t>Mclaren</t>
+  </si>
+  <si>
+    <t>Nick</t>
+  </si>
+  <si>
+    <t>Haley</t>
+  </si>
+  <si>
+    <t>Crickhowell running club</t>
+  </si>
+  <si>
+    <t>Jonathan</t>
+  </si>
+  <si>
+    <t>Newby</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>Cornes</t>
+  </si>
+  <si>
+    <t>Mow Cop Runners</t>
+  </si>
+  <si>
+    <t>Blee</t>
+  </si>
+  <si>
+    <t>Cari</t>
+  </si>
+  <si>
+    <t>Barnwell</t>
+  </si>
+  <si>
+    <t>Ellie</t>
+  </si>
+  <si>
+    <t>Beaumont</t>
+  </si>
+  <si>
+    <t>Allen</t>
+  </si>
+  <si>
+    <t>SINFIN RC</t>
+  </si>
+  <si>
+    <t>Roderick</t>
+  </si>
+  <si>
+    <t>Beighton</t>
+  </si>
+  <si>
+    <t>Belper Harriers</t>
+  </si>
+  <si>
+    <t>Dean</t>
+  </si>
+  <si>
+    <t>Terry</t>
+  </si>
+  <si>
+    <t>Tobijanski</t>
+  </si>
+  <si>
+    <t>Wrecsam Tri Club</t>
+  </si>
+  <si>
+    <t>Gio</t>
+  </si>
+  <si>
+    <t>Feliciello</t>
+  </si>
+  <si>
+    <t>Jaap</t>
+  </si>
+  <si>
+    <t>Karelse</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Cole</t>
+  </si>
+  <si>
+    <t>Alex</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>Bray</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>Pascal</t>
+  </si>
+  <si>
+    <t>Smit</t>
+  </si>
+  <si>
+    <t>Fox</t>
+  </si>
+  <si>
+    <t>Russell</t>
+  </si>
+  <si>
+    <t>Mather</t>
+  </si>
+  <si>
+    <t>Chamberlain</t>
+  </si>
+  <si>
     <t>Andy</t>
   </si>
   <si>
-    <t>Dryburgh</t>
-[...352 lines deleted...]
-  <si>
     <t>King</t>
   </si>
   <si>
     <t>NotEnoughCompletedRaces, NotAMember</t>
   </si>
   <si>
     <t>Carol</t>
   </si>
   <si>
     <t>Mathews</t>
   </si>
   <si>
     <t>Wijnands</t>
   </si>
   <si>
-    <t>Hague Road Runners</t>
-[...1 lines deleted...]
-  <si>
     <t>Clark</t>
   </si>
   <si>
     <t>Spa Striders</t>
   </si>
   <si>
+    <t>Bassett</t>
+  </si>
+  <si>
     <t>Owen</t>
   </si>
   <si>
-    <t>Steven</t>
-[...2 lines deleted...]
-    <t>Bassett</t>
+    <t>Steve</t>
+  </si>
+  <si>
+    <t>Pont-Y-Pwl &amp; District</t>
+  </si>
+  <si>
+    <t>NotEnoughCompletedRaces</t>
   </si>
   <si>
     <t>Michael</t>
   </si>
   <si>
     <t>Durrant</t>
   </si>
   <si>
     <t>Gunn</t>
   </si>
   <si>
+    <t>Hey</t>
+  </si>
+  <si>
     <t>Lenny</t>
   </si>
   <si>
     <t>Maldwyn Harriers</t>
   </si>
   <si>
-    <t>Hey</t>
+    <t>Catherine</t>
+  </si>
+  <si>
+    <t>Connell</t>
+  </si>
+  <si>
+    <t>Lloyd</t>
+  </si>
+  <si>
+    <t>Debbie</t>
+  </si>
+  <si>
+    <t>Stenner</t>
+  </si>
+  <si>
+    <t>Jackie</t>
   </si>
   <si>
     <t>Mainwaring</t>
-  </si>
-[...19 lines deleted...]
-    <t>Lloyd</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1288,5931 +1282,6381 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M149"/>
+  <dimension ref="A1:N149"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D2">
-        <v>1170</v>
+        <v>363</v>
       </c>
       <c r="E2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
-      <c r="I2" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2" t="b">
+        <v>1</v>
+      </c>
+      <c r="K2" t="s">
+        <v>19</v>
       </c>
       <c r="L2">
-        <v>155.38</v>
+        <v>1</v>
       </c>
       <c r="M2">
         <v>155.38</v>
       </c>
-    </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N2">
+        <v>155.38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D3">
-        <v>2178</v>
+        <v>276</v>
       </c>
       <c r="E3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="I3">
+        <v>1</v>
+      </c>
+      <c r="J3" t="b">
+        <v>1</v>
+      </c>
+      <c r="K3" t="s">
+        <v>19</v>
       </c>
       <c r="L3">
-        <v>142.22</v>
+        <v>1</v>
       </c>
       <c r="M3">
         <v>142.22</v>
       </c>
-    </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N3">
+        <v>142.22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4">
-        <v>1932</v>
+        <v>427</v>
       </c>
       <c r="E4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4">
+        <v>3</v>
+      </c>
+      <c r="I4">
         <v>2</v>
       </c>
-      <c r="I4" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J4" t="b">
+        <v>1</v>
+      </c>
+      <c r="K4" t="s">
+        <v>19</v>
       </c>
       <c r="L4">
-        <v>140.19</v>
+        <v>1</v>
       </c>
       <c r="M4">
         <v>140.19</v>
       </c>
-    </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N4">
+        <v>140.19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D5">
-        <v>1638</v>
+        <v>64</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H5">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5" t="b">
+        <v>1</v>
+      </c>
+      <c r="K5" t="s">
+        <v>19</v>
       </c>
       <c r="L5">
-        <v>137.95</v>
+        <v>1</v>
       </c>
       <c r="M5">
         <v>137.95</v>
       </c>
-    </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N5">
+        <v>137.95</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6">
-        <v>2284</v>
+        <v>224</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H6">
+        <v>5</v>
+      </c>
+      <c r="I6">
         <v>2</v>
       </c>
-      <c r="I6" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J6" t="b">
+        <v>1</v>
+      </c>
+      <c r="K6" t="s">
+        <v>19</v>
       </c>
       <c r="L6">
-        <v>136.27</v>
+        <v>1</v>
       </c>
       <c r="M6">
         <v>136.27</v>
       </c>
-    </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N6">
+        <v>136.27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D7">
-        <v>1529</v>
+        <v>112</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H7">
+        <v>6</v>
+      </c>
+      <c r="I7">
         <v>3</v>
       </c>
-      <c r="I7" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J7" t="b">
+        <v>1</v>
+      </c>
+      <c r="K7" t="s">
+        <v>19</v>
       </c>
       <c r="L7">
-        <v>132.82</v>
+        <v>1</v>
       </c>
       <c r="M7">
         <v>132.82</v>
       </c>
-    </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N7">
+        <v>132.82</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D8">
-        <v>2271</v>
+        <v>208</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H8">
+        <v>7</v>
+      </c>
+      <c r="I8">
         <v>4</v>
       </c>
-      <c r="I8" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J8" t="b">
+        <v>1</v>
+      </c>
+      <c r="K8" t="s">
+        <v>19</v>
       </c>
       <c r="L8">
-        <v>131.46</v>
+        <v>1</v>
       </c>
       <c r="M8">
         <v>131.46</v>
       </c>
-    </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N8">
+        <v>131.46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D9">
-        <v>2163</v>
+        <v>284</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H9">
+        <v>8</v>
+      </c>
+      <c r="I9">
         <v>5</v>
       </c>
-      <c r="I9" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J9" t="b">
+        <v>1</v>
+      </c>
+      <c r="K9" t="s">
+        <v>19</v>
       </c>
       <c r="L9">
-        <v>127.27</v>
+        <v>1</v>
       </c>
       <c r="M9">
         <v>127.27</v>
       </c>
-    </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N9">
+        <v>127.27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D10">
         <v>2314</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H10">
+        <v>9</v>
+      </c>
+      <c r="I10">
         <v>6</v>
       </c>
-      <c r="I10" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J10" t="b">
+        <v>1</v>
+      </c>
+      <c r="K10" t="s">
+        <v>19</v>
       </c>
       <c r="L10">
-        <v>125.12</v>
+        <v>1</v>
       </c>
       <c r="M10">
         <v>125.12</v>
       </c>
-    </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N10">
+        <v>125.12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11">
         <v>2043</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H11">
+        <v>10</v>
+      </c>
+      <c r="I11">
         <v>2</v>
       </c>
-      <c r="I11" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J11" t="b">
+        <v>1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>19</v>
       </c>
       <c r="L11">
-        <v>124.32</v>
+        <v>1</v>
       </c>
       <c r="M11">
         <v>124.32</v>
       </c>
-    </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N11">
+        <v>124.32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12">
-        <v>1300</v>
+        <v>58</v>
       </c>
       <c r="E12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
-      <c r="I12" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="I12">
+        <v>1</v>
+      </c>
+      <c r="J12" t="b">
+        <v>1</v>
+      </c>
+      <c r="K12" t="s">
+        <v>19</v>
       </c>
       <c r="L12">
-        <v>121.84</v>
+        <v>1</v>
       </c>
       <c r="M12">
         <v>121.84</v>
       </c>
-    </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N12">
+        <v>121.84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13">
         <v>1924</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H13">
+        <v>11</v>
+      </c>
+      <c r="I13">
         <v>7</v>
       </c>
-      <c r="I13" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J13" t="b">
+        <v>1</v>
+      </c>
+      <c r="K13" t="s">
+        <v>19</v>
       </c>
       <c r="L13">
-        <v>118.81</v>
+        <v>1</v>
       </c>
       <c r="M13">
         <v>118.81</v>
       </c>
-    </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N13">
+        <v>118.81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14">
-        <v>2373</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G14" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H14">
+        <v>12</v>
+      </c>
+      <c r="I14">
         <v>8</v>
       </c>
-      <c r="I14" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J14" t="b">
+        <v>1</v>
+      </c>
+      <c r="K14" t="s">
+        <v>19</v>
       </c>
       <c r="L14">
-        <v>118.21</v>
+        <v>1</v>
       </c>
       <c r="M14">
         <v>118.21</v>
       </c>
-    </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N14">
+        <v>118.21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15">
-        <v>740</v>
+        <v>403</v>
       </c>
       <c r="E15" t="s">
         <v>57</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H15">
+        <v>13</v>
+      </c>
+      <c r="I15">
         <v>3</v>
       </c>
-      <c r="I15" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J15" t="b">
+        <v>1</v>
+      </c>
+      <c r="K15" t="s">
+        <v>19</v>
       </c>
       <c r="L15">
-        <v>116.58</v>
+        <v>1</v>
       </c>
       <c r="M15">
         <v>116.58</v>
       </c>
-    </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N15">
+        <v>116.58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16">
-        <v>1050</v>
+        <v>473</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H16">
+        <v>14</v>
+      </c>
+      <c r="I16">
         <v>9</v>
       </c>
-      <c r="I16" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J16" t="b">
+        <v>1</v>
+      </c>
+      <c r="K16" t="s">
+        <v>19</v>
       </c>
       <c r="L16">
-        <v>115.01</v>
+        <v>1</v>
       </c>
       <c r="M16">
         <v>115.01</v>
       </c>
-    </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N16">
+        <v>115.01</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17">
-        <v>1674</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G17" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H17">
+        <v>15</v>
+      </c>
+      <c r="I17">
         <v>3</v>
       </c>
-      <c r="I17" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J17" t="b">
+        <v>1</v>
+      </c>
+      <c r="K17" t="s">
+        <v>19</v>
       </c>
       <c r="L17">
-        <v>114.69</v>
+        <v>1</v>
       </c>
       <c r="M17">
         <v>114.69</v>
       </c>
-    </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N17">
+        <v>114.69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18">
-        <v>1131</v>
+        <v>303</v>
       </c>
       <c r="E18" t="s">
         <v>65</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H18">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>2</v>
+      </c>
+      <c r="I18">
+        <v>1</v>
+      </c>
+      <c r="J18" t="b">
+        <v>1</v>
+      </c>
+      <c r="K18" t="s">
+        <v>19</v>
       </c>
       <c r="L18">
-        <v>114.67</v>
+        <v>1</v>
       </c>
       <c r="M18">
         <v>114.67</v>
       </c>
-    </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N18">
+        <v>114.67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19">
-        <v>745</v>
+        <v>93</v>
       </c>
       <c r="E19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H19">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="I19">
+        <v>1</v>
+      </c>
+      <c r="J19" t="b">
+        <v>1</v>
+      </c>
+      <c r="K19" t="s">
+        <v>19</v>
       </c>
       <c r="L19">
-        <v>114.61</v>
+        <v>1</v>
       </c>
       <c r="M19">
         <v>114.61</v>
       </c>
-    </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N19">
+        <v>114.61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D20">
-        <v>1493</v>
+        <v>488</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G20" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H20">
+        <v>16</v>
+      </c>
+      <c r="I20">
         <v>4</v>
       </c>
-      <c r="I20" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J20" t="b">
+        <v>1</v>
+      </c>
+      <c r="K20" t="s">
+        <v>19</v>
       </c>
       <c r="L20">
-        <v>113.31</v>
+        <v>1</v>
       </c>
       <c r="M20">
         <v>113.31</v>
       </c>
-    </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N20">
+        <v>113.31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21">
-        <v>1315</v>
+        <v>283</v>
       </c>
       <c r="E21" t="s">
         <v>71</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21">
         <v>17</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4</v>
       </c>
-      <c r="I21" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J21" t="b">
+        <v>1</v>
+      </c>
+      <c r="K21" t="s">
+        <v>19</v>
       </c>
       <c r="L21">
-        <v>113.02</v>
+        <v>1</v>
       </c>
       <c r="M21">
         <v>113.02</v>
       </c>
-    </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N21">
+        <v>113.02</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22">
-        <v>981</v>
+        <v>170</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H22">
+        <v>4</v>
+      </c>
+      <c r="I22">
         <v>2</v>
       </c>
-      <c r="I22" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J22" t="b">
+        <v>1</v>
+      </c>
+      <c r="K22" t="s">
+        <v>19</v>
       </c>
       <c r="L22">
-        <v>112.96</v>
+        <v>1</v>
       </c>
       <c r="M22">
         <v>112.96</v>
       </c>
-    </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N22">
+        <v>112.96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" t="s">
         <v>76</v>
       </c>
       <c r="D23">
         <v>2065</v>
       </c>
       <c r="E23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G23" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H23">
+        <v>18</v>
+      </c>
+      <c r="I23">
         <v>5</v>
       </c>
-      <c r="I23" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J23" t="b">
+        <v>1</v>
+      </c>
+      <c r="K23" t="s">
+        <v>19</v>
       </c>
       <c r="L23">
-        <v>112.23</v>
+        <v>1</v>
       </c>
       <c r="M23">
         <v>112.23</v>
       </c>
-    </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N23">
+        <v>112.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" t="s">
         <v>78</v>
       </c>
       <c r="D24">
         <v>218</v>
       </c>
       <c r="E24" t="s">
         <v>71</v>
       </c>
       <c r="F24" t="s">
         <v>79</v>
       </c>
       <c r="G24" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H24">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>19</v>
+      </c>
+      <c r="I24">
+        <v>1</v>
+      </c>
+      <c r="J24" t="b">
+        <v>1</v>
+      </c>
+      <c r="K24" t="s">
+        <v>19</v>
       </c>
       <c r="L24">
-        <v>112.16</v>
+        <v>1</v>
       </c>
       <c r="M24">
         <v>112.16</v>
       </c>
-    </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N24">
+        <v>112.16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>80</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25">
-        <v>1719</v>
+        <v>398</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
       <c r="F25" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H25">
+        <v>20</v>
+      </c>
+      <c r="I25">
         <v>6</v>
       </c>
-      <c r="I25" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J25" t="b">
+        <v>1</v>
+      </c>
+      <c r="K25" t="s">
+        <v>19</v>
       </c>
       <c r="L25">
-        <v>111.32</v>
+        <v>1</v>
       </c>
       <c r="M25">
         <v>111.32</v>
       </c>
-    </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N25">
+        <v>111.32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D26">
-        <v>960</v>
+        <v>414</v>
       </c>
       <c r="E26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F26" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G26" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H26">
+        <v>21</v>
+      </c>
+      <c r="I26">
         <v>7</v>
       </c>
-      <c r="I26" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J26" t="b">
+        <v>1</v>
+      </c>
+      <c r="K26" t="s">
+        <v>19</v>
       </c>
       <c r="L26">
-        <v>110.91</v>
+        <v>1</v>
       </c>
       <c r="M26">
         <v>110.91</v>
       </c>
-    </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N26">
+        <v>110.91</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>84</v>
       </c>
       <c r="C27" t="s">
         <v>85</v>
       </c>
       <c r="D27">
         <v>1759</v>
       </c>
       <c r="E27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G27" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H27">
-        <v>8</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>21</v>
+      </c>
+      <c r="I27">
+        <v>7</v>
+      </c>
+      <c r="J27" t="b">
+        <v>1</v>
+      </c>
+      <c r="K27" t="s">
+        <v>19</v>
       </c>
       <c r="L27">
-        <v>110.91</v>
+        <v>1</v>
       </c>
       <c r="M27">
         <v>110.91</v>
       </c>
-    </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N27">
+        <v>110.91</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28">
-        <v>2397</v>
+        <v>298</v>
       </c>
       <c r="E28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H28">
+        <v>5</v>
+      </c>
+      <c r="I28">
         <v>3</v>
       </c>
-      <c r="I28" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J28" t="b">
+        <v>1</v>
+      </c>
+      <c r="K28" t="s">
+        <v>19</v>
       </c>
       <c r="L28">
-        <v>109.24</v>
+        <v>1</v>
       </c>
       <c r="M28">
         <v>109.24</v>
       </c>
-    </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N28">
+        <v>109.24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29">
-        <v>1525</v>
+        <v>333</v>
       </c>
       <c r="E29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F29" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G29" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H29">
+        <v>23</v>
+      </c>
+      <c r="I29">
         <v>9</v>
       </c>
-      <c r="I29" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J29" t="b">
+        <v>1</v>
+      </c>
+      <c r="K29" t="s">
+        <v>19</v>
       </c>
       <c r="L29">
-        <v>107.99</v>
+        <v>1</v>
       </c>
       <c r="M29">
         <v>107.99</v>
       </c>
-    </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N29">
+        <v>107.99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30">
-        <v>1317</v>
+        <v>305</v>
       </c>
       <c r="E30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F30" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G30" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H30">
+        <v>24</v>
+      </c>
+      <c r="I30">
         <v>10</v>
       </c>
-      <c r="I30" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J30" t="b">
+        <v>1</v>
+      </c>
+      <c r="K30" t="s">
+        <v>19</v>
       </c>
       <c r="L30">
-        <v>107.13</v>
+        <v>1</v>
       </c>
       <c r="M30">
         <v>107.13</v>
       </c>
-    </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N30">
+        <v>107.13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>92</v>
       </c>
       <c r="C31" t="s">
         <v>93</v>
       </c>
       <c r="D31">
-        <v>1614</v>
+        <v>304</v>
       </c>
       <c r="E31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F31" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H31">
+        <v>6</v>
+      </c>
+      <c r="I31">
         <v>2</v>
       </c>
-      <c r="I31" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J31" t="b">
+        <v>1</v>
+      </c>
+      <c r="K31" t="s">
+        <v>19</v>
       </c>
       <c r="L31">
-        <v>107.09</v>
+        <v>1</v>
       </c>
       <c r="M31">
         <v>107.09</v>
       </c>
-    </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N31">
+        <v>107.09</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D32">
         <v>2386</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G32" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H32">
+        <v>7</v>
+      </c>
+      <c r="I32">
         <v>3</v>
       </c>
-      <c r="I32" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J32" t="b">
+        <v>1</v>
+      </c>
+      <c r="K32" t="s">
+        <v>19</v>
       </c>
       <c r="L32">
-        <v>105.08</v>
+        <v>1</v>
       </c>
       <c r="M32">
         <v>105.08</v>
       </c>
-    </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N32">
+        <v>105.08</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" t="s">
         <v>96</v>
       </c>
       <c r="D33">
-        <v>1751</v>
+        <v>389</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G33" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H33">
+        <v>25</v>
+      </c>
+      <c r="I33">
         <v>10</v>
       </c>
-      <c r="I33" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J33" t="b">
+        <v>1</v>
+      </c>
+      <c r="K33" t="s">
+        <v>19</v>
       </c>
       <c r="L33">
-        <v>105.01</v>
+        <v>1</v>
       </c>
       <c r="M33">
         <v>105.01</v>
       </c>
-    </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N33">
+        <v>105.01</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D34">
         <v>2499</v>
       </c>
       <c r="E34" t="s">
-        <v>98</v>
+        <v>62</v>
       </c>
       <c r="F34" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G34" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H34">
+        <v>26</v>
+      </c>
+      <c r="I34">
         <v>11</v>
       </c>
-      <c r="I34" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J34" t="b">
+        <v>1</v>
+      </c>
+      <c r="K34" t="s">
+        <v>19</v>
       </c>
       <c r="L34">
-        <v>104.85</v>
+        <v>1</v>
       </c>
       <c r="M34">
         <v>104.85</v>
       </c>
-    </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N34">
+        <v>104.85</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>98</v>
+      </c>
+      <c r="C35" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="D35">
         <v>1809</v>
       </c>
       <c r="E35" t="s">
         <v>74</v>
       </c>
       <c r="F35" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G35" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H35">
+        <v>27</v>
+      </c>
+      <c r="I35">
         <v>12</v>
       </c>
-      <c r="I35" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J35" t="b">
+        <v>1</v>
+      </c>
+      <c r="K35" t="s">
+        <v>19</v>
       </c>
       <c r="L35">
-        <v>103.66</v>
+        <v>1</v>
       </c>
       <c r="M35">
         <v>103.66</v>
       </c>
-    </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N35">
+        <v>103.66</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>100</v>
+      </c>
+      <c r="C36" t="s">
         <v>101</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
-        <v>1207</v>
+        <v>446</v>
       </c>
       <c r="E36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F36" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G36" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H36">
+        <v>28</v>
+      </c>
+      <c r="I36">
         <v>11</v>
       </c>
-      <c r="I36" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J36" t="b">
+        <v>1</v>
+      </c>
+      <c r="K36" t="s">
+        <v>19</v>
       </c>
       <c r="L36">
-        <v>103.53</v>
+        <v>1</v>
       </c>
       <c r="M36">
         <v>103.53</v>
       </c>
-    </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N36">
+        <v>103.53</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D37">
         <v>267</v>
       </c>
       <c r="E37" t="s">
         <v>74</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H37">
+        <v>8</v>
+      </c>
+      <c r="I37">
         <v>4</v>
       </c>
-      <c r="I37" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J37" t="b">
+        <v>1</v>
+      </c>
+      <c r="K37" t="s">
+        <v>19</v>
       </c>
       <c r="L37">
-        <v>103.51</v>
+        <v>1</v>
       </c>
       <c r="M37">
         <v>103.51</v>
       </c>
-    </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N37">
+        <v>103.51</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>104</v>
+      </c>
+      <c r="C38" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D38">
         <v>341</v>
       </c>
       <c r="E38" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F38" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38">
         <v>29</v>
       </c>
-      <c r="G38" t="s">
-[...2 lines deleted...]
-      <c r="H38">
+      <c r="I38">
         <v>5</v>
       </c>
-      <c r="I38" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J38" t="b">
+        <v>1</v>
+      </c>
+      <c r="K38" t="s">
+        <v>19</v>
       </c>
       <c r="L38">
-        <v>103.32</v>
+        <v>1</v>
       </c>
       <c r="M38">
         <v>103.32</v>
       </c>
-    </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N38">
+        <v>103.32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>106</v>
+      </c>
+      <c r="C39" t="s">
         <v>107</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39">
+        <v>214</v>
+      </c>
+      <c r="E39" t="s">
         <v>108</v>
       </c>
-      <c r="D39">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H39">
+        <v>9</v>
+      </c>
+      <c r="I39">
         <v>2</v>
       </c>
-      <c r="I39" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J39" t="b">
+        <v>1</v>
+      </c>
+      <c r="K39" t="s">
+        <v>19</v>
       </c>
       <c r="L39">
-        <v>100.21</v>
+        <v>1</v>
       </c>
       <c r="M39">
         <v>100.21</v>
       </c>
-    </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N39">
+        <v>100.21</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>109</v>
+      </c>
+      <c r="C40" t="s">
         <v>110</v>
       </c>
-      <c r="C40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
-        <v>1361</v>
+        <v>344</v>
       </c>
       <c r="E40" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F40" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G40" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H40">
+        <v>30</v>
+      </c>
+      <c r="I40">
         <v>6</v>
       </c>
-      <c r="I40" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J40" t="b">
+        <v>1</v>
+      </c>
+      <c r="K40" t="s">
+        <v>19</v>
       </c>
       <c r="L40">
-        <v>99.65</v>
+        <v>1</v>
       </c>
       <c r="M40">
         <v>99.65</v>
       </c>
-    </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N40">
+        <v>99.65</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>88</v>
       </c>
       <c r="C41" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D41">
-        <v>1378</v>
+        <v>79</v>
       </c>
       <c r="E41" t="s">
         <v>65</v>
       </c>
       <c r="F41" t="s">
         <v>79</v>
       </c>
       <c r="G41" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H41">
+        <v>31</v>
+      </c>
+      <c r="I41">
         <v>2</v>
       </c>
-      <c r="I41" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J41" t="b">
+        <v>1</v>
+      </c>
+      <c r="K41" t="s">
+        <v>19</v>
       </c>
       <c r="L41">
-        <v>99.51</v>
+        <v>1</v>
       </c>
       <c r="M41">
         <v>99.51</v>
       </c>
-    </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N41">
+        <v>99.51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C42" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D42">
-        <v>1388</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>74</v>
       </c>
       <c r="F42" t="s">
         <v>79</v>
       </c>
       <c r="G42" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H42">
+        <v>32</v>
+      </c>
+      <c r="I42">
         <v>3</v>
       </c>
-      <c r="I42" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J42" t="b">
+        <v>1</v>
+      </c>
+      <c r="K42" t="s">
+        <v>19</v>
       </c>
       <c r="L42">
-        <v>98.7</v>
+        <v>1</v>
       </c>
       <c r="M42">
         <v>98.7</v>
       </c>
-    </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N42">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C43" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D43">
-        <v>2245</v>
+        <v>190</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G43" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H43">
+        <v>33</v>
+      </c>
+      <c r="I43">
         <v>7</v>
       </c>
-      <c r="I43" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J43" t="b">
+        <v>1</v>
+      </c>
+      <c r="K43" t="s">
+        <v>19</v>
       </c>
       <c r="L43">
-        <v>98.08</v>
+        <v>1</v>
       </c>
       <c r="M43">
         <v>98.08</v>
       </c>
-    </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N43">
+        <v>98.08</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D44">
-        <v>1092</v>
+        <v>358</v>
       </c>
       <c r="E44" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F44" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H44">
+        <v>10</v>
+      </c>
+      <c r="I44">
         <v>5</v>
       </c>
-      <c r="I44" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J44" t="b">
+        <v>1</v>
+      </c>
+      <c r="K44" t="s">
+        <v>19</v>
       </c>
       <c r="L44">
-        <v>96.37</v>
+        <v>1</v>
       </c>
       <c r="M44">
         <v>96.37</v>
       </c>
-    </row>
-    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N44">
+        <v>96.37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
         <v>80</v>
       </c>
       <c r="C45" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D45">
-        <v>1803</v>
+        <v>88</v>
       </c>
       <c r="E45" t="s">
         <v>65</v>
       </c>
       <c r="F45" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G45" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H45">
+        <v>34</v>
+      </c>
+      <c r="I45">
         <v>13</v>
       </c>
-      <c r="I45" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J45" t="b">
+        <v>1</v>
+      </c>
+      <c r="K45" t="s">
+        <v>19</v>
       </c>
       <c r="L45">
-        <v>96.24</v>
+        <v>1</v>
       </c>
       <c r="M45">
         <v>96.24</v>
       </c>
-    </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N45">
+        <v>96.24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D46">
         <v>2336</v>
       </c>
       <c r="E46" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F46" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G46" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H46">
+        <v>35</v>
+      </c>
+      <c r="I46">
         <v>14</v>
       </c>
-      <c r="I46" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J46" t="b">
+        <v>1</v>
+      </c>
+      <c r="K46" t="s">
+        <v>19</v>
       </c>
       <c r="L46">
-        <v>94.68</v>
+        <v>1</v>
       </c>
       <c r="M46">
         <v>94.68</v>
       </c>
-    </row>
-    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N46">
+        <v>94.68</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>118</v>
+      </c>
+      <c r="C47" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="D47">
         <v>1793</v>
       </c>
       <c r="E47" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F47" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G47" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H47">
+        <v>11</v>
+      </c>
+      <c r="I47">
         <v>6</v>
       </c>
-      <c r="I47" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J47" t="b">
+        <v>1</v>
+      </c>
+      <c r="K47" t="s">
+        <v>19</v>
       </c>
       <c r="L47">
-        <v>93.19</v>
+        <v>1</v>
       </c>
       <c r="M47">
         <v>93.19</v>
       </c>
-    </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N47">
+        <v>93.19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>120</v>
+      </c>
+      <c r="C48" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D48">
         <v>2240</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G48" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H48">
+        <v>36</v>
+      </c>
+      <c r="I48">
         <v>12</v>
       </c>
-      <c r="I48" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J48" t="b">
+        <v>1</v>
+      </c>
+      <c r="K48" t="s">
+        <v>19</v>
       </c>
       <c r="L48">
-        <v>92.69</v>
+        <v>1</v>
       </c>
       <c r="M48">
         <v>92.69</v>
       </c>
-    </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N48">
+        <v>92.69</v>
+      </c>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
+        <v>122</v>
+      </c>
+      <c r="C49" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="D49">
         <v>1520</v>
       </c>
       <c r="E49" t="s">
         <v>57</v>
       </c>
       <c r="F49" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G49" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H49">
+        <v>37</v>
+      </c>
+      <c r="I49">
         <v>15</v>
       </c>
-      <c r="I49" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J49" t="b">
+        <v>1</v>
+      </c>
+      <c r="K49" t="s">
+        <v>19</v>
       </c>
       <c r="L49">
-        <v>90.87</v>
+        <v>1</v>
       </c>
       <c r="M49">
         <v>90.87</v>
       </c>
-    </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N49">
+        <v>90.87</v>
+      </c>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
+        <v>124</v>
+      </c>
+      <c r="C50" t="s">
         <v>125</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50">
-        <v>925</v>
+        <v>486</v>
       </c>
       <c r="E50" t="s">
         <v>74</v>
       </c>
       <c r="F50" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G50" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H50">
+        <v>38</v>
+      </c>
+      <c r="I50">
         <v>8</v>
       </c>
-      <c r="I50" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J50" t="b">
+        <v>1</v>
+      </c>
+      <c r="K50" t="s">
+        <v>19</v>
       </c>
       <c r="L50">
-        <v>89.09</v>
+        <v>1</v>
       </c>
       <c r="M50">
         <v>89.09</v>
       </c>
-    </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N50">
+        <v>89.09</v>
+      </c>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
+        <v>126</v>
+      </c>
+      <c r="C51" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D51">
         <v>1625</v>
       </c>
       <c r="E51" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F51" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G51" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H51">
+        <v>12</v>
+      </c>
+      <c r="I51">
         <v>4</v>
       </c>
-      <c r="I51" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J51" t="b">
+        <v>1</v>
+      </c>
+      <c r="K51" t="s">
+        <v>19</v>
       </c>
       <c r="L51">
-        <v>87.24</v>
+        <v>1</v>
       </c>
       <c r="M51">
         <v>87.24</v>
       </c>
-    </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N51">
+        <v>87.24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C52" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D52">
         <v>1568</v>
       </c>
       <c r="E52" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G52" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H52">
+        <v>13</v>
+      </c>
+      <c r="I52">
         <v>3</v>
       </c>
-      <c r="I52" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J52" t="b">
+        <v>1</v>
+      </c>
+      <c r="K52" t="s">
+        <v>19</v>
       </c>
       <c r="L52">
-        <v>87.22</v>
+        <v>1</v>
       </c>
       <c r="M52">
         <v>87.22</v>
       </c>
-    </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N52">
+        <v>87.22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>97</v>
       </c>
       <c r="C53" t="s">
+        <v>129</v>
+      </c>
+      <c r="D53">
+        <v>14</v>
+      </c>
+      <c r="E53" t="s">
         <v>130</v>
       </c>
-      <c r="D53">
-[...4 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G53" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H53">
+        <v>39</v>
+      </c>
+      <c r="I53">
         <v>9</v>
       </c>
-      <c r="I53" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J53" t="b">
+        <v>1</v>
+      </c>
+      <c r="K53" t="s">
+        <v>19</v>
       </c>
       <c r="L53">
-        <v>85.57</v>
+        <v>1</v>
       </c>
       <c r="M53">
         <v>85.57</v>
       </c>
-    </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N53">
+        <v>85.57</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
+        <v>131</v>
+      </c>
+      <c r="C54" t="s">
         <v>132</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54">
+        <v>124</v>
+      </c>
+      <c r="E54" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="F54" t="s">
         <v>79</v>
       </c>
       <c r="G54" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H54">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>14</v>
+      </c>
+      <c r="I54">
+        <v>1</v>
+      </c>
+      <c r="J54" t="b">
+        <v>1</v>
+      </c>
+      <c r="K54" t="s">
+        <v>19</v>
       </c>
       <c r="L54">
-        <v>83.96</v>
+        <v>1</v>
       </c>
       <c r="M54">
         <v>83.96</v>
       </c>
-    </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N54">
+        <v>83.96</v>
+      </c>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
+        <v>134</v>
+      </c>
+      <c r="C55" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="D55">
         <v>757</v>
       </c>
       <c r="E55" t="s">
+        <v>136</v>
+      </c>
+      <c r="F55" t="s">
         <v>137</v>
       </c>
-      <c r="F55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H55">
-        <v>1</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>40</v>
+      </c>
+      <c r="I55">
+        <v>1</v>
+      </c>
+      <c r="J55" t="b">
+        <v>1</v>
+      </c>
+      <c r="K55" t="s">
+        <v>19</v>
       </c>
       <c r="L55">
-        <v>83.95</v>
+        <v>1</v>
       </c>
       <c r="M55">
         <v>83.95</v>
       </c>
-    </row>
-    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N55">
+        <v>83.95</v>
+      </c>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
+        <v>138</v>
+      </c>
+      <c r="C56" t="s">
+        <v>54</v>
+      </c>
+      <c r="D56">
+        <v>54</v>
+      </c>
+      <c r="E56" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
       <c r="F56" t="s">
         <v>79</v>
       </c>
       <c r="G56" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H56">
+        <v>41</v>
+      </c>
+      <c r="I56">
         <v>4</v>
       </c>
-      <c r="I56" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J56" t="b">
+        <v>1</v>
+      </c>
+      <c r="K56" t="s">
+        <v>19</v>
       </c>
       <c r="L56">
-        <v>81.03</v>
+        <v>1</v>
       </c>
       <c r="M56">
         <v>81.03</v>
       </c>
-    </row>
-    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N56">
+        <v>81.03</v>
+      </c>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
+        <v>140</v>
+      </c>
+      <c r="C57" t="s">
         <v>141</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
-        <v>734</v>
+        <v>122</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G57" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H57">
+        <v>15</v>
+      </c>
+      <c r="I57">
         <v>5</v>
       </c>
-      <c r="I57" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J57" t="b">
+        <v>1</v>
+      </c>
+      <c r="K57" t="s">
+        <v>19</v>
       </c>
       <c r="L57">
-        <v>77.98</v>
+        <v>1</v>
       </c>
       <c r="M57">
         <v>77.98</v>
       </c>
-    </row>
-    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N57">
+        <v>77.98</v>
+      </c>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
+        <v>142</v>
+      </c>
+      <c r="C58" t="s">
         <v>143</v>
       </c>
-      <c r="C58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58">
-        <v>748</v>
+        <v>350</v>
       </c>
       <c r="E58" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F58" t="s">
         <v>79</v>
       </c>
       <c r="G58" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H58">
+        <v>16</v>
+      </c>
+      <c r="I58">
         <v>2</v>
       </c>
-      <c r="I58" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J58" t="b">
+        <v>1</v>
+      </c>
+      <c r="K58" t="s">
+        <v>19</v>
       </c>
       <c r="L58">
-        <v>77.83</v>
+        <v>1</v>
       </c>
       <c r="M58">
         <v>77.83</v>
       </c>
-    </row>
-    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N58">
+        <v>77.83</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
+        <v>144</v>
+      </c>
+      <c r="C59" t="s">
         <v>145</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>146</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59">
+        <v>42</v>
+      </c>
+      <c r="I59">
+        <v>13</v>
+      </c>
+      <c r="J59" t="b">
+        <v>0</v>
+      </c>
+      <c r="K59" t="s">
         <v>147</v>
       </c>
-      <c r="F59" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L59">
-        <v>150.33</v>
+        <v>1</v>
       </c>
       <c r="M59">
         <v>150.33</v>
       </c>
-    </row>
-    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N59">
+        <v>150.33</v>
+      </c>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
+        <v>148</v>
+      </c>
+      <c r="C60" t="s">
         <v>149</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60">
+        <v>525</v>
+      </c>
+      <c r="E60" t="s">
         <v>150</v>
       </c>
-      <c r="D60">
-[...4 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G60" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H60">
+        <v>43</v>
+      </c>
+      <c r="I60">
         <v>14</v>
       </c>
-      <c r="I60" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J60" t="b">
+        <v>0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>147</v>
       </c>
       <c r="L60">
-        <v>143.59</v>
+        <v>1</v>
       </c>
       <c r="M60">
         <v>143.59</v>
       </c>
-    </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N60">
+        <v>143.59</v>
+      </c>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" t="s">
         <v>152</v>
       </c>
-      <c r="C61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G61" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H61">
+        <v>44</v>
+      </c>
+      <c r="I61">
         <v>15</v>
       </c>
-      <c r="I61" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J61" t="b">
+        <v>0</v>
+      </c>
+      <c r="K61" t="s">
+        <v>147</v>
       </c>
       <c r="L61">
-        <v>138.77</v>
+        <v>1</v>
       </c>
       <c r="M61">
         <v>138.77</v>
       </c>
-    </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N61">
+        <v>138.77</v>
+      </c>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C62" t="s">
         <v>85</v>
       </c>
       <c r="D62">
         <v>1633</v>
       </c>
       <c r="E62" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F62" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G62" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H62">
+        <v>45</v>
+      </c>
+      <c r="I62">
         <v>16</v>
       </c>
-      <c r="I62" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J62" t="b">
+        <v>0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>147</v>
       </c>
       <c r="L62">
-        <v>131.58</v>
+        <v>1</v>
       </c>
       <c r="M62">
         <v>131.58</v>
       </c>
-    </row>
-    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N62">
+        <v>131.58</v>
+      </c>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C63" t="s">
         <v>85</v>
       </c>
       <c r="D63">
-        <v>2067</v>
+        <v>630</v>
       </c>
       <c r="E63" t="s">
         <v>74</v>
       </c>
       <c r="F63" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63">
+        <v>46</v>
+      </c>
+      <c r="I63">
         <v>16</v>
       </c>
-      <c r="G63" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="J63" t="b">
+        <v>0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>147</v>
       </c>
       <c r="L63">
-        <v>131.25</v>
+        <v>1</v>
       </c>
       <c r="M63">
         <v>131.25</v>
       </c>
-    </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N63">
+        <v>131.25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
+        <v>155</v>
+      </c>
+      <c r="C64" t="s">
         <v>156</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F64" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G64" t="s">
+        <v>18</v>
+      </c>
+      <c r="H64">
+        <v>47</v>
+      </c>
+      <c r="I64">
         <v>17</v>
       </c>
-      <c r="H64">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="J64" t="b">
+        <v>0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>147</v>
       </c>
       <c r="L64">
-        <v>124.18</v>
+        <v>1</v>
       </c>
       <c r="M64">
         <v>124.18</v>
       </c>
-    </row>
-    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N64">
+        <v>124.18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
+        <v>157</v>
+      </c>
+      <c r="C65" t="s">
         <v>158</v>
       </c>
-      <c r="C65" t="s">
+      <c r="E65" t="s">
         <v>159</v>
       </c>
-      <c r="E65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G65" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H65">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>48</v>
+      </c>
+      <c r="I65">
+        <v>18</v>
+      </c>
+      <c r="J65" t="b">
+        <v>0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>147</v>
       </c>
       <c r="L65">
-        <v>121.92</v>
+        <v>1</v>
       </c>
       <c r="M65">
         <v>121.92</v>
       </c>
-    </row>
-    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N65">
+        <v>121.92</v>
+      </c>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
+        <v>160</v>
+      </c>
+      <c r="C66" t="s">
         <v>161</v>
       </c>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F66" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G66" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H66">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>49</v>
+      </c>
+      <c r="I66">
+        <v>19</v>
+      </c>
+      <c r="J66" t="b">
+        <v>0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>147</v>
       </c>
       <c r="L66">
-        <v>118.33</v>
+        <v>1</v>
       </c>
       <c r="M66">
         <v>118.33</v>
       </c>
-    </row>
-    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N66">
+        <v>118.33</v>
+      </c>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
+        <v>162</v>
+      </c>
+      <c r="C67" t="s">
         <v>163</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F67" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G67" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H67">
+        <v>50</v>
+      </c>
+      <c r="I67">
         <v>20</v>
       </c>
-      <c r="I67" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J67" t="b">
+        <v>0</v>
+      </c>
+      <c r="K67" t="s">
+        <v>147</v>
       </c>
       <c r="L67">
-        <v>114.45</v>
+        <v>1</v>
       </c>
       <c r="M67">
         <v>114.45</v>
       </c>
-    </row>
-    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N67">
+        <v>114.45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>97</v>
       </c>
       <c r="C68" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E68" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F68" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G68" t="s">
+        <v>18</v>
+      </c>
+      <c r="H68">
+        <v>51</v>
+      </c>
+      <c r="I68">
         <v>17</v>
       </c>
-      <c r="H68">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="J68" t="b">
+        <v>0</v>
+      </c>
+      <c r="K68" t="s">
+        <v>147</v>
       </c>
       <c r="L68">
-        <v>114.03</v>
+        <v>1</v>
       </c>
       <c r="M68">
         <v>114.03</v>
       </c>
-    </row>
-    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N68">
+        <v>114.03</v>
+      </c>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
+        <v>165</v>
+      </c>
+      <c r="C69" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D69">
         <v>1835</v>
       </c>
       <c r="E69" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F69" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G69" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H69">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>52</v>
+      </c>
+      <c r="I69">
+        <v>18</v>
+      </c>
+      <c r="J69" t="b">
+        <v>0</v>
+      </c>
+      <c r="K69" t="s">
+        <v>147</v>
       </c>
       <c r="L69">
-        <v>113.67</v>
+        <v>1</v>
       </c>
       <c r="M69">
         <v>113.67</v>
       </c>
-    </row>
-    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N69">
+        <v>113.67</v>
+      </c>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>69</v>
       </c>
       <c r="C70" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D70">
         <v>1639</v>
       </c>
       <c r="E70" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F70" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G70" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H70">
+        <v>53</v>
+      </c>
+      <c r="I70">
         <v>10</v>
       </c>
-      <c r="I70" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J70" t="b">
+        <v>0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>147</v>
       </c>
       <c r="L70">
-        <v>112.97</v>
+        <v>1</v>
       </c>
       <c r="M70">
         <v>112.97</v>
       </c>
-    </row>
-    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N70">
+        <v>112.97</v>
+      </c>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
+        <v>170</v>
+      </c>
+      <c r="C71" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E71" t="s">
         <v>74</v>
       </c>
       <c r="F71" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G71" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H71">
+        <v>17</v>
+      </c>
+      <c r="I71">
         <v>7</v>
       </c>
-      <c r="I71" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J71" t="b">
+        <v>0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>147</v>
       </c>
       <c r="L71">
-        <v>112.59</v>
+        <v>1</v>
       </c>
       <c r="M71">
         <v>112.59</v>
       </c>
-    </row>
-    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N71">
+        <v>112.59</v>
+      </c>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C72" t="s">
+        <v>172</v>
+      </c>
+      <c r="E72" t="s">
         <v>173</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G72" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H72">
+        <v>54</v>
+      </c>
+      <c r="I72">
         <v>11</v>
       </c>
-      <c r="I72" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J72" t="b">
+        <v>0</v>
+      </c>
+      <c r="K72" t="s">
+        <v>147</v>
       </c>
       <c r="L72">
-        <v>112.55</v>
+        <v>1</v>
       </c>
       <c r="M72">
         <v>112.55</v>
       </c>
-    </row>
-    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N72">
+        <v>112.55</v>
+      </c>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
+        <v>174</v>
+      </c>
+      <c r="C73" t="s">
         <v>175</v>
       </c>
-      <c r="C73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G73" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H73">
+        <v>55</v>
+      </c>
+      <c r="I73">
         <v>21</v>
       </c>
-      <c r="I73" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J73" t="b">
+        <v>0</v>
+      </c>
+      <c r="K73" t="s">
+        <v>147</v>
       </c>
       <c r="L73">
-        <v>111.81</v>
+        <v>1</v>
       </c>
       <c r="M73">
         <v>111.81</v>
       </c>
-    </row>
-    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N73">
+        <v>111.81</v>
+      </c>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
+        <v>176</v>
+      </c>
+      <c r="C74" t="s">
         <v>177</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F74" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G74" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H74">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>56</v>
+      </c>
+      <c r="I74">
+        <v>19</v>
+      </c>
+      <c r="J74" t="b">
+        <v>0</v>
+      </c>
+      <c r="K74" t="s">
+        <v>147</v>
       </c>
       <c r="L74">
-        <v>109.31</v>
+        <v>1</v>
       </c>
       <c r="M74">
         <v>109.31</v>
       </c>
-    </row>
-    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N74">
+        <v>109.31</v>
+      </c>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
+        <v>178</v>
+      </c>
+      <c r="C75" t="s">
         <v>179</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F75" t="s">
+        <v>23</v>
+      </c>
+      <c r="G75" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75">
+        <v>57</v>
+      </c>
+      <c r="I75">
         <v>22</v>
       </c>
-      <c r="G75" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="J75" t="b">
+        <v>0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>147</v>
       </c>
       <c r="L75">
-        <v>107.81</v>
+        <v>1</v>
       </c>
       <c r="M75">
         <v>107.81</v>
       </c>
-    </row>
-    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N75">
+        <v>107.81</v>
+      </c>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
+        <v>180</v>
+      </c>
+      <c r="C76" t="s">
         <v>181</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F76" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G76" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H76">
+        <v>58</v>
+      </c>
+      <c r="I76">
         <v>12</v>
       </c>
-      <c r="I76" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J76" t="b">
+        <v>0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>147</v>
       </c>
       <c r="L76">
-        <v>107.46</v>
+        <v>1</v>
       </c>
       <c r="M76">
         <v>107.46</v>
       </c>
-    </row>
-    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N76">
+        <v>107.46</v>
+      </c>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>83</v>
       </c>
       <c r="C77" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E77" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F77" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G77" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H77">
+        <v>59</v>
+      </c>
+      <c r="I77">
         <v>20</v>
       </c>
-      <c r="I77" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J77" t="b">
+        <v>0</v>
+      </c>
+      <c r="K77" t="s">
+        <v>147</v>
       </c>
       <c r="L77">
-        <v>106.97</v>
+        <v>1</v>
       </c>
       <c r="M77">
         <v>106.97</v>
       </c>
-    </row>
-    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N77">
+        <v>106.97</v>
+      </c>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C78" t="s">
         <v>85</v>
       </c>
       <c r="E78" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F78" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G78" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H78">
+        <v>60</v>
+      </c>
+      <c r="I78">
         <v>13</v>
       </c>
-      <c r="I78" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J78" t="b">
+        <v>0</v>
+      </c>
+      <c r="K78" t="s">
+        <v>147</v>
       </c>
       <c r="L78">
-        <v>106.11</v>
+        <v>1</v>
       </c>
       <c r="M78">
         <v>106.11</v>
       </c>
-    </row>
-    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N78">
+        <v>106.11</v>
+      </c>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>183</v>
+      </c>
+      <c r="C79" t="s">
         <v>184</v>
       </c>
-      <c r="C79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F79" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G79" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H79">
+        <v>61</v>
+      </c>
+      <c r="I79">
         <v>23</v>
       </c>
-      <c r="I79" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J79" t="b">
+        <v>0</v>
+      </c>
+      <c r="K79" t="s">
+        <v>147</v>
       </c>
       <c r="L79">
-        <v>105.43</v>
+        <v>1</v>
       </c>
       <c r="M79">
         <v>105.43</v>
       </c>
-    </row>
-    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N79">
+        <v>105.43</v>
+      </c>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C80" t="s">
+        <v>185</v>
+      </c>
+      <c r="E80" t="s">
         <v>186</v>
       </c>
-      <c r="D80">
-[...4 lines deleted...]
-      </c>
       <c r="F80" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G80" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H80">
+        <v>62</v>
+      </c>
+      <c r="I80">
         <v>14</v>
       </c>
-      <c r="I80" t="b">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="J80" t="b">
+        <v>0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>147</v>
+      </c>
+      <c r="L80">
+        <v>1</v>
       </c>
       <c r="M80">
         <v>105.3</v>
       </c>
-    </row>
-    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N80">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C81" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D81">
         <v>1686</v>
       </c>
       <c r="E81" t="s">
         <v>74</v>
       </c>
       <c r="F81" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G81" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H81">
+        <v>63</v>
+      </c>
+      <c r="I81">
         <v>24</v>
       </c>
-      <c r="I81" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J81" t="b">
+        <v>0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>147</v>
       </c>
       <c r="L81">
-        <v>104.74</v>
+        <v>1</v>
       </c>
       <c r="M81">
         <v>104.74</v>
       </c>
-    </row>
-    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N81">
+        <v>104.74</v>
+      </c>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>188</v>
+      </c>
+      <c r="C82" t="s">
         <v>189</v>
       </c>
-      <c r="C82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F82" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G82" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H82">
+        <v>64</v>
+      </c>
+      <c r="I82">
         <v>25</v>
       </c>
-      <c r="I82" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J82" t="b">
+        <v>0</v>
+      </c>
+      <c r="K82" t="s">
+        <v>147</v>
       </c>
       <c r="L82">
-        <v>104.63</v>
+        <v>1</v>
       </c>
       <c r="M82">
         <v>104.63</v>
       </c>
-    </row>
-    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N82">
+        <v>104.63</v>
+      </c>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>190</v>
+      </c>
+      <c r="C83" t="s">
         <v>191</v>
       </c>
-      <c r="C83" t="s">
+      <c r="E83" t="s">
         <v>192</v>
       </c>
-      <c r="E83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G83" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="H83">
-        <v>4</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>65</v>
+      </c>
+      <c r="I83">
+        <v>26</v>
+      </c>
+      <c r="J83" t="b">
+        <v>0</v>
+      </c>
+      <c r="K83" t="s">
+        <v>147</v>
       </c>
       <c r="L83">
-        <v>102.16</v>
+        <v>1</v>
       </c>
       <c r="M83">
         <v>102.16</v>
       </c>
-    </row>
-    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N83">
+        <v>102.16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A84">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" t="s">
         <v>194</v>
       </c>
       <c r="E84" t="s">
-        <v>195</v>
+        <v>16</v>
       </c>
       <c r="F84" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G84" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="H84">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>18</v>
+      </c>
+      <c r="I84">
+        <v>4</v>
+      </c>
+      <c r="J84" t="b">
+        <v>0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>147</v>
       </c>
       <c r="L84">
-        <v>102.16</v>
+        <v>1</v>
       </c>
       <c r="M84">
         <v>102.16</v>
       </c>
-    </row>
-    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N84">
+        <v>102.16</v>
+      </c>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C85" t="s">
+        <v>195</v>
+      </c>
+      <c r="E85" t="s">
         <v>196</v>
       </c>
-      <c r="E85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G85" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H85">
+        <v>66</v>
+      </c>
+      <c r="I85">
         <v>21</v>
       </c>
-      <c r="I85" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J85" t="b">
+        <v>0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>147</v>
       </c>
       <c r="L85">
-        <v>101.97</v>
+        <v>1</v>
       </c>
       <c r="M85">
         <v>101.97</v>
       </c>
-    </row>
-    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N85">
+        <v>101.97</v>
+      </c>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
+        <v>197</v>
+      </c>
+      <c r="C86" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="D86">
         <v>556</v>
       </c>
       <c r="E86" t="s">
         <v>65</v>
       </c>
       <c r="F86" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G86" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H86">
+        <v>67</v>
+      </c>
+      <c r="I86">
         <v>22</v>
       </c>
-      <c r="I86" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J86" t="b">
+        <v>0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>147</v>
       </c>
       <c r="L86">
-        <v>101.88</v>
+        <v>1</v>
       </c>
       <c r="M86">
         <v>101.88</v>
       </c>
-    </row>
-    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N86">
+        <v>101.88</v>
+      </c>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>199</v>
+      </c>
+      <c r="C87" t="s">
+        <v>54</v>
+      </c>
+      <c r="E87" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="F87" t="s">
         <v>79</v>
       </c>
       <c r="G87" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H87">
+        <v>68</v>
+      </c>
+      <c r="I87">
         <v>5</v>
       </c>
-      <c r="I87" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J87" t="b">
+        <v>0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>147</v>
       </c>
       <c r="L87">
-        <v>100.47</v>
+        <v>1</v>
       </c>
       <c r="M87">
         <v>100.47</v>
       </c>
-    </row>
-    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N87">
+        <v>100.47</v>
+      </c>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C88" t="s">
-        <v>122</v>
+        <v>121</v>
+      </c>
+      <c r="D88">
+        <v>608</v>
       </c>
       <c r="E88" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F88" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G88" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H88">
+        <v>69</v>
+      </c>
+      <c r="I88">
         <v>23</v>
       </c>
-      <c r="I88" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J88" t="b">
+        <v>0</v>
+      </c>
+      <c r="K88" t="s">
+        <v>147</v>
       </c>
       <c r="L88">
-        <v>98.98</v>
+        <v>1</v>
       </c>
       <c r="M88">
         <v>98.98</v>
       </c>
-    </row>
-    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N88">
+        <v>98.98</v>
+      </c>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C89" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E89" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F89" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G89" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H89">
+        <v>70</v>
+      </c>
+      <c r="I89">
         <v>24</v>
       </c>
-      <c r="I89" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J89" t="b">
+        <v>0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>147</v>
       </c>
       <c r="L89">
-        <v>98.6</v>
+        <v>1</v>
       </c>
       <c r="M89">
         <v>98.6</v>
       </c>
-    </row>
-    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N89">
+        <v>98.6</v>
+      </c>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C90" t="s">
         <v>56</v>
       </c>
       <c r="E90" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F90" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G90" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H90">
+        <v>71</v>
+      </c>
+      <c r="I90">
         <v>25</v>
       </c>
-      <c r="I90" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J90" t="b">
+        <v>0</v>
+      </c>
+      <c r="K90" t="s">
+        <v>147</v>
       </c>
       <c r="L90">
-        <v>98.08</v>
+        <v>1</v>
       </c>
       <c r="M90">
         <v>98.08</v>
       </c>
-    </row>
-    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N90">
+        <v>98.08</v>
+      </c>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C91" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="E91" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F91" t="s">
         <v>79</v>
       </c>
       <c r="G91" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H91">
+        <v>72</v>
+      </c>
+      <c r="I91">
         <v>6</v>
       </c>
-      <c r="I91" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J91" t="b">
+        <v>0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>147</v>
       </c>
       <c r="L91">
-        <v>96.55</v>
+        <v>1</v>
       </c>
       <c r="M91">
         <v>96.55</v>
       </c>
-    </row>
-    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N91">
+        <v>96.55</v>
+      </c>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C92" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="E92" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F92" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G92" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H92">
+        <v>73</v>
+      </c>
+      <c r="I92">
         <v>15</v>
       </c>
-      <c r="I92" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J92" t="b">
+        <v>0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>147</v>
       </c>
       <c r="L92">
-        <v>96.32</v>
+        <v>1</v>
       </c>
       <c r="M92">
         <v>96.32</v>
       </c>
-    </row>
-    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N92">
+        <v>96.32</v>
+      </c>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>205</v>
+      </c>
+      <c r="C93" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D93">
         <v>1514</v>
       </c>
       <c r="E93" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F93" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G93" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H93">
+        <v>74</v>
+      </c>
+      <c r="I93">
         <v>16</v>
       </c>
-      <c r="I93" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J93" t="b">
+        <v>0</v>
+      </c>
+      <c r="K93" t="s">
+        <v>147</v>
       </c>
       <c r="L93">
-        <v>95.52</v>
+        <v>1</v>
       </c>
       <c r="M93">
         <v>95.52</v>
       </c>
-    </row>
-    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N93">
+        <v>95.52</v>
+      </c>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C94" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E94" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F94" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G94" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H94">
+        <v>19</v>
+      </c>
+      <c r="I94">
         <v>5</v>
       </c>
-      <c r="I94" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J94" t="b">
+        <v>0</v>
+      </c>
+      <c r="K94" t="s">
+        <v>147</v>
       </c>
       <c r="L94">
-        <v>95.49</v>
+        <v>1</v>
       </c>
       <c r="M94">
         <v>95.49</v>
       </c>
-    </row>
-    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N94">
+        <v>95.49</v>
+      </c>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>209</v>
+      </c>
+      <c r="C95" t="s">
         <v>210</v>
       </c>
-      <c r="C95" t="s">
+      <c r="E95" t="s">
         <v>211</v>
       </c>
-      <c r="E95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G95" t="s">
+        <v>18</v>
+      </c>
+      <c r="H95">
+        <v>75</v>
+      </c>
+      <c r="I95">
         <v>17</v>
       </c>
-      <c r="H95">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="J95" t="b">
+        <v>0</v>
+      </c>
+      <c r="K95" t="s">
+        <v>147</v>
       </c>
       <c r="L95">
-        <v>94.19</v>
+        <v>1</v>
       </c>
       <c r="M95">
         <v>94.19</v>
       </c>
-    </row>
-    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N95">
+        <v>94.19</v>
+      </c>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C96" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E96" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F96" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G96" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H96">
-        <v>18</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>76</v>
+      </c>
+      <c r="I96">
+        <v>18</v>
+      </c>
+      <c r="J96" t="b">
+        <v>0</v>
+      </c>
+      <c r="K96" t="s">
+        <v>147</v>
       </c>
       <c r="L96">
-        <v>93.83</v>
+        <v>1</v>
       </c>
       <c r="M96">
         <v>93.83</v>
       </c>
-    </row>
-    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N96">
+        <v>93.83</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
+        <v>213</v>
+      </c>
+      <c r="C97" t="s">
         <v>214</v>
       </c>
-      <c r="C97" t="s">
+      <c r="E97" t="s">
         <v>215</v>
       </c>
-      <c r="E97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F97" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G97" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H97">
+        <v>77</v>
+      </c>
+      <c r="I97">
         <v>27</v>
       </c>
-      <c r="I97" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J97" t="b">
+        <v>0</v>
+      </c>
+      <c r="K97" t="s">
+        <v>147</v>
       </c>
       <c r="L97">
-        <v>93.69</v>
+        <v>1</v>
       </c>
       <c r="M97">
         <v>93.69</v>
       </c>
-    </row>
-    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N97">
+        <v>93.69</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A98">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B98" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C98" t="s">
+        <v>214</v>
+      </c>
+      <c r="E98" t="s">
         <v>215</v>
       </c>
-      <c r="E98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G98" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H98">
-        <v>28</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>77</v>
+      </c>
+      <c r="I98">
+        <v>27</v>
+      </c>
+      <c r="J98" t="b">
+        <v>0</v>
+      </c>
+      <c r="K98" t="s">
+        <v>147</v>
       </c>
       <c r="L98">
-        <v>93.69</v>
+        <v>1</v>
       </c>
       <c r="M98">
         <v>93.69</v>
       </c>
-    </row>
-    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N98">
+        <v>93.69</v>
+      </c>
+    </row>
+    <row r="99" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>217</v>
+      </c>
+      <c r="C99" t="s">
         <v>218</v>
       </c>
-      <c r="C99" t="s">
+      <c r="E99" t="s">
         <v>219</v>
       </c>
-      <c r="E99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F99" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G99" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H99">
+        <v>79</v>
+      </c>
+      <c r="I99">
         <v>29</v>
       </c>
-      <c r="I99" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J99" t="b">
+        <v>0</v>
+      </c>
+      <c r="K99" t="s">
+        <v>147</v>
       </c>
       <c r="L99">
-        <v>93.28</v>
+        <v>1</v>
       </c>
       <c r="M99">
         <v>93.28</v>
       </c>
-    </row>
-    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N99">
+        <v>93.28</v>
+      </c>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A100">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B100" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
       <c r="C100" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="E100" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F100" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G100" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H100">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>79</v>
+      </c>
+      <c r="I100">
+        <v>29</v>
+      </c>
+      <c r="J100" t="b">
+        <v>0</v>
+      </c>
+      <c r="K100" t="s">
+        <v>147</v>
       </c>
       <c r="L100">
-        <v>93.28</v>
+        <v>1</v>
       </c>
       <c r="M100">
         <v>93.28</v>
       </c>
-    </row>
-    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N100">
+        <v>93.28</v>
+      </c>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C101" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E101" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F101" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G101" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H101">
+        <v>81</v>
+      </c>
+      <c r="I101">
         <v>26</v>
       </c>
-      <c r="I101" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J101" t="b">
+        <v>0</v>
+      </c>
+      <c r="K101" t="s">
+        <v>147</v>
       </c>
       <c r="L101">
-        <v>93.24</v>
+        <v>1</v>
       </c>
       <c r="M101">
         <v>93.24</v>
       </c>
-    </row>
-    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N101">
+        <v>93.24</v>
+      </c>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
+        <v>222</v>
+      </c>
+      <c r="C102" t="s">
+        <v>223</v>
+      </c>
+      <c r="E102" t="s">
         <v>224</v>
       </c>
-      <c r="C102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F102" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G102" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H102">
+        <v>20</v>
+      </c>
+      <c r="I102">
         <v>8</v>
       </c>
-      <c r="I102" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J102" t="b">
+        <v>0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>147</v>
       </c>
       <c r="L102">
-        <v>92.84</v>
+        <v>1</v>
       </c>
       <c r="M102">
         <v>92.84</v>
       </c>
-    </row>
-    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N102">
+        <v>92.84</v>
+      </c>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>58</v>
       </c>
       <c r="C103" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="E103" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F103" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G103" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H103">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>82</v>
+      </c>
+      <c r="I103">
+        <v>19</v>
+      </c>
+      <c r="J103" t="b">
+        <v>0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>147</v>
       </c>
       <c r="L103">
-        <v>92.56</v>
+        <v>1</v>
       </c>
       <c r="M103">
         <v>92.56</v>
       </c>
-    </row>
-    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N103">
+        <v>92.56</v>
+      </c>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C104" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E104" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="F104" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G104" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H104">
+        <v>83</v>
+      </c>
+      <c r="I104">
         <v>27</v>
       </c>
-      <c r="I104" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J104" t="b">
+        <v>0</v>
+      </c>
+      <c r="K104" t="s">
+        <v>147</v>
       </c>
       <c r="L104">
-        <v>91.85</v>
+        <v>1</v>
       </c>
       <c r="M104">
         <v>91.85</v>
       </c>
-    </row>
-    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N104">
+        <v>91.85</v>
+      </c>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>88</v>
       </c>
       <c r="C105" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E105" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F105" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G105" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H105">
+        <v>84</v>
+      </c>
+      <c r="I105">
         <v>20</v>
       </c>
-      <c r="I105" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J105" t="b">
+        <v>0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>147</v>
       </c>
       <c r="L105">
-        <v>91.34</v>
+        <v>1</v>
       </c>
       <c r="M105">
         <v>91.34</v>
       </c>
-    </row>
-    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N105">
+        <v>91.34</v>
+      </c>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C106" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E106" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F106" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G106" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H106">
+        <v>85</v>
+      </c>
+      <c r="I106">
         <v>21</v>
       </c>
-      <c r="I106" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J106" t="b">
+        <v>0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>147</v>
       </c>
       <c r="L106">
-        <v>91.31</v>
+        <v>1</v>
       </c>
       <c r="M106">
         <v>91.31</v>
       </c>
-    </row>
-    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N106">
+        <v>91.31</v>
+      </c>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C107" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="E107" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F107" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G107" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H107">
+        <v>86</v>
+      </c>
+      <c r="I107">
         <v>22</v>
       </c>
-      <c r="I107" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J107" t="b">
+        <v>0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>147</v>
       </c>
       <c r="L107">
-        <v>88.78</v>
+        <v>1</v>
       </c>
       <c r="M107">
         <v>88.78</v>
       </c>
-    </row>
-    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N107">
+        <v>88.78</v>
+      </c>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C108" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D108">
-        <v>1593</v>
+        <v>294</v>
       </c>
       <c r="E108" t="s">
         <v>74</v>
       </c>
       <c r="F108" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G108" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H108">
+        <v>21</v>
+      </c>
+      <c r="I108">
         <v>9</v>
       </c>
-      <c r="I108" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J108" t="b">
+        <v>0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>147</v>
       </c>
       <c r="L108">
-        <v>88.61</v>
+        <v>1</v>
       </c>
       <c r="M108">
         <v>88.61</v>
       </c>
-    </row>
-    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N108">
+        <v>88.61</v>
+      </c>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C109" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E109" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F109" t="s">
         <v>79</v>
       </c>
       <c r="G109" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H109">
+        <v>87</v>
+      </c>
+      <c r="I109">
         <v>7</v>
       </c>
-      <c r="I109" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J109" t="b">
+        <v>0</v>
+      </c>
+      <c r="K109" t="s">
+        <v>147</v>
       </c>
       <c r="L109">
-        <v>88.55</v>
+        <v>1</v>
       </c>
       <c r="M109">
         <v>88.55</v>
       </c>
-    </row>
-    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N109">
+        <v>88.55</v>
+      </c>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>234</v>
+      </c>
+      <c r="C110" t="s">
+        <v>235</v>
+      </c>
+      <c r="E110" t="s">
         <v>236</v>
       </c>
-      <c r="C110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F110" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G110" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H110">
+        <v>88</v>
+      </c>
+      <c r="I110">
         <v>23</v>
       </c>
-      <c r="I110" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J110" t="b">
+        <v>0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>147</v>
       </c>
       <c r="L110">
-        <v>88.14</v>
+        <v>1</v>
       </c>
       <c r="M110">
         <v>88.14</v>
       </c>
-    </row>
-    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N110">
+        <v>88.14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C111" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="E111" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F111" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G111" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H111">
+        <v>89</v>
+      </c>
+      <c r="I111">
         <v>24</v>
       </c>
-      <c r="I111" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J111" t="b">
+        <v>0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>147</v>
       </c>
       <c r="L111">
-        <v>87.58</v>
+        <v>1</v>
       </c>
       <c r="M111">
         <v>87.58</v>
       </c>
-    </row>
-    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N111">
+        <v>87.58</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>239</v>
+      </c>
+      <c r="C112" t="s">
+        <v>240</v>
+      </c>
+      <c r="E112" t="s">
         <v>241</v>
       </c>
-      <c r="C112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G112" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H112">
+        <v>90</v>
+      </c>
+      <c r="I112">
         <v>25</v>
       </c>
-      <c r="I112" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J112" t="b">
+        <v>0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>147</v>
       </c>
       <c r="L112">
-        <v>86.74</v>
+        <v>1</v>
       </c>
       <c r="M112">
         <v>86.74</v>
       </c>
-    </row>
-    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N112">
+        <v>86.74</v>
+      </c>
+    </row>
+    <row r="113" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C113" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E113" t="s">
-        <v>245</v>
+        <v>186</v>
       </c>
       <c r="F113" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G113" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H113">
+        <v>91</v>
+      </c>
+      <c r="I113">
         <v>31</v>
       </c>
-      <c r="I113" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J113" t="b">
+        <v>0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>147</v>
       </c>
       <c r="L113">
-        <v>85.64</v>
+        <v>1</v>
       </c>
       <c r="M113">
         <v>85.64</v>
       </c>
-    </row>
-    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N113">
+        <v>85.64</v>
+      </c>
+    </row>
+    <row r="114" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C114" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E114" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F114" t="s">
+        <v>23</v>
+      </c>
+      <c r="G114" t="s">
+        <v>49</v>
+      </c>
+      <c r="H114">
         <v>22</v>
       </c>
-      <c r="G114" t="s">
-[...2 lines deleted...]
-      <c r="H114">
+      <c r="I114">
         <v>6</v>
       </c>
-      <c r="I114" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J114" t="b">
+        <v>0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>147</v>
       </c>
       <c r="L114">
-        <v>85.4</v>
+        <v>1</v>
       </c>
       <c r="M114">
         <v>85.4</v>
       </c>
-    </row>
-    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N114">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="115" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A115">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B115" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C115" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E115" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F115" t="s">
+        <v>23</v>
+      </c>
+      <c r="G115" t="s">
+        <v>49</v>
+      </c>
+      <c r="H115">
         <v>22</v>
       </c>
-      <c r="G115" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="I115">
+        <v>6</v>
+      </c>
+      <c r="J115" t="b">
+        <v>0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>147</v>
       </c>
       <c r="L115">
-        <v>85.4</v>
+        <v>1</v>
       </c>
       <c r="M115">
         <v>85.4</v>
       </c>
-    </row>
-    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N115">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>58</v>
       </c>
       <c r="C116" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="E116" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="F116" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G116" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H116">
+        <v>92</v>
+      </c>
+      <c r="I116">
         <v>28</v>
       </c>
-      <c r="I116" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J116" t="b">
+        <v>0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>147</v>
       </c>
       <c r="L116">
-        <v>85.29</v>
+        <v>1</v>
       </c>
       <c r="M116">
         <v>85.29</v>
       </c>
-    </row>
-    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N116">
+        <v>85.29</v>
+      </c>
+    </row>
+    <row r="117" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C117" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E117" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F117" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G117" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H117">
+        <v>93</v>
+      </c>
+      <c r="I117">
         <v>26</v>
       </c>
-      <c r="I117" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J117" t="b">
+        <v>0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>147</v>
       </c>
       <c r="L117">
-        <v>84.35</v>
+        <v>1</v>
       </c>
       <c r="M117">
         <v>84.35</v>
       </c>
-    </row>
-    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N117">
+        <v>84.35</v>
+      </c>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C118" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E118" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F118" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G118" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H118">
+        <v>94</v>
+      </c>
+      <c r="I118">
         <v>27</v>
       </c>
-      <c r="I118" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J118" t="b">
+        <v>0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>147</v>
       </c>
       <c r="L118">
-        <v>84.18</v>
+        <v>1</v>
       </c>
       <c r="M118">
         <v>84.18</v>
       </c>
-    </row>
-    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N118">
+        <v>84.18</v>
+      </c>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C119" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E119" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F119" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G119" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H119">
+        <v>95</v>
+      </c>
+      <c r="I119">
         <v>28</v>
       </c>
-      <c r="I119" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J119" t="b">
+        <v>0</v>
+      </c>
+      <c r="K119" t="s">
+        <v>147</v>
       </c>
       <c r="L119">
-        <v>84.11</v>
+        <v>1</v>
       </c>
       <c r="M119">
         <v>84.11</v>
       </c>
-    </row>
-    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N119">
+        <v>84.11</v>
+      </c>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C120" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E120" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F120" t="s">
+        <v>30</v>
+      </c>
+      <c r="G120" t="s">
+        <v>18</v>
+      </c>
+      <c r="H120">
+        <v>96</v>
+      </c>
+      <c r="I120">
         <v>29</v>
       </c>
-      <c r="G120" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="J120" t="b">
+        <v>0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>147</v>
       </c>
       <c r="L120">
-        <v>84.09</v>
+        <v>1</v>
       </c>
       <c r="M120">
         <v>84.09</v>
       </c>
-    </row>
-    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N120">
+        <v>84.09</v>
+      </c>
+    </row>
+    <row r="121" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C121" t="s">
         <v>85</v>
       </c>
       <c r="E121" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F121" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G121" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H121">
+        <v>97</v>
+      </c>
+      <c r="I121">
         <v>32</v>
       </c>
-      <c r="I121" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J121" t="b">
+        <v>0</v>
+      </c>
+      <c r="K121" t="s">
+        <v>147</v>
       </c>
       <c r="L121">
-        <v>83.98</v>
+        <v>1</v>
       </c>
       <c r="M121">
         <v>83.98</v>
       </c>
-    </row>
-    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N121">
+        <v>83.98</v>
+      </c>
+    </row>
+    <row r="122" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C122" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E122" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="F122" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G122" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H122">
+        <v>98</v>
+      </c>
+      <c r="I122">
         <v>33</v>
       </c>
-      <c r="I122" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J122" t="b">
+        <v>0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>147</v>
       </c>
       <c r="L122">
-        <v>82.97</v>
+        <v>1</v>
       </c>
       <c r="M122">
         <v>82.97</v>
       </c>
-    </row>
-    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N122">
+        <v>82.97</v>
+      </c>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C123" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="E123" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F123" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G123" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H123">
+        <v>99</v>
+      </c>
+      <c r="I123">
         <v>34</v>
       </c>
-      <c r="I123" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J123" t="b">
+        <v>0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>147</v>
       </c>
       <c r="L123">
-        <v>82.61</v>
+        <v>1</v>
       </c>
       <c r="M123">
         <v>82.61</v>
       </c>
-    </row>
-    <row r="124" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N123">
+        <v>82.61</v>
+      </c>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C124" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="E124" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="F124" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G124" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H124">
+        <v>100</v>
+      </c>
+      <c r="I124">
         <v>30</v>
       </c>
-      <c r="I124" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J124" t="b">
+        <v>0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>147</v>
       </c>
       <c r="L124">
-        <v>81.97</v>
+        <v>1</v>
       </c>
       <c r="M124">
         <v>81.97</v>
       </c>
-    </row>
-    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N124">
+        <v>81.97</v>
+      </c>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C125" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="E125" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F125" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G125" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H125">
+        <v>101</v>
+      </c>
+      <c r="I125">
         <v>35</v>
       </c>
-      <c r="I125" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J125" t="b">
+        <v>0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>147</v>
       </c>
       <c r="L125">
-        <v>81.79</v>
+        <v>1</v>
       </c>
       <c r="M125">
         <v>81.79</v>
       </c>
-    </row>
-    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N125">
+        <v>81.79</v>
+      </c>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C126" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="E126" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F126" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G126" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H126">
+        <v>24</v>
+      </c>
+      <c r="I126">
         <v>10</v>
       </c>
-      <c r="I126" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J126" t="b">
+        <v>0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>147</v>
       </c>
       <c r="L126">
-        <v>81.18</v>
+        <v>1</v>
       </c>
       <c r="M126">
         <v>81.18</v>
       </c>
-    </row>
-    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N126">
+        <v>81.18</v>
+      </c>
+    </row>
+    <row r="127" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>88</v>
       </c>
       <c r="C127" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="E127" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="F127" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G127" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H127">
+        <v>102</v>
+      </c>
+      <c r="I127">
         <v>36</v>
       </c>
-      <c r="I127" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J127" t="b">
+        <v>0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>147</v>
       </c>
       <c r="L127">
-        <v>81.03</v>
+        <v>1</v>
       </c>
       <c r="M127">
         <v>81.03</v>
       </c>
-    </row>
-    <row r="128" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N127">
+        <v>81.03</v>
+      </c>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A128">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B128" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D128">
-        <v>122</v>
+        <v>514</v>
       </c>
       <c r="E128" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="F128" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="G128" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H128">
+        <v>102</v>
+      </c>
+      <c r="I128">
         <v>2</v>
       </c>
-      <c r="I128" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J128" t="b">
+        <v>0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>147</v>
       </c>
       <c r="L128">
-        <v>81.03</v>
+        <v>1</v>
       </c>
       <c r="M128">
         <v>81.03</v>
       </c>
-    </row>
-    <row r="129" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N128">
+        <v>81.03</v>
+      </c>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="C129" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D129">
         <v>1897</v>
       </c>
       <c r="E129" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="F129" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G129" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H129">
+        <v>104</v>
+      </c>
+      <c r="I129">
         <v>31</v>
       </c>
-      <c r="I129" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J129" t="b">
+        <v>0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>147</v>
       </c>
       <c r="L129">
-        <v>77.93</v>
+        <v>1</v>
       </c>
       <c r="M129">
         <v>77.93</v>
       </c>
-    </row>
-    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N129">
+        <v>77.93</v>
+      </c>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>88</v>
       </c>
       <c r="C130" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="E130" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F130" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G130" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H130">
+        <v>105</v>
+      </c>
+      <c r="I130">
         <v>32</v>
       </c>
-      <c r="I130" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J130" t="b">
+        <v>0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>147</v>
       </c>
       <c r="L130">
-        <v>76.45</v>
+        <v>1</v>
       </c>
       <c r="M130">
         <v>76.45</v>
       </c>
-    </row>
-    <row r="131" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N130">
+        <v>76.45</v>
+      </c>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A131">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B131" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C131" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E131" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F131" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G131" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H131">
+        <v>105</v>
+      </c>
+      <c r="I131">
         <v>37</v>
       </c>
-      <c r="I131" t="b">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="J131" t="b">
+        <v>0</v>
+      </c>
+      <c r="K131" t="s">
+        <v>147</v>
       </c>
       <c r="L131">
-        <v>76.45</v>
+        <v>1</v>
       </c>
       <c r="M131">
         <v>76.45</v>
       </c>
-    </row>
-    <row r="132" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N131">
+        <v>76.45</v>
+      </c>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A132">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B132" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C132" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="E132" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F132" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G132" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H132">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>105</v>
+      </c>
+      <c r="I132">
+        <v>37</v>
+      </c>
+      <c r="J132" t="b">
+        <v>0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>147</v>
       </c>
       <c r="L132">
-        <v>76.45</v>
+        <v>1</v>
       </c>
       <c r="M132">
         <v>76.45</v>
       </c>
-    </row>
-    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="N132">
+        <v>76.45</v>
+      </c>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>156</v>
+        <v>272</v>
       </c>
       <c r="C133" t="s">
+        <v>273</v>
+      </c>
+      <c r="E133" t="s">
+        <v>19</v>
+      </c>
+      <c r="F133" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" t="s">
+        <v>18</v>
+      </c>
+      <c r="H133">
+        <v>108</v>
+      </c>
+      <c r="I133">
+        <v>29</v>
+      </c>
+      <c r="J133" t="b">
+        <v>0</v>
+      </c>
+      <c r="K133" t="s">
+        <v>274</v>
+      </c>
+      <c r="L133">
+        <v>1</v>
+      </c>
+      <c r="M133">
+        <v>0</v>
+      </c>
+      <c r="N133">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A134">
+        <v>132</v>
+      </c>
+      <c r="B134" t="s">
         <v>275</v>
       </c>
-      <c r="E133" t="s">
-[...5 lines deleted...]
-      <c r="G133" t="s">
+      <c r="C134" t="s">
+        <v>276</v>
+      </c>
+      <c r="E134" t="s">
+        <v>19</v>
+      </c>
+      <c r="F134" t="s">
         <v>17</v>
       </c>
-      <c r="H133">
-[...22 lines deleted...]
-      <c r="B134" t="s">
+      <c r="G134" t="s">
+        <v>49</v>
+      </c>
+      <c r="H134">
+        <v>25</v>
+      </c>
+      <c r="I134">
+        <v>11</v>
+      </c>
+      <c r="J134" t="b">
+        <v>0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>274</v>
+      </c>
+      <c r="L134">
+        <v>1</v>
+      </c>
+      <c r="M134">
+        <v>0</v>
+      </c>
+      <c r="N134">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A135">
+        <v>132</v>
+      </c>
+      <c r="B135" t="s">
+        <v>258</v>
+      </c>
+      <c r="C135" t="s">
         <v>277</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E135" t="s">
+        <v>224</v>
+      </c>
+      <c r="F135" t="s">
+        <v>30</v>
+      </c>
+      <c r="G135" t="s">
+        <v>18</v>
+      </c>
+      <c r="H135">
+        <v>108</v>
+      </c>
+      <c r="I135">
+        <v>33</v>
+      </c>
+      <c r="J135" t="b">
+        <v>0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>274</v>
+      </c>
+      <c r="L135">
+        <v>1</v>
+      </c>
+      <c r="M135">
+        <v>0</v>
+      </c>
+      <c r="N135">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A136">
+        <v>132</v>
+      </c>
+      <c r="B136" t="s">
+        <v>162</v>
+      </c>
+      <c r="C136" t="s">
         <v>278</v>
       </c>
-      <c r="E134" t="s">
-[...34 lines deleted...]
-      <c r="C135" t="s">
+      <c r="E136" t="s">
         <v>279</v>
       </c>
-      <c r="E135" t="s">
+      <c r="F136" t="s">
+        <v>30</v>
+      </c>
+      <c r="G136" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136">
+        <v>108</v>
+      </c>
+      <c r="I136">
+        <v>33</v>
+      </c>
+      <c r="J136" t="b">
+        <v>0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>274</v>
+      </c>
+      <c r="L136">
+        <v>1</v>
+      </c>
+      <c r="M136">
+        <v>0</v>
+      </c>
+      <c r="N136">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A137">
+        <v>132</v>
+      </c>
+      <c r="B137" t="s">
+        <v>33</v>
+      </c>
+      <c r="C137" t="s">
         <v>280</v>
       </c>
-      <c r="F135" t="s">
-[...5 lines deleted...]
-      <c r="H135">
+      <c r="E137" t="s">
+        <v>19</v>
+      </c>
+      <c r="F137" t="s">
+        <v>23</v>
+      </c>
+      <c r="G137" t="s">
+        <v>18</v>
+      </c>
+      <c r="H137">
+        <v>108</v>
+      </c>
+      <c r="I137">
+        <v>39</v>
+      </c>
+      <c r="J137" t="b">
+        <v>0</v>
+      </c>
+      <c r="K137" t="s">
+        <v>274</v>
+      </c>
+      <c r="L137">
+        <v>1</v>
+      </c>
+      <c r="M137">
+        <v>0</v>
+      </c>
+      <c r="N137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A138">
+        <v>132</v>
+      </c>
+      <c r="B138" t="s">
+        <v>162</v>
+      </c>
+      <c r="C138" t="s">
+        <v>281</v>
+      </c>
+      <c r="E138" t="s">
+        <v>19</v>
+      </c>
+      <c r="F138" t="s">
+        <v>23</v>
+      </c>
+      <c r="G138" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138">
+        <v>108</v>
+      </c>
+      <c r="I138">
+        <v>39</v>
+      </c>
+      <c r="J138" t="b">
+        <v>0</v>
+      </c>
+      <c r="K138" t="s">
+        <v>274</v>
+      </c>
+      <c r="L138">
+        <v>1</v>
+      </c>
+      <c r="M138">
+        <v>0</v>
+      </c>
+      <c r="N138">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A139">
+        <v>132</v>
+      </c>
+      <c r="B139" t="s">
+        <v>282</v>
+      </c>
+      <c r="C139" t="s">
+        <v>198</v>
+      </c>
+      <c r="D139">
+        <v>1422</v>
+      </c>
+      <c r="E139" t="s">
+        <v>283</v>
+      </c>
+      <c r="F139" t="s">
+        <v>30</v>
+      </c>
+      <c r="G139" t="s">
+        <v>18</v>
+      </c>
+      <c r="H139">
+        <v>108</v>
+      </c>
+      <c r="I139">
         <v>33</v>
       </c>
-      <c r="I135" t="b">
-[...72 lines deleted...]
-      <c r="H137">
+      <c r="J139" t="b">
+        <v>0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>284</v>
+      </c>
+      <c r="L139">
+        <v>1</v>
+      </c>
+      <c r="M139">
+        <v>0</v>
+      </c>
+      <c r="N139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A140">
+        <v>132</v>
+      </c>
+      <c r="B140" t="s">
+        <v>285</v>
+      </c>
+      <c r="C140" t="s">
+        <v>286</v>
+      </c>
+      <c r="E140" t="s">
+        <v>19</v>
+      </c>
+      <c r="F140" t="s">
+        <v>23</v>
+      </c>
+      <c r="G140" t="s">
+        <v>18</v>
+      </c>
+      <c r="H140">
+        <v>108</v>
+      </c>
+      <c r="I140">
         <v>39</v>
       </c>
-      <c r="I137" t="b">
-[...34 lines deleted...]
-      <c r="H138">
+      <c r="J140" t="b">
+        <v>0</v>
+      </c>
+      <c r="K140" t="s">
+        <v>274</v>
+      </c>
+      <c r="L140">
+        <v>1</v>
+      </c>
+      <c r="M140">
+        <v>0</v>
+      </c>
+      <c r="N140">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A141">
+        <v>132</v>
+      </c>
+      <c r="B141" t="s">
+        <v>124</v>
+      </c>
+      <c r="C141" t="s">
+        <v>287</v>
+      </c>
+      <c r="E141" t="s">
+        <v>186</v>
+      </c>
+      <c r="F141" t="s">
         <v>30</v>
       </c>
-      <c r="I138" t="b">
-[...98 lines deleted...]
-      <c r="C141" t="s">
+      <c r="G141" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141">
+        <v>108</v>
+      </c>
+      <c r="I141">
+        <v>33</v>
+      </c>
+      <c r="J141" t="b">
+        <v>0</v>
+      </c>
+      <c r="K141" t="s">
+        <v>274</v>
+      </c>
+      <c r="L141">
+        <v>1</v>
+      </c>
+      <c r="M141">
+        <v>0</v>
+      </c>
+      <c r="N141">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A142">
+        <v>132</v>
+      </c>
+      <c r="B142" t="s">
+        <v>205</v>
+      </c>
+      <c r="C142" t="s">
+        <v>37</v>
+      </c>
+      <c r="E142" t="s">
+        <v>44</v>
+      </c>
+      <c r="F142" t="s">
+        <v>30</v>
+      </c>
+      <c r="G142" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142">
+        <v>108</v>
+      </c>
+      <c r="I142">
+        <v>33</v>
+      </c>
+      <c r="J142" t="b">
+        <v>0</v>
+      </c>
+      <c r="K142" t="s">
+        <v>274</v>
+      </c>
+      <c r="L142">
+        <v>1</v>
+      </c>
+      <c r="M142">
+        <v>0</v>
+      </c>
+      <c r="N142">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A143">
+        <v>132</v>
+      </c>
+      <c r="B143" t="s">
+        <v>232</v>
+      </c>
+      <c r="C143" t="s">
         <v>288</v>
       </c>
-      <c r="E141" t="s">
-[...69 lines deleted...]
-      <c r="B143" t="s">
+      <c r="E143" t="s">
+        <v>19</v>
+      </c>
+      <c r="F143" t="s">
+        <v>30</v>
+      </c>
+      <c r="G143" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143">
+        <v>108</v>
+      </c>
+      <c r="I143">
+        <v>33</v>
+      </c>
+      <c r="J143" t="b">
+        <v>0</v>
+      </c>
+      <c r="K143" t="s">
+        <v>274</v>
+      </c>
+      <c r="L143">
+        <v>1</v>
+      </c>
+      <c r="M143">
+        <v>0</v>
+      </c>
+      <c r="N143">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A144">
+        <v>132</v>
+      </c>
+      <c r="B144" t="s">
         <v>289</v>
       </c>
-      <c r="C143" t="s">
-[...2 lines deleted...]
-      <c r="E143" t="s">
+      <c r="C144" t="s">
+        <v>25</v>
+      </c>
+      <c r="E144" t="s">
         <v>290</v>
       </c>
-      <c r="F143" t="s">
+      <c r="F144" t="s">
         <v>79</v>
       </c>
-      <c r="G143" t="s">
-[...2 lines deleted...]
-      <c r="H143">
+      <c r="G144" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144">
+        <v>108</v>
+      </c>
+      <c r="I144">
         <v>8</v>
       </c>
-      <c r="I143" t="b">
-[...22 lines deleted...]
-      <c r="C144" t="s">
+      <c r="J144" t="b">
+        <v>0</v>
+      </c>
+      <c r="K144" t="s">
+        <v>274</v>
+      </c>
+      <c r="L144">
+        <v>1</v>
+      </c>
+      <c r="M144">
+        <v>0</v>
+      </c>
+      <c r="N144">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A145">
+        <v>132</v>
+      </c>
+      <c r="B145" t="s">
         <v>291</v>
-      </c>
-[...33 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C145" t="s">
         <v>292</v>
       </c>
-      <c r="D145">
-[...1 lines deleted...]
-      </c>
       <c r="E145" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="F145" t="s">
-        <v>138</v>
+        <v>23</v>
       </c>
       <c r="G145" t="s">
+        <v>49</v>
+      </c>
+      <c r="H145">
+        <v>25</v>
+      </c>
+      <c r="I145">
+        <v>8</v>
+      </c>
+      <c r="J145" t="b">
+        <v>0</v>
+      </c>
+      <c r="K145" t="s">
+        <v>274</v>
+      </c>
+      <c r="L145">
+        <v>1</v>
+      </c>
+      <c r="M145">
+        <v>0</v>
+      </c>
+      <c r="N145">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A146">
+        <v>132</v>
+      </c>
+      <c r="B146" t="s">
+        <v>293</v>
+      </c>
+      <c r="C146" t="s">
+        <v>166</v>
+      </c>
+      <c r="E146" t="s">
+        <v>19</v>
+      </c>
+      <c r="F146" t="s">
+        <v>30</v>
+      </c>
+      <c r="G146" t="s">
+        <v>18</v>
+      </c>
+      <c r="H146">
+        <v>108</v>
+      </c>
+      <c r="I146">
+        <v>33</v>
+      </c>
+      <c r="J146" t="b">
+        <v>0</v>
+      </c>
+      <c r="K146" t="s">
+        <v>274</v>
+      </c>
+      <c r="L146">
+        <v>1</v>
+      </c>
+      <c r="M146">
+        <v>0</v>
+      </c>
+      <c r="N146">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A147">
+        <v>132</v>
+      </c>
+      <c r="B147" t="s">
+        <v>294</v>
+      </c>
+      <c r="C147" t="s">
+        <v>295</v>
+      </c>
+      <c r="D147">
+        <v>387</v>
+      </c>
+      <c r="E147" t="s">
+        <v>74</v>
+      </c>
+      <c r="F147" t="s">
+        <v>30</v>
+      </c>
+      <c r="G147" t="s">
+        <v>49</v>
+      </c>
+      <c r="H147">
+        <v>25</v>
+      </c>
+      <c r="I147">
+        <v>6</v>
+      </c>
+      <c r="J147" t="b">
+        <v>0</v>
+      </c>
+      <c r="K147" t="s">
+        <v>284</v>
+      </c>
+      <c r="L147">
+        <v>1</v>
+      </c>
+      <c r="M147">
+        <v>0</v>
+      </c>
+      <c r="N147">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A148">
+        <v>132</v>
+      </c>
+      <c r="B148" t="s">
+        <v>296</v>
+      </c>
+      <c r="C148" t="s">
+        <v>60</v>
+      </c>
+      <c r="D148">
+        <v>180</v>
+      </c>
+      <c r="E148" t="s">
+        <v>41</v>
+      </c>
+      <c r="F148" t="s">
         <v>17</v>
       </c>
-      <c r="H145">
+      <c r="G148" t="s">
+        <v>49</v>
+      </c>
+      <c r="H148">
+        <v>25</v>
+      </c>
+      <c r="I148">
+        <v>11</v>
+      </c>
+      <c r="J148" t="b">
+        <v>0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>284</v>
+      </c>
+      <c r="L148">
+        <v>1</v>
+      </c>
+      <c r="M148">
+        <v>0</v>
+      </c>
+      <c r="N148">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A149">
+        <v>132</v>
+      </c>
+      <c r="B149" t="s">
+        <v>104</v>
+      </c>
+      <c r="C149" t="s">
+        <v>297</v>
+      </c>
+      <c r="D149">
+        <v>96</v>
+      </c>
+      <c r="E149" t="s">
+        <v>41</v>
+      </c>
+      <c r="F149" t="s">
+        <v>137</v>
+      </c>
+      <c r="G149" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149">
+        <v>108</v>
+      </c>
+      <c r="I149">
         <v>3</v>
       </c>
-      <c r="I145" t="b">
-[...164 lines deleted...]
-        <v>1</v>
+      <c r="J149" t="b">
+        <v>0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>284</v>
       </c>
       <c r="L149">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M149">
+        <v>0</v>
+      </c>
+      <c r="N149">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>