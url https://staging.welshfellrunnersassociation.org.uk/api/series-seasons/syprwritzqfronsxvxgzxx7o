--- v1 (2026-03-28)
+++ v2 (2026-05-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="997" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="198">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -1073,116 +1073,116 @@
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
         <v>2434</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
         <v>4</v>
       </c>
       <c r="I2" t="b">
         <v>1</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L2">
         <v>98.18</v>
       </c>
       <c r="M2">
         <v>73.57</v>
       </c>
-      <c r="N2" t="s">
-        <v>23</v>
+      <c r="N2">
+        <v>99</v>
       </c>
       <c r="O2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>23</v>
       </c>
       <c r="Q2">
         <v>94.61</v>
       </c>
       <c r="R2">
         <v>291.79</v>
       </c>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3">
         <v>2435</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3" t="s">
         <v>22</v>
       </c>
       <c r="H3">
         <v>5</v>
       </c>
       <c r="I3" t="b">
         <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L3">
         <v>83.61</v>
       </c>
       <c r="M3">
         <v>113.25</v>
       </c>
-      <c r="N3" t="s">
-        <v>23</v>
+      <c r="N3">
+        <v>93.04</v>
       </c>
       <c r="O3" t="s">
         <v>23</v>
       </c>
       <c r="P3" t="s">
         <v>23</v>
       </c>
       <c r="Q3">
         <v>81.08</v>
       </c>
       <c r="R3">
         <v>289.9</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
         <v>26</v>
       </c>
       <c r="D4">
@@ -1241,60 +1241,60 @@
       <c r="C5" t="s">
         <v>30</v>
       </c>
       <c r="D5">
         <v>2051</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5" t="s">
         <v>32</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5">
         <v>3</v>
       </c>
       <c r="I5" t="b">
         <v>1</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L5">
         <v>78.83</v>
       </c>
       <c r="M5">
         <v>79.12</v>
       </c>
-      <c r="N5" t="s">
-        <v>23</v>
+      <c r="N5">
+        <v>77.11</v>
       </c>
       <c r="O5" t="s">
         <v>23</v>
       </c>
       <c r="P5" t="s">
         <v>23</v>
       </c>
       <c r="Q5" t="s">
         <v>23</v>
       </c>
       <c r="R5">
         <v>235.06</v>
       </c>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6">
@@ -1353,60 +1353,60 @@
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7">
         <v>2052</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
       <c r="I7" t="b">
         <v>0</v>
       </c>
       <c r="J7" t="s">
         <v>38</v>
       </c>
       <c r="K7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L7" t="s">
         <v>23</v>
       </c>
       <c r="M7">
         <v>100</v>
       </c>
-      <c r="N7" t="s">
-        <v>23</v>
+      <c r="N7">
+        <v>112.53</v>
       </c>
       <c r="O7" t="s">
         <v>23</v>
       </c>
       <c r="P7" t="s">
         <v>23</v>
       </c>
       <c r="Q7" t="s">
         <v>23</v>
       </c>
       <c r="R7">
         <v>212.53</v>
       </c>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="D8">
@@ -1633,225 +1633,225 @@
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12">
         <v>1787</v>
       </c>
       <c r="E12" t="s">
         <v>52</v>
       </c>
       <c r="F12" t="s">
         <v>41</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="b">
         <v>0</v>
       </c>
       <c r="J12" t="s">
         <v>38</v>
       </c>
       <c r="K12">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L12">
         <v>100</v>
       </c>
       <c r="M12" t="s">
         <v>23</v>
       </c>
-      <c r="N12" t="s">
-        <v>23</v>
+      <c r="N12">
+        <v>89.98</v>
       </c>
       <c r="O12" t="s">
         <v>23</v>
       </c>
       <c r="P12" t="s">
         <v>23</v>
       </c>
       <c r="Q12" t="s">
         <v>23</v>
       </c>
       <c r="R12">
         <v>189.98</v>
       </c>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>37</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13">
         <v>8</v>
       </c>
       <c r="I13" t="b">
         <v>0</v>
       </c>
       <c r="J13" t="s">
         <v>38</v>
       </c>
       <c r="K13">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L13">
         <v>99.45</v>
       </c>
       <c r="M13" t="s">
         <v>23</v>
       </c>
-      <c r="N13" t="s">
-        <v>23</v>
+      <c r="N13">
+        <v>87.42</v>
       </c>
       <c r="O13" t="s">
         <v>23</v>
       </c>
       <c r="P13" t="s">
         <v>23</v>
       </c>
       <c r="Q13" t="s">
         <v>23</v>
       </c>
       <c r="R13">
         <v>186.87</v>
       </c>
     </row>
     <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>38</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14">
         <v>1858</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14">
         <v>4</v>
       </c>
       <c r="I14" t="b">
         <v>0</v>
       </c>
       <c r="J14" t="s">
         <v>38</v>
       </c>
       <c r="K14">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L14">
         <v>92.45</v>
       </c>
       <c r="M14" t="s">
         <v>23</v>
       </c>
-      <c r="N14" t="s">
-        <v>23</v>
+      <c r="N14">
+        <v>93.16</v>
       </c>
       <c r="O14" t="s">
         <v>23</v>
       </c>
       <c r="P14" t="s">
         <v>23</v>
       </c>
       <c r="Q14" t="s">
         <v>23</v>
       </c>
       <c r="R14">
         <v>185.61</v>
       </c>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>39</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15">
         <v>2415</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
       <c r="G15" t="s">
         <v>37</v>
       </c>
       <c r="H15">
         <v>6</v>
       </c>
       <c r="I15" t="b">
         <v>0</v>
       </c>
       <c r="J15" t="s">
         <v>38</v>
       </c>
       <c r="K15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L15">
         <v>89.39</v>
       </c>
       <c r="M15" t="s">
         <v>23</v>
       </c>
-      <c r="N15" t="s">
-        <v>23</v>
+      <c r="N15">
+        <v>92.69</v>
       </c>
       <c r="O15" t="s">
         <v>23</v>
       </c>
       <c r="P15" t="s">
         <v>23</v>
       </c>
       <c r="Q15" t="s">
         <v>23</v>
       </c>
       <c r="R15">
         <v>182.08</v>
       </c>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
@@ -2387,60 +2387,60 @@
       <c r="C26" t="s">
         <v>78</v>
       </c>
       <c r="D26">
         <v>1950</v>
       </c>
       <c r="E26" t="s">
         <v>79</v>
       </c>
       <c r="F26" t="s">
         <v>80</v>
       </c>
       <c r="G26" t="s">
         <v>22</v>
       </c>
       <c r="H26">
         <v>2</v>
       </c>
       <c r="I26" t="b">
         <v>0</v>
       </c>
       <c r="J26" t="s">
         <v>38</v>
       </c>
       <c r="K26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L26" t="s">
         <v>23</v>
       </c>
       <c r="M26" t="s">
         <v>23</v>
       </c>
-      <c r="N26" t="s">
-        <v>23</v>
+      <c r="N26">
+        <v>107.35</v>
       </c>
       <c r="O26" t="s">
         <v>23</v>
       </c>
       <c r="P26" t="s">
         <v>23</v>
       </c>
       <c r="Q26" t="s">
         <v>23</v>
       </c>
       <c r="R26">
         <v>107.35</v>
       </c>
     </row>
     <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>53</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>81</v>
       </c>
       <c r="E27" t="s">