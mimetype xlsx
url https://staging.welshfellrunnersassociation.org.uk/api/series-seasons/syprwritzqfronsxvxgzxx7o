--- v2 (2026-05-21)
+++ v3 (2026-07-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Data" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="988" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1031" uniqueCount="198">
   <si>
     <t>Overall Position</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>WFRA membership no</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>Age Category</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Category Position</t>
   </si>
   <si>
@@ -2063,66 +2063,66 @@
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>1</v>
       </c>
       <c r="I20" t="b">
         <v>0</v>
       </c>
       <c r="J20" t="s">
         <v>38</v>
       </c>
       <c r="K20">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L20" t="s">
         <v>23</v>
       </c>
       <c r="M20" t="s">
         <v>23</v>
       </c>
       <c r="N20" t="s">
         <v>23</v>
       </c>
       <c r="O20" t="s">
         <v>23</v>
       </c>
-      <c r="P20">
-        <v>140.77</v>
+      <c r="P20" t="s">
+        <v>23</v>
       </c>
       <c r="Q20" t="s">
         <v>23</v>
       </c>
       <c r="R20">
         <v>140.77</v>
       </c>
     </row>
     <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>47</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>69</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
@@ -2278,66 +2278,66 @@
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24">
         <v>2469</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
         <v>36</v>
       </c>
       <c r="G24" t="s">
         <v>22</v>
       </c>
       <c r="H24">
         <v>2</v>
       </c>
       <c r="I24" t="b">
         <v>0</v>
       </c>
       <c r="J24" t="s">
         <v>38</v>
       </c>
       <c r="K24">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L24" t="s">
         <v>23</v>
       </c>
       <c r="M24" t="s">
         <v>23</v>
       </c>
       <c r="N24" t="s">
         <v>23</v>
       </c>
       <c r="O24" t="s">
         <v>23</v>
       </c>
-      <c r="P24">
-        <v>125.75</v>
+      <c r="P24" t="s">
+        <v>23</v>
       </c>
       <c r="Q24" t="s">
         <v>23</v>
       </c>
       <c r="R24">
         <v>125.75</v>
       </c>
     </row>
     <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>51</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>64</v>
       </c>
       <c r="E25" t="s">
         <v>49</v>
       </c>
       <c r="F25" t="s">
         <v>36</v>
       </c>
       <c r="G25" t="s">
@@ -2496,66 +2496,66 @@
       <c r="C28" t="s">
         <v>83</v>
       </c>
       <c r="D28">
         <v>2259</v>
       </c>
       <c r="E28" t="s">
         <v>84</v>
       </c>
       <c r="F28" t="s">
         <v>36</v>
       </c>
       <c r="G28" t="s">
         <v>22</v>
       </c>
       <c r="H28">
         <v>3</v>
       </c>
       <c r="I28" t="b">
         <v>0</v>
       </c>
       <c r="J28" t="s">
         <v>38</v>
       </c>
       <c r="K28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L28" t="s">
         <v>23</v>
       </c>
       <c r="M28" t="s">
         <v>23</v>
       </c>
       <c r="N28" t="s">
         <v>23</v>
       </c>
       <c r="O28" t="s">
         <v>23</v>
       </c>
-      <c r="P28">
-        <v>119.5</v>
+      <c r="P28" t="s">
+        <v>23</v>
       </c>
       <c r="Q28" t="s">
         <v>23</v>
       </c>
       <c r="R28">
         <v>119.5</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>54</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
       <c r="D29">
         <v>2437</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
@@ -2658,66 +2658,66 @@
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31" t="s">
         <v>90</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
         <v>32</v>
       </c>
       <c r="G31" t="s">
         <v>22</v>
       </c>
       <c r="H31">
         <v>5</v>
       </c>
       <c r="I31" t="b">
         <v>0</v>
       </c>
       <c r="J31" t="s">
         <v>38</v>
       </c>
       <c r="K31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L31" t="s">
         <v>23</v>
       </c>
       <c r="M31" t="s">
         <v>23</v>
       </c>
       <c r="N31" t="s">
         <v>23</v>
       </c>
       <c r="O31" t="s">
         <v>23</v>
       </c>
-      <c r="P31">
-        <v>115.33</v>
+      <c r="P31" t="s">
+        <v>23</v>
       </c>
       <c r="Q31" t="s">
         <v>23</v>
       </c>
       <c r="R31">
         <v>115.33</v>
       </c>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>56</v>
       </c>
       <c r="B32" t="s">
         <v>55</v>
       </c>
       <c r="C32" t="s">
         <v>91</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>41</v>
       </c>
       <c r="G32" t="s">
@@ -2929,66 +2929,66 @@
       <c r="B36" t="s">
         <v>97</v>
       </c>
       <c r="C36" t="s">
         <v>98</v>
       </c>
       <c r="E36" t="s">
         <v>84</v>
       </c>
       <c r="F36" t="s">
         <v>60</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
       <c r="H36">
         <v>6</v>
       </c>
       <c r="I36" t="b">
         <v>0</v>
       </c>
       <c r="J36" t="s">
         <v>38</v>
       </c>
       <c r="K36">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L36" t="s">
         <v>23</v>
       </c>
       <c r="M36" t="s">
         <v>23</v>
       </c>
       <c r="N36" t="s">
         <v>23</v>
       </c>
       <c r="O36" t="s">
         <v>23</v>
       </c>
-      <c r="P36">
-        <v>110.4</v>
+      <c r="P36" t="s">
+        <v>23</v>
       </c>
       <c r="Q36" t="s">
         <v>23</v>
       </c>
       <c r="R36">
         <v>110.4</v>
       </c>
     </row>
     <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>59</v>
       </c>
       <c r="B37" t="s">
         <v>99</v>
       </c>
       <c r="C37" t="s">
         <v>61</v>
       </c>
       <c r="E37" t="s">
         <v>62</v>
       </c>
       <c r="F37" t="s">
         <v>21</v>
       </c>
       <c r="G37" t="s">
@@ -3038,66 +3038,66 @@
       <c r="C38" t="s">
         <v>101</v>
       </c>
       <c r="D38">
         <v>2352</v>
       </c>
       <c r="E38" t="s">
         <v>102</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
       <c r="G38" t="s">
         <v>22</v>
       </c>
       <c r="H38">
         <v>7</v>
       </c>
       <c r="I38" t="b">
         <v>0</v>
       </c>
       <c r="J38" t="s">
         <v>38</v>
       </c>
       <c r="K38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L38" t="s">
         <v>23</v>
       </c>
       <c r="M38" t="s">
         <v>23</v>
       </c>
       <c r="N38" t="s">
         <v>23</v>
       </c>
       <c r="O38" t="s">
         <v>23</v>
       </c>
-      <c r="P38">
-        <v>109.58</v>
+      <c r="P38" t="s">
+        <v>23</v>
       </c>
       <c r="Q38" t="s">
         <v>23</v>
       </c>
       <c r="R38">
         <v>109.58</v>
       </c>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>60</v>
       </c>
       <c r="B39" t="s">
         <v>103</v>
       </c>
       <c r="C39" t="s">
         <v>104</v>
       </c>
       <c r="E39" t="s">
         <v>23</v>
       </c>
       <c r="F39" t="s">
         <v>36</v>
       </c>
       <c r="G39" t="s">
@@ -3147,66 +3147,66 @@
       <c r="C40" t="s">
         <v>106</v>
       </c>
       <c r="D40">
         <v>2430</v>
       </c>
       <c r="E40" t="s">
         <v>107</v>
       </c>
       <c r="F40" t="s">
         <v>41</v>
       </c>
       <c r="G40" t="s">
         <v>22</v>
       </c>
       <c r="H40">
         <v>3</v>
       </c>
       <c r="I40" t="b">
         <v>0</v>
       </c>
       <c r="J40" t="s">
         <v>38</v>
       </c>
       <c r="K40">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L40" t="s">
         <v>23</v>
       </c>
       <c r="M40" t="s">
         <v>23</v>
       </c>
       <c r="N40" t="s">
         <v>23</v>
       </c>
       <c r="O40" t="s">
         <v>23</v>
       </c>
-      <c r="P40">
-        <v>109.22</v>
+      <c r="P40" t="s">
+        <v>23</v>
       </c>
       <c r="Q40" t="s">
         <v>23</v>
       </c>
       <c r="R40">
         <v>109.22</v>
       </c>
     </row>
     <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>61</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41" t="s">
         <v>109</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
       <c r="F41" t="s">
         <v>21</v>
       </c>
       <c r="G41" t="s">
@@ -3256,66 +3256,66 @@
       <c r="C42" t="s">
         <v>110</v>
       </c>
       <c r="D42">
         <v>2425</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
       <c r="F42" t="s">
         <v>21</v>
       </c>
       <c r="G42" t="s">
         <v>22</v>
       </c>
       <c r="H42">
         <v>11</v>
       </c>
       <c r="I42" t="b">
         <v>0</v>
       </c>
       <c r="J42" t="s">
         <v>38</v>
       </c>
       <c r="K42">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L42" t="s">
         <v>23</v>
       </c>
       <c r="M42" t="s">
         <v>23</v>
       </c>
       <c r="N42" t="s">
         <v>23</v>
       </c>
       <c r="O42" t="s">
         <v>23</v>
       </c>
-      <c r="P42">
-        <v>109.04</v>
+      <c r="P42" t="s">
+        <v>23</v>
       </c>
       <c r="Q42" t="s">
         <v>23</v>
       </c>
       <c r="R42">
         <v>109.04</v>
       </c>
     </row>
     <row r="43" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>63</v>
       </c>
       <c r="B43" t="s">
         <v>111</v>
       </c>
       <c r="C43" t="s">
         <v>112</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>60</v>
       </c>
       <c r="G43" t="s">
@@ -3362,66 +3362,66 @@
       <c r="B44" t="s">
         <v>113</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="E44" t="s">
         <v>84</v>
       </c>
       <c r="F44" t="s">
         <v>32</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44">
         <v>8</v>
       </c>
       <c r="I44" t="b">
         <v>0</v>
       </c>
       <c r="J44" t="s">
         <v>38</v>
       </c>
       <c r="K44">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L44" t="s">
         <v>23</v>
       </c>
       <c r="M44" t="s">
         <v>23</v>
       </c>
       <c r="N44" t="s">
         <v>23</v>
       </c>
       <c r="O44" t="s">
         <v>23</v>
       </c>
-      <c r="P44">
-        <v>108.28</v>
+      <c r="P44" t="s">
+        <v>23</v>
       </c>
       <c r="Q44" t="s">
         <v>23</v>
       </c>
       <c r="R44">
         <v>108.28</v>
       </c>
     </row>
     <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>64</v>
       </c>
       <c r="B45" t="s">
         <v>53</v>
       </c>
       <c r="C45" t="s">
         <v>114</v>
       </c>
       <c r="E45" t="s">
         <v>23</v>
       </c>
       <c r="F45" t="s">
         <v>28</v>
       </c>
       <c r="G45" t="s">
@@ -3468,66 +3468,66 @@
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" t="s">
         <v>116</v>
       </c>
       <c r="E46" t="s">
         <v>117</v>
       </c>
       <c r="F46" t="s">
         <v>32</v>
       </c>
       <c r="G46" t="s">
         <v>22</v>
       </c>
       <c r="H46">
         <v>9</v>
       </c>
       <c r="I46" t="b">
         <v>0</v>
       </c>
       <c r="J46" t="s">
         <v>38</v>
       </c>
       <c r="K46">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L46" t="s">
         <v>23</v>
       </c>
       <c r="M46" t="s">
         <v>23</v>
       </c>
       <c r="N46" t="s">
         <v>23</v>
       </c>
       <c r="O46" t="s">
         <v>23</v>
       </c>
-      <c r="P46">
-        <v>108.18</v>
+      <c r="P46" t="s">
+        <v>23</v>
       </c>
       <c r="Q46" t="s">
         <v>23</v>
       </c>
       <c r="R46">
         <v>108.18</v>
       </c>
     </row>
     <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>65</v>
       </c>
       <c r="B47" t="s">
         <v>118</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
       <c r="D47">
         <v>1994</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
@@ -3580,66 +3580,66 @@
       <c r="C48" t="s">
         <v>121</v>
       </c>
       <c r="D48">
         <v>2381</v>
       </c>
       <c r="E48" t="s">
         <v>84</v>
       </c>
       <c r="F48" t="s">
         <v>21</v>
       </c>
       <c r="G48" t="s">
         <v>37</v>
       </c>
       <c r="H48">
         <v>5</v>
       </c>
       <c r="I48" t="b">
         <v>0</v>
       </c>
       <c r="J48" t="s">
         <v>38</v>
       </c>
       <c r="K48">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L48" t="s">
         <v>23</v>
       </c>
       <c r="M48" t="s">
         <v>23</v>
       </c>
       <c r="N48" t="s">
         <v>23</v>
       </c>
       <c r="O48" t="s">
         <v>23</v>
       </c>
-      <c r="P48">
-        <v>107.54</v>
+      <c r="P48" t="s">
+        <v>23</v>
       </c>
       <c r="Q48" t="s">
         <v>23</v>
       </c>
       <c r="R48">
         <v>107.54</v>
       </c>
     </row>
     <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>66</v>
       </c>
       <c r="B49" t="s">
         <v>122</v>
       </c>
       <c r="C49" t="s">
         <v>104</v>
       </c>
       <c r="E49" t="s">
         <v>23</v>
       </c>
       <c r="F49" t="s">
         <v>21</v>
       </c>
       <c r="G49" t="s">
@@ -3801,122 +3801,122 @@
       <c r="C52" t="s">
         <v>75</v>
       </c>
       <c r="D52">
         <v>2440</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>60</v>
       </c>
       <c r="G52" t="s">
         <v>22</v>
       </c>
       <c r="H52">
         <v>7</v>
       </c>
       <c r="I52" t="b">
         <v>0</v>
       </c>
       <c r="J52" t="s">
         <v>38</v>
       </c>
       <c r="K52">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L52" t="s">
         <v>23</v>
       </c>
       <c r="M52" t="s">
         <v>23</v>
       </c>
       <c r="N52" t="s">
         <v>23</v>
       </c>
       <c r="O52" t="s">
         <v>23</v>
       </c>
-      <c r="P52">
-        <v>106.72</v>
+      <c r="P52" t="s">
+        <v>23</v>
       </c>
       <c r="Q52" t="s">
         <v>23</v>
       </c>
       <c r="R52">
         <v>106.72</v>
       </c>
     </row>
     <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>69</v>
       </c>
       <c r="B53" t="s">
         <v>126</v>
       </c>
       <c r="C53" t="s">
         <v>81</v>
       </c>
       <c r="D53">
         <v>2034</v>
       </c>
       <c r="E53" t="s">
         <v>127</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
       <c r="G53" t="s">
         <v>37</v>
       </c>
       <c r="H53">
         <v>6</v>
       </c>
       <c r="I53" t="b">
         <v>0</v>
       </c>
       <c r="J53" t="s">
         <v>38</v>
       </c>
       <c r="K53">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L53" t="s">
         <v>23</v>
       </c>
       <c r="M53" t="s">
         <v>23</v>
       </c>
       <c r="N53" t="s">
         <v>23</v>
       </c>
       <c r="O53" t="s">
         <v>23</v>
       </c>
-      <c r="P53">
-        <v>106.44</v>
+      <c r="P53" t="s">
+        <v>23</v>
       </c>
       <c r="Q53" t="s">
         <v>23</v>
       </c>
       <c r="R53">
         <v>106.44</v>
       </c>
     </row>
     <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>70</v>
       </c>
       <c r="B54" t="s">
         <v>128</v>
       </c>
       <c r="C54" t="s">
         <v>129</v>
       </c>
       <c r="E54" t="s">
         <v>27</v>
       </c>
       <c r="F54" t="s">
         <v>21</v>
       </c>
       <c r="G54" t="s">
@@ -3966,443 +3966,443 @@
       <c r="C55" t="s">
         <v>131</v>
       </c>
       <c r="D55">
         <v>2262</v>
       </c>
       <c r="E55" t="s">
         <v>84</v>
       </c>
       <c r="F55" t="s">
         <v>21</v>
       </c>
       <c r="G55" t="s">
         <v>22</v>
       </c>
       <c r="H55">
         <v>14</v>
       </c>
       <c r="I55" t="b">
         <v>0</v>
       </c>
       <c r="J55" t="s">
         <v>38</v>
       </c>
       <c r="K55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L55" t="s">
         <v>23</v>
       </c>
       <c r="M55" t="s">
         <v>23</v>
       </c>
       <c r="N55" t="s">
         <v>23</v>
       </c>
       <c r="O55" t="s">
         <v>23</v>
       </c>
-      <c r="P55">
-        <v>106.08</v>
+      <c r="P55" t="s">
+        <v>23</v>
       </c>
       <c r="Q55" t="s">
         <v>23</v>
       </c>
       <c r="R55">
         <v>106.08</v>
       </c>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>72</v>
       </c>
       <c r="B56" t="s">
         <v>132</v>
       </c>
       <c r="C56" t="s">
         <v>133</v>
       </c>
       <c r="E56" t="s">
         <v>117</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
       <c r="G56" t="s">
         <v>37</v>
       </c>
       <c r="H56">
         <v>7</v>
       </c>
       <c r="I56" t="b">
         <v>0</v>
       </c>
       <c r="J56" t="s">
         <v>38</v>
       </c>
       <c r="K56">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L56" t="s">
         <v>23</v>
       </c>
       <c r="M56" t="s">
         <v>23</v>
       </c>
       <c r="N56" t="s">
         <v>23</v>
       </c>
       <c r="O56" t="s">
         <v>23</v>
       </c>
-      <c r="P56">
-        <v>105.5</v>
+      <c r="P56" t="s">
+        <v>23</v>
       </c>
       <c r="Q56" t="s">
         <v>23</v>
       </c>
       <c r="R56">
         <v>105.5</v>
       </c>
     </row>
     <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>73</v>
       </c>
       <c r="B57" t="s">
         <v>134</v>
       </c>
       <c r="C57" t="s">
         <v>81</v>
       </c>
       <c r="E57" t="s">
         <v>117</v>
       </c>
       <c r="F57" t="s">
         <v>60</v>
       </c>
       <c r="G57" t="s">
         <v>37</v>
       </c>
       <c r="H57">
         <v>6</v>
       </c>
       <c r="I57" t="b">
         <v>0</v>
       </c>
       <c r="J57" t="s">
         <v>38</v>
       </c>
       <c r="K57">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L57" t="s">
         <v>23</v>
       </c>
       <c r="M57" t="s">
         <v>23</v>
       </c>
       <c r="N57" t="s">
         <v>23</v>
       </c>
       <c r="O57" t="s">
         <v>23</v>
       </c>
-      <c r="P57">
-        <v>104.7</v>
+      <c r="P57" t="s">
+        <v>23</v>
       </c>
       <c r="Q57" t="s">
         <v>23</v>
       </c>
       <c r="R57">
         <v>104.7</v>
       </c>
     </row>
     <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>74</v>
       </c>
       <c r="B58" t="s">
         <v>135</v>
       </c>
       <c r="C58" t="s">
         <v>136</v>
       </c>
       <c r="E58" t="s">
         <v>117</v>
       </c>
       <c r="F58" t="s">
         <v>21</v>
       </c>
       <c r="G58" t="s">
         <v>37</v>
       </c>
       <c r="H58">
         <v>8</v>
       </c>
       <c r="I58" t="b">
         <v>0</v>
       </c>
       <c r="J58" t="s">
         <v>38</v>
       </c>
       <c r="K58">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L58" t="s">
         <v>23</v>
       </c>
       <c r="M58" t="s">
         <v>23</v>
       </c>
       <c r="N58" t="s">
         <v>23</v>
       </c>
       <c r="O58" t="s">
         <v>23</v>
       </c>
-      <c r="P58">
-        <v>104.57</v>
+      <c r="P58" t="s">
+        <v>23</v>
       </c>
       <c r="Q58" t="s">
         <v>23</v>
       </c>
       <c r="R58">
         <v>104.57</v>
       </c>
     </row>
     <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>75</v>
       </c>
       <c r="B59" t="s">
         <v>137</v>
       </c>
       <c r="C59" t="s">
         <v>138</v>
       </c>
       <c r="D59">
         <v>2450</v>
       </c>
       <c r="E59" t="s">
         <v>139</v>
       </c>
       <c r="F59" t="s">
         <v>21</v>
       </c>
       <c r="G59" t="s">
         <v>37</v>
       </c>
       <c r="H59">
         <v>9</v>
       </c>
       <c r="I59" t="b">
         <v>0</v>
       </c>
       <c r="J59" t="s">
         <v>38</v>
       </c>
       <c r="K59">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L59" t="s">
         <v>23</v>
       </c>
       <c r="M59" t="s">
         <v>23</v>
       </c>
       <c r="N59" t="s">
         <v>23</v>
       </c>
       <c r="O59" t="s">
         <v>23</v>
       </c>
-      <c r="P59">
-        <v>104.44</v>
+      <c r="P59" t="s">
+        <v>23</v>
       </c>
       <c r="Q59" t="s">
         <v>23</v>
       </c>
       <c r="R59">
         <v>104.44</v>
       </c>
     </row>
     <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>76</v>
       </c>
       <c r="B60" t="s">
         <v>140</v>
       </c>
       <c r="C60" t="s">
         <v>141</v>
       </c>
       <c r="E60" t="s">
         <v>117</v>
       </c>
       <c r="F60" t="s">
         <v>21</v>
       </c>
       <c r="G60" t="s">
         <v>22</v>
       </c>
       <c r="H60">
         <v>15</v>
       </c>
       <c r="I60" t="b">
         <v>0</v>
       </c>
       <c r="J60" t="s">
         <v>38</v>
       </c>
       <c r="K60">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L60" t="s">
         <v>23</v>
       </c>
       <c r="M60" t="s">
         <v>23</v>
       </c>
       <c r="N60" t="s">
         <v>23</v>
       </c>
       <c r="O60" t="s">
         <v>23</v>
       </c>
-      <c r="P60">
-        <v>104.14</v>
+      <c r="P60" t="s">
+        <v>23</v>
       </c>
       <c r="Q60" t="s">
         <v>23</v>
       </c>
       <c r="R60">
         <v>104.14</v>
       </c>
     </row>
     <row r="61" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>78</v>
       </c>
       <c r="B61" t="s">
         <v>142</v>
       </c>
       <c r="C61" t="s">
         <v>143</v>
       </c>
       <c r="D61">
         <v>2055</v>
       </c>
       <c r="E61" t="s">
         <v>84</v>
       </c>
       <c r="F61" t="s">
         <v>32</v>
       </c>
       <c r="G61" t="s">
         <v>22</v>
       </c>
       <c r="H61">
         <v>11</v>
       </c>
       <c r="I61" t="b">
         <v>0</v>
       </c>
       <c r="J61" t="s">
         <v>38</v>
       </c>
       <c r="K61">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L61" t="s">
         <v>23</v>
       </c>
       <c r="M61" t="s">
         <v>23</v>
       </c>
       <c r="N61" t="s">
         <v>23</v>
       </c>
       <c r="O61" t="s">
         <v>23</v>
       </c>
-      <c r="P61">
-        <v>101.42</v>
+      <c r="P61" t="s">
+        <v>23</v>
       </c>
       <c r="Q61" t="s">
         <v>23</v>
       </c>
       <c r="R61">
         <v>101.42</v>
       </c>
     </row>
     <row r="62" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>79</v>
       </c>
       <c r="B62" t="s">
         <v>144</v>
       </c>
       <c r="C62" t="s">
         <v>145</v>
       </c>
       <c r="E62" t="s">
         <v>117</v>
       </c>
       <c r="F62" t="s">
         <v>80</v>
       </c>
       <c r="G62" t="s">
         <v>22</v>
       </c>
       <c r="H62">
         <v>3</v>
       </c>
       <c r="I62" t="b">
         <v>0</v>
       </c>
       <c r="J62" t="s">
         <v>38</v>
       </c>
       <c r="K62">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L62" t="s">
         <v>23</v>
       </c>
       <c r="M62" t="s">
         <v>23</v>
       </c>
       <c r="N62" t="s">
         <v>23</v>
       </c>
       <c r="O62" t="s">
         <v>23</v>
       </c>
-      <c r="P62">
-        <v>100.91</v>
+      <c r="P62" t="s">
+        <v>23</v>
       </c>
       <c r="Q62" t="s">
         <v>23</v>
       </c>
       <c r="R62">
         <v>100.91</v>
       </c>
     </row>
     <row r="63" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>81</v>
       </c>
       <c r="B63" t="s">
         <v>146</v>
       </c>
       <c r="C63" t="s">
         <v>147</v>
       </c>
       <c r="D63">
         <v>1989</v>
       </c>
       <c r="E63" t="s">
         <v>148</v>
       </c>
       <c r="F63" t="s">
@@ -4511,66 +4511,66 @@
       <c r="C65" t="s">
         <v>151</v>
       </c>
       <c r="D65">
         <v>2473</v>
       </c>
       <c r="E65" t="s">
         <v>84</v>
       </c>
       <c r="F65" t="s">
         <v>36</v>
       </c>
       <c r="G65" t="s">
         <v>37</v>
       </c>
       <c r="H65">
         <v>4</v>
       </c>
       <c r="I65" t="b">
         <v>0</v>
       </c>
       <c r="J65" t="s">
         <v>38</v>
       </c>
       <c r="K65">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L65" t="s">
         <v>23</v>
       </c>
       <c r="M65" t="s">
         <v>23</v>
       </c>
       <c r="N65" t="s">
         <v>23</v>
       </c>
       <c r="O65" t="s">
         <v>23</v>
       </c>
-      <c r="P65">
-        <v>100</v>
+      <c r="P65" t="s">
+        <v>23</v>
       </c>
       <c r="Q65" t="s">
         <v>23</v>
       </c>
       <c r="R65">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>85</v>
       </c>
       <c r="B66" t="s">
         <v>152</v>
       </c>
       <c r="C66" t="s">
         <v>153</v>
       </c>
       <c r="D66">
         <v>2464</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
@@ -4620,820 +4620,820 @@
       <c r="B67" t="s">
         <v>154</v>
       </c>
       <c r="C67" t="s">
         <v>155</v>
       </c>
       <c r="E67" t="s">
         <v>156</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67" t="s">
         <v>22</v>
       </c>
       <c r="H67">
         <v>5</v>
       </c>
       <c r="I67" t="b">
         <v>0</v>
       </c>
       <c r="J67" t="s">
         <v>38</v>
       </c>
       <c r="K67">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L67" t="s">
         <v>23</v>
       </c>
       <c r="M67" t="s">
         <v>23</v>
       </c>
       <c r="N67" t="s">
         <v>23</v>
       </c>
       <c r="O67" t="s">
         <v>23</v>
       </c>
-      <c r="P67">
-        <v>100</v>
+      <c r="P67" t="s">
+        <v>23</v>
       </c>
       <c r="Q67" t="s">
         <v>23</v>
       </c>
       <c r="R67">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>88</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68" t="s">
         <v>158</v>
       </c>
       <c r="E68" t="s">
         <v>117</v>
       </c>
       <c r="F68" t="s">
         <v>60</v>
       </c>
       <c r="G68" t="s">
         <v>37</v>
       </c>
       <c r="H68">
         <v>7</v>
       </c>
       <c r="I68" t="b">
         <v>0</v>
       </c>
       <c r="J68" t="s">
         <v>38</v>
       </c>
       <c r="K68">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L68" t="s">
         <v>23</v>
       </c>
       <c r="M68" t="s">
         <v>23</v>
       </c>
       <c r="N68" t="s">
         <v>23</v>
       </c>
       <c r="O68" t="s">
         <v>23</v>
       </c>
-      <c r="P68">
-        <v>99.93</v>
+      <c r="P68" t="s">
+        <v>23</v>
       </c>
       <c r="Q68" t="s">
         <v>23</v>
       </c>
       <c r="R68">
         <v>99.93</v>
       </c>
     </row>
     <row r="69" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>90</v>
       </c>
       <c r="B69" t="s">
         <v>159</v>
       </c>
       <c r="C69" t="s">
         <v>131</v>
       </c>
       <c r="E69" t="s">
         <v>84</v>
       </c>
       <c r="F69" t="s">
         <v>21</v>
       </c>
       <c r="G69" t="s">
         <v>22</v>
       </c>
       <c r="H69">
         <v>16</v>
       </c>
       <c r="I69" t="b">
         <v>0</v>
       </c>
       <c r="J69" t="s">
         <v>38</v>
       </c>
       <c r="K69">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L69" t="s">
         <v>23</v>
       </c>
       <c r="M69" t="s">
         <v>23</v>
       </c>
       <c r="N69" t="s">
         <v>23</v>
       </c>
       <c r="O69" t="s">
         <v>23</v>
       </c>
-      <c r="P69">
-        <v>99.13</v>
+      <c r="P69" t="s">
+        <v>23</v>
       </c>
       <c r="Q69" t="s">
         <v>23</v>
       </c>
       <c r="R69">
         <v>99.13</v>
       </c>
     </row>
     <row r="70" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>91</v>
       </c>
       <c r="B70" t="s">
         <v>160</v>
       </c>
       <c r="C70" t="s">
         <v>161</v>
       </c>
       <c r="E70" t="s">
         <v>117</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
       <c r="G70" t="s">
         <v>37</v>
       </c>
       <c r="H70">
         <v>10</v>
       </c>
       <c r="I70" t="b">
         <v>0</v>
       </c>
       <c r="J70" t="s">
         <v>38</v>
       </c>
       <c r="K70">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L70" t="s">
         <v>23</v>
       </c>
       <c r="M70" t="s">
         <v>23</v>
       </c>
       <c r="N70" t="s">
         <v>23</v>
       </c>
       <c r="O70" t="s">
         <v>23</v>
       </c>
-      <c r="P70">
-        <v>99.1</v>
+      <c r="P70" t="s">
+        <v>23</v>
       </c>
       <c r="Q70" t="s">
         <v>23</v>
       </c>
       <c r="R70">
         <v>99.1</v>
       </c>
     </row>
     <row r="71" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>92</v>
       </c>
       <c r="B71" t="s">
         <v>162</v>
       </c>
       <c r="C71" t="s">
         <v>75</v>
       </c>
       <c r="D71">
         <v>2439</v>
       </c>
       <c r="E71" t="s">
         <v>163</v>
       </c>
       <c r="F71" t="s">
         <v>32</v>
       </c>
       <c r="G71" t="s">
         <v>37</v>
       </c>
       <c r="H71">
         <v>4</v>
       </c>
       <c r="I71" t="b">
         <v>0</v>
       </c>
       <c r="J71" t="s">
         <v>38</v>
       </c>
       <c r="K71">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L71" t="s">
         <v>23</v>
       </c>
       <c r="M71" t="s">
         <v>23</v>
       </c>
       <c r="N71" t="s">
         <v>23</v>
       </c>
       <c r="O71" t="s">
         <v>23</v>
       </c>
-      <c r="P71">
-        <v>98.13</v>
+      <c r="P71" t="s">
+        <v>23</v>
       </c>
       <c r="Q71" t="s">
         <v>23</v>
       </c>
       <c r="R71">
         <v>98.13</v>
       </c>
     </row>
     <row r="72" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>93</v>
       </c>
       <c r="B72" t="s">
         <v>164</v>
       </c>
       <c r="C72" t="s">
         <v>165</v>
       </c>
       <c r="E72" t="s">
         <v>117</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
       <c r="G72" t="s">
         <v>37</v>
       </c>
       <c r="H72">
         <v>11</v>
       </c>
       <c r="I72" t="b">
         <v>0</v>
       </c>
       <c r="J72" t="s">
         <v>38</v>
       </c>
       <c r="K72">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L72" t="s">
         <v>23</v>
       </c>
       <c r="M72" t="s">
         <v>23</v>
       </c>
       <c r="N72" t="s">
         <v>23</v>
       </c>
       <c r="O72" t="s">
         <v>23</v>
       </c>
-      <c r="P72">
-        <v>97.94</v>
+      <c r="P72" t="s">
+        <v>23</v>
       </c>
       <c r="Q72" t="s">
         <v>23</v>
       </c>
       <c r="R72">
         <v>97.94</v>
       </c>
     </row>
     <row r="73" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>94</v>
       </c>
       <c r="B73" t="s">
         <v>166</v>
       </c>
       <c r="C73" t="s">
         <v>167</v>
       </c>
       <c r="E73" t="s">
         <v>168</v>
       </c>
       <c r="F73" t="s">
         <v>80</v>
       </c>
       <c r="G73" t="s">
         <v>22</v>
       </c>
       <c r="H73">
         <v>6</v>
       </c>
       <c r="I73" t="b">
         <v>0</v>
       </c>
       <c r="J73" t="s">
         <v>38</v>
       </c>
       <c r="K73">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L73" t="s">
         <v>23</v>
       </c>
       <c r="M73" t="s">
         <v>23</v>
       </c>
       <c r="N73" t="s">
         <v>23</v>
       </c>
       <c r="O73" t="s">
         <v>23</v>
       </c>
-      <c r="P73">
-        <v>97.76</v>
+      <c r="P73" t="s">
+        <v>23</v>
       </c>
       <c r="Q73" t="s">
         <v>23</v>
       </c>
       <c r="R73">
         <v>97.76</v>
       </c>
     </row>
     <row r="74" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>95</v>
       </c>
       <c r="B74" t="s">
         <v>99</v>
       </c>
       <c r="C74" t="s">
         <v>169</v>
       </c>
       <c r="D74">
         <v>2463</v>
       </c>
       <c r="E74" t="s">
         <v>84</v>
       </c>
       <c r="F74" t="s">
         <v>21</v>
       </c>
       <c r="G74" t="s">
         <v>37</v>
       </c>
       <c r="H74">
         <v>12</v>
       </c>
       <c r="I74" t="b">
         <v>0</v>
       </c>
       <c r="J74" t="s">
         <v>38</v>
       </c>
       <c r="K74">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L74" t="s">
         <v>23</v>
       </c>
       <c r="M74" t="s">
         <v>23</v>
       </c>
       <c r="N74" t="s">
         <v>23</v>
       </c>
       <c r="O74" t="s">
         <v>23</v>
       </c>
-      <c r="P74">
-        <v>97.71</v>
+      <c r="P74" t="s">
+        <v>23</v>
       </c>
       <c r="Q74" t="s">
         <v>23</v>
       </c>
       <c r="R74">
         <v>97.71</v>
       </c>
     </row>
     <row r="75" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>96</v>
       </c>
       <c r="B75" t="s">
         <v>170</v>
       </c>
       <c r="C75" t="s">
         <v>171</v>
       </c>
       <c r="D75">
         <v>2234</v>
       </c>
       <c r="E75" t="s">
         <v>84</v>
       </c>
       <c r="F75" t="s">
         <v>21</v>
       </c>
       <c r="G75" t="s">
         <v>37</v>
       </c>
       <c r="H75">
         <v>13</v>
       </c>
       <c r="I75" t="b">
         <v>0</v>
       </c>
       <c r="J75" t="s">
         <v>38</v>
       </c>
       <c r="K75">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L75" t="s">
         <v>23</v>
       </c>
       <c r="M75" t="s">
         <v>23</v>
       </c>
       <c r="N75" t="s">
         <v>23</v>
       </c>
       <c r="O75" t="s">
         <v>23</v>
       </c>
-      <c r="P75">
-        <v>97.48</v>
+      <c r="P75" t="s">
+        <v>23</v>
       </c>
       <c r="Q75" t="s">
         <v>23</v>
       </c>
       <c r="R75">
         <v>97.48</v>
       </c>
     </row>
     <row r="76" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>98</v>
       </c>
       <c r="B76" t="s">
         <v>172</v>
       </c>
       <c r="C76" t="s">
         <v>173</v>
       </c>
       <c r="D76">
         <v>2250</v>
       </c>
       <c r="E76" t="s">
         <v>139</v>
       </c>
       <c r="F76" t="s">
         <v>41</v>
       </c>
       <c r="G76" t="s">
         <v>37</v>
       </c>
       <c r="H76">
         <v>9</v>
       </c>
       <c r="I76" t="b">
         <v>0</v>
       </c>
       <c r="J76" t="s">
         <v>38</v>
       </c>
       <c r="K76">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L76" t="s">
         <v>23</v>
       </c>
       <c r="M76" t="s">
         <v>23</v>
       </c>
       <c r="N76" t="s">
         <v>23</v>
       </c>
       <c r="O76" t="s">
         <v>23</v>
       </c>
-      <c r="P76">
-        <v>95.13</v>
+      <c r="P76" t="s">
+        <v>23</v>
       </c>
       <c r="Q76" t="s">
         <v>23</v>
       </c>
       <c r="R76">
         <v>95.13</v>
       </c>
     </row>
     <row r="77" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>99</v>
       </c>
       <c r="B77" t="s">
         <v>100</v>
       </c>
       <c r="C77" t="s">
         <v>174</v>
       </c>
       <c r="E77" t="s">
         <v>23</v>
       </c>
       <c r="F77" t="s">
         <v>32</v>
       </c>
       <c r="G77" t="s">
         <v>22</v>
       </c>
       <c r="H77">
         <v>12</v>
       </c>
       <c r="I77" t="b">
         <v>0</v>
       </c>
       <c r="J77" t="s">
         <v>38</v>
       </c>
       <c r="K77">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L77" t="s">
         <v>23</v>
       </c>
       <c r="M77" t="s">
         <v>23</v>
       </c>
       <c r="N77" t="s">
         <v>23</v>
       </c>
       <c r="O77" t="s">
         <v>23</v>
       </c>
-      <c r="P77">
-        <v>94.32</v>
+      <c r="P77" t="s">
+        <v>23</v>
       </c>
       <c r="Q77" t="s">
         <v>23</v>
       </c>
       <c r="R77">
         <v>94.32</v>
       </c>
     </row>
     <row r="78" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>101</v>
       </c>
       <c r="B78" t="s">
         <v>175</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="E78" t="s">
         <v>177</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
       <c r="G78" t="s">
         <v>37</v>
       </c>
       <c r="H78">
         <v>16</v>
       </c>
       <c r="I78" t="b">
         <v>0</v>
       </c>
       <c r="J78" t="s">
         <v>38</v>
       </c>
       <c r="K78">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L78" t="s">
         <v>23</v>
       </c>
       <c r="M78" t="s">
         <v>23</v>
       </c>
       <c r="N78" t="s">
         <v>23</v>
       </c>
       <c r="O78" t="s">
         <v>23</v>
       </c>
-      <c r="P78">
-        <v>93.64</v>
+      <c r="P78" t="s">
+        <v>23</v>
       </c>
       <c r="Q78" t="s">
         <v>23</v>
       </c>
       <c r="R78">
         <v>93.64</v>
       </c>
     </row>
     <row r="79" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>102</v>
       </c>
       <c r="B79" t="s">
         <v>178</v>
       </c>
       <c r="C79" t="s">
         <v>174</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>21</v>
       </c>
       <c r="G79" t="s">
         <v>37</v>
       </c>
       <c r="H79">
         <v>17</v>
       </c>
       <c r="I79" t="b">
         <v>0</v>
       </c>
       <c r="J79" t="s">
         <v>38</v>
       </c>
       <c r="K79">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L79" t="s">
         <v>23</v>
       </c>
       <c r="M79" t="s">
         <v>23</v>
       </c>
       <c r="N79" t="s">
         <v>23</v>
       </c>
       <c r="O79" t="s">
         <v>23</v>
       </c>
-      <c r="P79">
-        <v>93.64</v>
+      <c r="P79" t="s">
+        <v>23</v>
       </c>
       <c r="Q79" t="s">
         <v>23</v>
       </c>
       <c r="R79">
         <v>93.64</v>
       </c>
     </row>
     <row r="80" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>104</v>
       </c>
       <c r="B80" t="s">
         <v>179</v>
       </c>
       <c r="C80" t="s">
         <v>180</v>
       </c>
       <c r="E80" t="s">
         <v>181</v>
       </c>
       <c r="F80" t="s">
         <v>41</v>
       </c>
       <c r="G80" t="s">
         <v>22</v>
       </c>
       <c r="H80">
         <v>6</v>
       </c>
       <c r="I80" t="b">
         <v>0</v>
       </c>
       <c r="J80" t="s">
         <v>38</v>
       </c>
       <c r="K80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L80" t="s">
         <v>23</v>
       </c>
       <c r="M80" t="s">
         <v>23</v>
       </c>
       <c r="N80" t="s">
         <v>23</v>
       </c>
       <c r="O80" t="s">
         <v>23</v>
       </c>
-      <c r="P80">
-        <v>92.21</v>
+      <c r="P80" t="s">
+        <v>23</v>
       </c>
       <c r="Q80" t="s">
         <v>23</v>
       </c>
       <c r="R80">
         <v>92.21</v>
       </c>
     </row>
     <row r="81" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>106</v>
       </c>
       <c r="B81" t="s">
         <v>182</v>
       </c>
       <c r="C81" t="s">
         <v>183</v>
       </c>
       <c r="E81" t="s">
         <v>84</v>
       </c>
       <c r="F81" t="s">
         <v>32</v>
       </c>
       <c r="G81" t="s">
         <v>22</v>
       </c>
       <c r="H81">
         <v>13</v>
       </c>
       <c r="I81" t="b">
         <v>0</v>
       </c>
       <c r="J81" t="s">
         <v>38</v>
       </c>
       <c r="K81">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L81" t="s">
         <v>23</v>
       </c>
       <c r="M81" t="s">
         <v>23</v>
       </c>
       <c r="N81" t="s">
         <v>23</v>
       </c>
       <c r="O81" t="s">
         <v>23</v>
       </c>
-      <c r="P81">
-        <v>90.64</v>
+      <c r="P81" t="s">
+        <v>23</v>
       </c>
       <c r="Q81" t="s">
         <v>23</v>
       </c>
       <c r="R81">
         <v>90.64</v>
       </c>
     </row>
     <row r="82" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>107</v>
       </c>
       <c r="B82" t="s">
         <v>184</v>
       </c>
       <c r="C82" t="s">
         <v>149</v>
       </c>
       <c r="D82">
         <v>1974</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
       <c r="F82" t="s">
@@ -5483,66 +5483,66 @@
       <c r="B83" t="s">
         <v>185</v>
       </c>
       <c r="C83" t="s">
         <v>186</v>
       </c>
       <c r="E83" t="s">
         <v>23</v>
       </c>
       <c r="F83" t="s">
         <v>32</v>
       </c>
       <c r="G83" t="s">
         <v>22</v>
       </c>
       <c r="H83">
         <v>14</v>
       </c>
       <c r="I83" t="b">
         <v>0</v>
       </c>
       <c r="J83" t="s">
         <v>38</v>
       </c>
       <c r="K83">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L83" t="s">
         <v>23</v>
       </c>
       <c r="M83" t="s">
         <v>23</v>
       </c>
       <c r="N83" t="s">
         <v>23</v>
       </c>
       <c r="O83" t="s">
         <v>23</v>
       </c>
-      <c r="P83">
-        <v>85.05</v>
+      <c r="P83" t="s">
+        <v>23</v>
       </c>
       <c r="Q83" t="s">
         <v>23</v>
       </c>
       <c r="R83">
         <v>85.05</v>
       </c>
     </row>
     <row r="84" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>109</v>
       </c>
       <c r="B84" t="s">
         <v>73</v>
       </c>
       <c r="C84" t="s">
         <v>71</v>
       </c>
       <c r="E84" t="s">
         <v>23</v>
       </c>
       <c r="F84" t="s">
         <v>21</v>
       </c>
       <c r="G84" t="s">
@@ -5645,119 +5645,119 @@
       <c r="B86" t="s">
         <v>189</v>
       </c>
       <c r="C86" t="s">
         <v>190</v>
       </c>
       <c r="E86" t="s">
         <v>23</v>
       </c>
       <c r="F86" t="s">
         <v>60</v>
       </c>
       <c r="G86" t="s">
         <v>22</v>
       </c>
       <c r="H86">
         <v>9</v>
       </c>
       <c r="I86" t="b">
         <v>0</v>
       </c>
       <c r="J86" t="s">
         <v>38</v>
       </c>
       <c r="K86">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L86" t="s">
         <v>23</v>
       </c>
       <c r="M86" t="s">
         <v>23</v>
       </c>
       <c r="N86" t="s">
         <v>23</v>
       </c>
       <c r="O86" t="s">
         <v>23</v>
       </c>
-      <c r="P86">
-        <v>81.45</v>
+      <c r="P86" t="s">
+        <v>23</v>
       </c>
       <c r="Q86" t="s">
         <v>23</v>
       </c>
       <c r="R86">
         <v>81.45</v>
       </c>
     </row>
     <row r="87" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>113</v>
       </c>
       <c r="B87" t="s">
         <v>191</v>
       </c>
       <c r="C87" t="s">
         <v>165</v>
       </c>
       <c r="E87" t="s">
         <v>117</v>
       </c>
       <c r="F87" t="s">
         <v>21</v>
       </c>
       <c r="G87" t="s">
         <v>37</v>
       </c>
       <c r="H87">
         <v>18</v>
       </c>
       <c r="I87" t="b">
         <v>0</v>
       </c>
       <c r="J87" t="s">
         <v>38</v>
       </c>
       <c r="K87">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L87" t="s">
         <v>23</v>
       </c>
       <c r="M87" t="s">
         <v>23</v>
       </c>
       <c r="N87" t="s">
         <v>23</v>
       </c>
       <c r="O87" t="s">
         <v>23</v>
       </c>
-      <c r="P87">
-        <v>77.31</v>
+      <c r="P87" t="s">
+        <v>23</v>
       </c>
       <c r="Q87" t="s">
         <v>23</v>
       </c>
       <c r="R87">
         <v>77.31</v>
       </c>
     </row>
     <row r="88" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>114</v>
       </c>
       <c r="B88" t="s">
         <v>192</v>
       </c>
       <c r="C88" t="s">
         <v>193</v>
       </c>
       <c r="E88" t="s">
         <v>194</v>
       </c>
       <c r="F88" t="s">
         <v>60</v>
       </c>
       <c r="G88" t="s">
@@ -5804,172 +5804,172 @@
       <c r="B89" t="s">
         <v>195</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="E89" t="s">
         <v>156</v>
       </c>
       <c r="F89" t="s">
         <v>32</v>
       </c>
       <c r="G89" t="s">
         <v>22</v>
       </c>
       <c r="H89">
         <v>15</v>
       </c>
       <c r="I89" t="b">
         <v>0</v>
       </c>
       <c r="J89" t="s">
         <v>38</v>
       </c>
       <c r="K89">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L89" t="s">
         <v>23</v>
       </c>
       <c r="M89" t="s">
         <v>23</v>
       </c>
       <c r="N89" t="s">
         <v>23</v>
       </c>
       <c r="O89" t="s">
         <v>23</v>
       </c>
-      <c r="P89">
-        <v>73.83</v>
+      <c r="P89" t="s">
+        <v>23</v>
       </c>
       <c r="Q89" t="s">
         <v>23</v>
       </c>
       <c r="R89">
         <v>73.83</v>
       </c>
     </row>
     <row r="90" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>120</v>
       </c>
       <c r="B90" t="s">
         <v>196</v>
       </c>
       <c r="C90" t="s">
         <v>186</v>
       </c>
       <c r="E90" t="s">
         <v>23</v>
       </c>
       <c r="F90" t="s">
         <v>21</v>
       </c>
       <c r="G90" t="s">
         <v>22</v>
       </c>
       <c r="H90">
         <v>21</v>
       </c>
       <c r="I90" t="b">
         <v>0</v>
       </c>
       <c r="J90" t="s">
         <v>38</v>
       </c>
       <c r="K90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L90" t="s">
         <v>23</v>
       </c>
       <c r="M90" t="s">
         <v>23</v>
       </c>
       <c r="N90" t="s">
         <v>23</v>
       </c>
       <c r="O90" t="s">
         <v>23</v>
       </c>
-      <c r="P90">
-        <v>62</v>
+      <c r="P90" t="s">
+        <v>23</v>
       </c>
       <c r="Q90" t="s">
         <v>23</v>
       </c>
       <c r="R90">
         <v>62</v>
       </c>
     </row>
     <row r="91" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>121</v>
       </c>
       <c r="B91" t="s">
         <v>197</v>
       </c>
       <c r="C91" t="s">
         <v>171</v>
       </c>
       <c r="E91" t="s">
         <v>84</v>
       </c>
       <c r="F91" t="s">
         <v>36</v>
       </c>
       <c r="G91" t="s">
         <v>22</v>
       </c>
       <c r="H91">
         <v>9</v>
       </c>
       <c r="I91" t="b">
         <v>0</v>
       </c>
       <c r="J91" t="s">
         <v>38</v>
       </c>
       <c r="K91">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L91" t="s">
         <v>23</v>
       </c>
       <c r="M91" t="s">
         <v>23</v>
       </c>
       <c r="N91" t="s">
         <v>23</v>
       </c>
       <c r="O91" t="s">
         <v>23</v>
       </c>
-      <c r="P91">
-        <v>60.33</v>
+      <c r="P91" t="s">
+        <v>23</v>
       </c>
       <c r="Q91" t="s">
         <v>23</v>
       </c>
       <c r="R91">
         <v>60.33</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>