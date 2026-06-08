--- v1 (2026-04-19)
+++ v2 (2026-06-08)
@@ -12300,50 +12300,53 @@
         <v>54</v>
       </c>
       <c r="I275" t="b">
         <v>0</v>
       </c>
       <c r="J275" t="s">
         <v>129</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275">
         <v>91.72</v>
       </c>
     </row>
     <row r="276" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
         <v>77</v>
       </c>
       <c r="C276" t="s">
         <v>472</v>
       </c>
+      <c r="D276">
+        <v>2158</v>
+      </c>
       <c r="E276" t="s">
         <v>50</v>
       </c>
       <c r="F276" t="s">
         <v>58</v>
       </c>
       <c r="G276" t="s">
         <v>16</v>
       </c>
       <c r="H276">
         <v>28</v>
       </c>
       <c r="I276" t="b">
         <v>0</v>
       </c>
       <c r="J276" t="s">
         <v>129</v>
       </c>
       <c r="K276">
         <v>0</v>
       </c>
       <c r="L276">
         <v>91.69</v>
       </c>
     </row>