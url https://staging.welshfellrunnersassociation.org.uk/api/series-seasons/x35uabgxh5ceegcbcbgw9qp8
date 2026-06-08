--- v2 (2026-04-19)
+++ v3 (2026-06-08)
@@ -12384,50 +12384,53 @@
         <v>26</v>
       </c>
       <c r="R140" t="s">
         <v>26</v>
       </c>
       <c r="S140" t="s">
         <v>26</v>
       </c>
       <c r="T140" t="s">
         <v>26</v>
       </c>
       <c r="U140">
         <v>120.96</v>
       </c>
     </row>
     <row r="141" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>274</v>
       </c>
       <c r="C141" t="s">
         <v>310</v>
       </c>
+      <c r="D141">
+        <v>2158</v>
+      </c>
       <c r="E141" t="s">
         <v>311</v>
       </c>
       <c r="F141" t="s">
         <v>293</v>
       </c>
       <c r="G141" t="s">
         <v>25</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" t="b">
         <v>0</v>
       </c>
       <c r="J141" t="s">
         <v>76</v>
       </c>
       <c r="K141">
         <v>1</v>
       </c>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141" t="s">